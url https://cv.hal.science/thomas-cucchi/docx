--- v0 (2026-03-04)
+++ v1 (2026-04-13)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150.58823529412px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thomas Cucchi </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche CNRS au Muséum National d'Histoire Naturelle de Paris</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thomas-cucchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6021-5001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">092842453</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">208195525</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000432046230</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/Q-4014-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioarchaeological evidence for commensal brown rats ( &amp;lt;i&amp;gt;Rattus norvegicus&amp;lt;/i&amp;gt; ) in early Neolithic China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ardern Hulme-Beaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Lyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Zhipeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic and morphometric evidence for Austronesian-mediated pig translocation in the Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David W G Stanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Mannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Tabbada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Linderholm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain size reduction in dogs was already established at least by the Late Neolithic of western Europe, 5,000 years ago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile-Morgane Hays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Veneziano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colline Brassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural economy and the development of cotton cultivation during the meroitic period (4th c. bc – 5th c. ad) in central sudan: seed, fruits and morphometric analyses at Mouweis . Journée scientifique de l’UMR 7209 AASPE, MNHN, Paris 2019/09/30</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Milon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning for species identification of modern and fossil rodent molars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Dussert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mice in the sanctuary? House mice from Early Bronze Age Dhaskalio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Papayianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Boyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Renfrew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 63, pp.105087. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.105087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accommodation of Dental Variations During Jaw Growth in Ungulate Mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helder Gomes Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Billet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Zoology Part B: Molecular and Developmental Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jez.b.23321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Iron Age and Roman equine breeding north of the Alps: Genetic insights and cultural implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Bilal Sharif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh Fatemeh Mohaseb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantina Saliari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günther Karl Kunst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (9), pp.113224. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2025.113224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How domestication, feralization and experience-dependent plasticity affect brain size variation in Sus scrofa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Féral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goussard Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (9), pp.240951. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.240951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cranial muscle architecture in wild boar: Does captivity drive ontogenetic trajectories?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Theil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 285 (2), pp.e21676. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jmor.21676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4500 years of morphological diversification in Western Europe wild boars (Sus scrofa) and the consequences of the Neolithic transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Harbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Garbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 309, pp.108100. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can first phalanx multivariate morphometrics help document past taxonomic diversity in South American camelids?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Le Neün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goepfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47, pp.103708. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the carbonization effect on the interspecific identification of cotton (Gossypium spp.) seeds using classical and 2D geometric morphometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Milon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Viot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 49, pp.104007. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.104007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOCUMENTING PAST SOUTH AMERICAN CAMELID DIVERSITY AT TELARMACHAY (PUNA OF JUNÍN, PERU) USING FIRST PHALANGES MORPHOMETRICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Le Neün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goepfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane C Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Arqueologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (3), pp.26-37. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24885/sab.v36i3.1039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive use of modern reference osteological collections for disentangling the shape of Eurasian equid cheek teeth and metapodials in archaeological material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh F Mohaseb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaela I Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oa.3255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical dynamics of the human-environment interactions in Cyprus during the 12th-10th millennia cal. BP: The last 30 years contributions of the Amathous area (Limassol district)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rousou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50, pp.104049. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.104049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can growth in captivity alter the calcaneal microanatomy of a wild ungulate?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cottereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2022.08.22.504790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03859279v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene occupation of the Andean highlands: a new radiocarbon chronology for the Telarmachay rockshelter (Central Andes, Peru)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Le Neün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tombret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 312, pp.108146. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning interspecific identification of mouse first lower molars (genus Mus Linnaeus, 1758) and application to fossil remains from the Estrecho Cave (Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Moclan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel C. Domínguez-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paloma Sevilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 299, pp.107877. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the impact of soil Ingestion on dental microwear textures using a wild boar experimental model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (3), pp.855-875. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10816-022-09574-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeogenomic analysis of black rat (Rattus rattus) reveals multiple European introductions associated with human economic history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">He Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jamieson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ardern Hulme-Beaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Conroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becky Knight</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.2399. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-30009-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of captivity on craniomandibular and calcaneal ontogenetic trajectories in wild boar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Harbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Zoology Part B: Molecular and Developmental Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 338 (8), pp.575-585. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jez.b.23130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient DNA refines taxonomic classification of Roman equids north of the Alps, elaborated with osteomorphology and geometric morphometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Bilal Sharif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh Fatemeh Mohaseb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaela Isabell Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Trixl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantina Saliari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 143, pp.105624. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2022.105624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are petrous bones just a repository of ancient biomolecules? Investigating biosystematic signals in sheep petrous bones using 3D geometric morphometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jwana Chahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agraw Amane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bea de Cupere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43, pp.103447. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconsidering domestication from a process archaeology perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Bogaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Allaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin S Arbuckle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Bendrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (3), pp.78-86. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00438243.2021.1954990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints associated with captivity alter craniomandibular integration in wild boar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renate Schafberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 239 (2), pp.489-497. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joa.13425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bones geometric morphometrics illustrate 10th millennium cal. BP domestication of autochthonous Cypriot wild boar (Sus scrofa circeus nov. ssp)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriale Domont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Harbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Alcàntara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-90933-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246314v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How changes in functional demands associated with captivity affect the skull shape of a wild boar (Sus scrofa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48 (1), pp.27-40. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11692-020-09521-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origins of the domesticate brown rat (Rattus norvegicus) and its pathways to domestication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ardern Hulme-Beaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (3), pp.78-86. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/af/vfab020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EvoSheep : The Makeup of Sheep Breeds in the Ancient Near East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Abrahami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussab Albesso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agraw Amane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 95 (379), pp.e2, 1-8. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2020.247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal domestication: from distant past to current development and issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Arbuckle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (3), pp.6-9. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/af/vfab013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining the effect of feralization on craniomandibular morphology in pigs, Sus scrofa (Artiodactyla: Suidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashleigh Haruda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renate Schafberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 131 (4), pp.870-879. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolinnean/blaa156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Village néolithique de Klimonas (Ayios Tychonas) - 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/baefe.1695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mark of captivity: plastic responses in the ankle bone of a wild ungulate (Sus scrofa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Harbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (3), pp.192039. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.192039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the Near Eastern origins and European dispersal of the western house mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Papayianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Aznar-Cormano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.8276. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-64939-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Village néolithique de Klimonas (Ayios Tychonas) - 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/baefe.1715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03950832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the impact of captivity and domestication on limb bone cortical morphology: an experimental approach using a wild boar model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Harbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Zanolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Theil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-75496-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the Near Eastern origins and European dispersal of the western house mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Papayianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Aznar-Cormano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.8276. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-64939-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient pigs reveal a near-complete genomic turnover following their introduction to Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Frantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Haile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Scheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Geörg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 116 (35), pp.17231-17238. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1901169116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomic and phylogenetic signals in bovini cheek teeth: Towards new biosystematic markers to explore the history of wild and domestic cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Stopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renate Schafberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hassanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 109, pp.104993. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2019.104993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental Shape Variation and Phylogenetic Signal in the Rattini Tribe Species of Mainland Southeast Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hulme-Beaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mammalian Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (3), pp.435-446. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10914-017-9423-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Rattus praetor (Rodentia, Muridae) as a possible species complex using geometric morphometrics on dental morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ardern Hulme-Beaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Searle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Dobney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Biology: Zeitschrift für Säugetierkunde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92, pp.62-67. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mambio.2018.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postglacial recolonization and Holocene diversification of Crocidura suaveolens (Mammalia, Soricidae) on the north-western fringe of the European continent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Rofes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hanot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 190, pp.1 - 10. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic diversity in Bronze Age pigs from the Alpine and Central Plateau regions of Switzerland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miki Bopp-Ito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Stopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Schibler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21, pp.38-46. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development of new husbandry and economic models in Gaul between the Iron Age and the Roman Period: New insights from pig bones and teeth morphometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Horard-Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 99, pp.10-18. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2018.08.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to Dekel et al.: Preagricultural commensal niches for the house mouse and origins of human sedentism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lior Weissbrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Marshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoudi Khalaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bar-Oz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114 (27), </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1706914114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A landmark-based approach for assessing the reliability of mandibular tooth crowding as a marker of dog domestication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carly Ameen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ardern Hulme-Beaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mietje Germonpré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Britton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 85, pp.41-50. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2017.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origins of house mice in ecological niches created by settled hunter-gatherers in the Levant 15,000 y ago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lior Weissbrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona B Marshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoudi Khalaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bar-Oz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1619137114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02363694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origins of house mice in ecological niches created by settled hunter-gatherers in the Levant 15,000 y ago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lior Weissbrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Marshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoudi Khalaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bar-Oz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114 (16), pp.4099-4104. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1619137114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematics and evolution of the Meriones shawii/grandis complex (Rodentia, Gerbillinae) during the Late Quaternary in northwestern Africa: Exploring the role of environmental and anthropogenic changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 164, p. 199-216. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2017.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01714603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preagricultural commensal niches for the house mouse and origins of human sedentism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lior Weissbrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona B Marshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoudi Khalaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bar-Oz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1706914114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02363763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting taxonomic and phylogenetic signals in equid cheek teeth: towards new palaeontological and archaeological proxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mohaseb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (4), pp.160997. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.160997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A test for paedomorphism in domestic pig cranial morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Owen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greger Larson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Debiais-Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2017.0321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ecological and Evolutionary Framework for Commensalism in Anthropogenic Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ardern Hulme-Beaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Dobney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Searle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (8), pp.633-645. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2016.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earliest “Domestic” Cats in China Identified as Leopard Cat (Prionailurus bengalensis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingling Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chong Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (1), pp.e0147295. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0147295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wild, domestic and feral ? Investigating the status of suids in the Romanian Gumelniţa (5th mil. cal BC) with biogeochemistry and geometric morphometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Tornero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Radu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fiorillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anthropological Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42, pp.27-36. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaa.2016.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of close-range photogrammetry in zooarchaeology: Creating accurate 3D models of wolf crania to study dog domestication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Souter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ardern Hulme-Beaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carly Ameen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, pp.87-93. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.06.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Complexification and Pig (Sus scrofa) Husbandry in Ancient China: A Combined Geometric Morphometric and Isotopic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingling Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunqing Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiangtao Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (8), pp.e0162134. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0158523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01920626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Did Romanization impact Gallic pig morphology? New insights from molar geometric morphometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Horard-Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57, pp.345-354. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2015.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the complexity of domestication: a case study using morphometrics and ancient DNA analyses of archaeological pigs from Romania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flink Linus Girdland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Bălăşescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragomir Popovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radian Andreescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 370 (1660), pp.20130616. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rstb.2013.0616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The zooarchaeological application of quantifying cranial shape differences in wild boar and domestic pigs (Sus scrofa) using 3D geometric morphometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Owen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Dobney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greger Larson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43, pp.159-167. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2013.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The changing pace of insular life: 5000 years of microevolution in the orkney vole (microtus arvalis orcadensis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross Barnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Martinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Renvoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68 (10), pp.2804-2820. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evo.12476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A geometric morphometric re-evaluation of the use of dental form to explore differences in horse (Equus caballus) populations and its potential zooarchaeological application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krish Seetah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Dobney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graeme Barker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41, pp.904-910. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2013.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pig domestication and human-mediated dispersal in western Eurasia revealed through ancient DNA and geometric morphometrics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Ottoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linus Girdland Flink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Geörg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bea de Cupere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (4), pp.824-32. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/mss261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transportation of mammals to Cyprus sheds light on early voyaging and boats in the Mediterranean sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurasian Prehistory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (1-2), pp.157-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the trail of Neolithic mice and men towards Transcaucasia: zooarchaeological clues from Nakhchivan (Azerbaijan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsófia Eszter Kovács</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Orth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 108 (4), pp.917-928. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bij.12004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bioarchaeological investigation of three late Chalcolithic pits at Ovçular Tepesi (Nakhchivan, Azerbaijan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Decaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsófia Eszter Kovács</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim van Neer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (3), pp.191-200. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/1749631413Y.0000000005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divergent evolutionary processes associated with colonization of offshore islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Martinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross Barnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahel Struchen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (20), pp.5205-5220. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.12462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonality of birth and diet of pigs from stable isotope analyses of tooth enamel (d18O, d13C): a modern reference data set from Corsica, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Frémondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Ughetto-Monfrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Horard-Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (7), pp.2023-2035. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2012.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First wave of cultivators spread to Cyprus at least 10,600 y ago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Willcox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (22), pp.8445-8449. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1201693109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microevolutionary relationships between phylogeographical history, climate change and morphological variability in the common vole (Microtus arvalis) across France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Renvoisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Montuire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (4), pp.698-712. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2699.2011.02611.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00682187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dig into the Past Mitochondrial Diversity of Corsican Goats Reveals the Influence of Secular Herding Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Duffraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (1), pp.e30272. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0030272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00845156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic differentiation of the house mouse around the Mediterranean basin: matrilineal footprints of early and late colonization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Orth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Rajabi-Maham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Catalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 278 (1708), pp.1034-1043. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2010.1228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic differentiation of the house mouse around the Mediterranean basin: matrilineal footprints of early and late colonization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Orth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Rajabi-Maham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Catalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 278 (1708), pp.1034-1043. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2010.1228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeny and ancient DNA of Sus provides insights into neolithic expansion in Island Southeast Asia and Oceania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greger Larson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masakatsu Fujita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Matisoo-Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Robins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 104 (12), pp.4834-4839. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0607753104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of an invasive rodent on an archipelago as revealed by molar shape analysis: the house mouse in the Canary Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Michaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Garcia-Talavera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hutterer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 34, pp.1412-1425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00698056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of an invasive rodent on an archipelago as revealed by molar shape analysis: the house mouse in the Canary Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Michaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Garcia-Talavera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Hutterer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 34 (8), pp.1412-1425. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2699.2007.01701.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new endemic species of the subgenus Mus (Rodentia, Mammalia) on the Island of Cyprus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Orth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Auffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1241, pp.1-36. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.1241.1.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new endemic species of the subgenus Mus (Rodentia, Mammalia) on the Island of Cyprus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Orth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Auffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1241 (1), </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.1241.1.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First occurrence of the house mouse ( Mus musculus domesticus Schwarz & Schwarz, 1943) in the Western Mediterranean: a zooarchaeological revision of subfossil occurrences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Auffray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 84 (3), pp.429-445. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1095-8312.2005.00445.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First occurrence of the house mouse (Mus musculus domesticus Schwarz &amp; Schwarz, 1943) in the Western Mediterranean: a zooarchaeological revision of subfossil occurrences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Auffray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 84 (3), pp.429-445. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1095-8312.2005.00445.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PREMIÈRES NAVIGATIONS AU PROCHE-ORIENT : LES INFORMATIONS INDIRECTES DE CHYPRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 31 (1), pp.186-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte d'une nouvelle espèce de souris sur l'ı̂le de Chypre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Orth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleftherios Hadjisterkotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 327 (5), pp.501-507. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2004.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new species of wild mice on the Island of Cyprus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Orth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hadjisterkotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 327 (5), pp.501-507. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2004.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00309097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction involontaire de la souris domestique (Mus musculus domesticus) à Chypre dès le Néolithique précéramique ancien (fin IXe et VIIIe millénaires av. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Auffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Croft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Peltenburg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 1 (4), pp.235-241. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1631-0683(02)00033-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux regards bioarchéologiques sur les collections de Chalain et Clairvaux (Jura)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Laurillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Garbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fiorillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des journées régionales de l’archéologie de Bourgogne Franche-Comté, Besançon 2-3 décembre 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-49, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Neolithic village of Klimonas: technical, social and symbolic aspects; insularity and connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Hadad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-D Vigne; F. Briois; J. Guilaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Klimonas. An Early Pre-Pottery Neolithic Village in Cyprus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions/Gallia Préhistoire, International Supplement, 2023, 978-2-271-13953-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The extinct small Cypriot wild boar (Sus scrofa circeus): osteological description, origins, and insular evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriale Domont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Harbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Denis Vigne; François Briois; Jean Guilaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Klimonas, An Early Pre-Pottery Neolithic Village in Cyprus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.493-524, 2023, Gallia Préhistoire International, 9782271139535</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cat and mice: commensalism and shifting of continental connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Papayianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Denis Vigne; François Briois; Jean Guilaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Klimonas, An Early Pre-Pottery Neolithic Village in Cyprus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.467-476, 2023, 9782271139535</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wild boar seasonality, hunting strategies and techno-economic utilizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelos Hadjikoumis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Denis Vigne; François Briois; Jean Guilaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Klimonas, An Early Pre-Pottery Neolithic Village in Cyprus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.477-492, 2023, Gallia Préhistoire International, 9782271139535</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cat and mice: commensalism and shifting of continental connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Papayianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">An Early Pre-Pottery Neolithic Village in Cyprus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La domestication animale et ses conséquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hosseart-McKey Martine; Morand Serge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Homme et l’animal, l’invention de nouveaux liens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cherche-Midi; CNRS Editions, pp.30-59, 2021, 978-2749169071</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03950761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Faming in the north-western Mediterranean: evidence from Castellar-Pendimoun during the sixth millennium BCE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Élie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carré Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gron K., Sorensen L., Rowley-Conwy P. Farmers at the frontier. A Pan-european perspective on Neolithisation, Oxford and Philadelphia: Oxbow books.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First farming in the North-Western Mediterranean: Evidence from Castellar – Pendimoun during the 6th millennium BCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Elie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gron, K.J.; Rowley-Conwy, P.; Sorensen, L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farmers at the Frontier: A Pan-European Perspective on Neolithisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxbow, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wild game or farm animal ? Tracking human-pig relationship in ancient times through stable isotope analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Bălăşescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Frémondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybrid Communities Biosocial Approaches to Domestication and Other Trans-species Relationships, 1st Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 9. Des animaux et des hommes au Néolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marie Arbogast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tresset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guilaine J.; Garcia D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La protohistoire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.153-169, 2018, Histoire et Archéologie, 978 2 7056 9594 1. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.garci.2018.01.0154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consommation de viande de porc en Gaule entre la fin de l’Âge du Fer et la période romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Horard-Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Pierre Horard-Herbin; Bruno Laurioux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une Histoire de la viande : fabrique et représentations de l’Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires François-Rabelais; Presses Universitaires de Rennes, pp.93-116, 2017, Collection Tables des Hommes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité, évolution et fonctionnement des écosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Arzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Crochet P.-A.; Rasplus J.-Y.; Selosse M.-A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers des prospectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, hors série, cnrs, pp.25-33., 2017, Les Cahiers des prospectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03847162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphométrie géométrique et archéozoologie : Concepts, méthodes et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Baylac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Balasse; J.-Ph. Brugal; Y. Dauphin; E.M. Geigl; C. Oberlin; I. Reiche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Messages d’os – Archéométrie du squelette animal et humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.197-216, 2015, Collection Sciences archéologiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03038331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes culturels, stratégies et pratiques d'exploitation, de contrôle et de gestion des environnements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yildiz Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Callou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre National de la Recherche scientifique (France). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective de l'Institut Ecologie &amp; Environnement du CNRS : compte-rendu des journées des 24 et 25 octobre 2012, Avignon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, hors-série, Centre national de la Recherche scientifique, pp.111-118, 2013, Les Cahiers Prospectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the origin of the house mouse synanthropy and dispersal in the Near East and Europe: zooarchaeological review and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Auffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution of the House Mouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Cambridge University Press, pp.65-93, 2012, 978-0-521-76066-9. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/CBO9781139044547.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des faunes de Shillourokambos à la caractérisation historique, techno-économique et symbolique des sociétés du Néolithique précéramique chypriote et proche-oriental.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Desse-Berset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos. Un établissement néolithique pré-céramique à Chypre. Les fouilles du Secteur 1. Travaux de la mission "Néolithisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Errance, École Française d'Athènes,, pp. 1161-1194, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control mechanism of biodiversity at the Holocene time scale: the contributions of archaezoology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bearez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bournery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité et changement global. Réponses adaptatives au changement global : résultats et prospectives. IFB - GICC, Colloque de restitution 18 - 20 sept. 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFB - GICC, ASIEM, pp.167-172, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a diachronic vision of Corsican carpines husbandry systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ranché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Istria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th EAA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04798843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel système d’élevage de caprinés en Corse au Néolithique ? Les apports du site de Montlaur-Bonifacio (4050-3500 av. J.-C.).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ranché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fiorillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Corse et la Sardaigne pendant la préhistoire. VIIIe Festival de la Société Nuragique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Levie, Corse du Sud, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04798827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour à Chalain et à Clairvaux : nouveaux éclairages sur les pratiques agro-sylvo pastorales des communautés lacustres du Jura méridional et nouvelles interrogations sur la dynamique des équilibres et ruptures des éco et anthropo systèmes néolithiques des IVème et IIIème millénaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Laurillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marie Arbogast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Dufraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">147e congrès du CTHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The extinct small Cypriot wild boar (Sus scrofa circeus) was locally domesticated during the Middle PPNB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriale Domont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Harbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International meeting ASWA-ICAZ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Council for archaeozoology, Nov 2022, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origins, domestications, diffusions of cotton cultivation and products in the Old World.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia E. Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapoigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A3Tex International Workshop “Archaeology and Archaeometry of Ancient Textiles: Analytical methods, conservation, and dissemination in textile research”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03779202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draw me a sheep: a morphological investigation on appendicular. Bones of modern and ancient populations from SouthWest Asia. (Evosheep project). 28th European Association of Archaeologists. EAA Annual Meeting Budapest, Hungary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vuillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bea de Cupere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Budapest (HO), Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Neolithic and Medieval caprine herds mobility in the French island of Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ranché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Giovannangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UKAS, UK Archaeological Sciences conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the impact of soil ingestion on dental microwear textures using a wild boar experimental model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Conference of the Association of Archaeological Wear &amp; Residue Analysts: Tracing Social Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telarmachay revisité : nouvelles datations radiocarbone du plus ancien centre de domestication des camélidés andins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Le Neün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tombret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e journée annuelle du Réseau Francophone du Radiocarbone et autres cosmonucléides : Analyses et Interprétation (REFRAIN 14C)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03956145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights in early domestication process of South American Camelids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Le Neün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goepfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV Reunión Académica del NZWG-ICAZ En homenaje a Luz Segura, Zooarqueología, sociedades tradicionales, biodiversidad y cambios climáticos: integrando perspectivas entre pasado y future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Recife (Online), Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domestication process of South American Camelids at Telarmachay in Peru : New insights from 3D geometric morphometrics of astragal bones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Le Neün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goepfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th meeting of the ICAZ Archaeozoology, Genetics, Proteomics and Morphometrics (AGPM) Working Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, University of Oulu (online), Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bones geometric morphometrics illustrate 10th millennium cal. BP domestication of autochthonous Cypriot wild boar (Sus scrofa circeus nov. ssp)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriale Daumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Harbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Guidez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th meeting of the ICAZ Archaeozoology, Genetics, Proteomics and Morphometrics (AGPM) Working Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Oulu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limb bone virtual anatomy to explore anthropogenic change in Western Europe wild boars (Sus scrofa) during the neolithisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Harbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Zanolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th ICAZ Archaeozoology, Genetics and Morphometrics working group Meetings.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Oulu, Finlande, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical constraints associated with captivity modify craniomandibular shape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAZ Archaeozoology, Genetics, Proteomics and Morphometrics (AGPM) Working Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Oulu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical constraints associated with captivity alter craniomandibular shape and integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMEF 11 - Symposium of Morphometrics and Evolution of Shape</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphométrie géométrique et archéozoologie : Concepts, méthodes et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Baylac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Internationales d'Archéologie et d'Histoire de Nice Côte d'Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nice, France. pp.197-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVOSHEEP project: Documenting morphological diversity of early sheep 'breeds' in Southwest Asian societies (6th - 1rst millennia BC) using 3D geometric morphometric of appendicular bones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vuillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jwana Chahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussab Albesso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agraw Amane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème réunion du groupe de travail en Archéozoologie, Génétique, Protéomiques et Morphométriques (AGPM – ICAZ) - Université d'Oulu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Oulu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle matière, une nouvelle culture : le coton en Arabie antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Milon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXXIe Rencontres Internationales d’Archéologie et d’Histoire de Nice Côte d’Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03404660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are petrous bones just a repository of ancient molecules? Investigating biosystematic signals in caprine petrous bone using 3D virtual morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jwana Chahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th symposium national de morphométrie et évolution des formes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISEM, Montpellier, Jun 2021, Montpellier (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La morphométrie géométrique des os et des dents illustre la domestication locale des sangliers endémiques de Chypre au 10e millénaire cal. BP.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Harbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41e Rencontres Internationales d’Archéologie et d’Histoire de Nice Côte d’Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nice (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can bone anatomy record behavioral changes induced by the domestication process?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Group "Re-evaluating the Origins and Trajectories of Domestication"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Santa Fe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’homme facteur d’évolution des faunes mammaliennes à l’Holocène : invasion biologique de la souris commensale et impact écophénotypique de la captivité chez un ongulé sauvage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre de clotûre du Labex BCDiv Diversité biologiques et culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Muséum National d'Histoire naturelle de Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petits mammifères en archézoologie: marqueurs privilégiés de l'anthropisation des faunes mammaliennes à l'Holocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique en hommage à Anne Tresset, Muséum National d’Histoire Naturelle de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’empreinte des premières domestications sur le squelette animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Animal à l’Anthropocène »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural economy and the development of cotton cultivation during the Meroitic period (4th c. BC - 5th c. AD) in central Sudan: seed, fruits and morphometric analyses at Mouweis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Milon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th of the International Workgroup for Palaeoethnobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Captivity and cranial development in wild boar (Sus scrofa): exploration of new markers of the process of domestication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Symposium Geometric Morphometrics Austria on methods and applications of GM in organismal evolution and ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion of Cotton in Northeastern Africa and Arabia: New Morphometric and Chronological Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Milon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Red Sea Conference IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Domestication: exploring plastic bone markers of captivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAZ Archaeozoology, Genetics, Proteomics and Morphometrics Working Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOMEXP Exploring bone markers of the domestication process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transforming Pigs : Integrating approches to measuring selective Pressures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Halle, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches combinées pour appréhender l’évolution du cochon domestique en Roumanie : morphométrie géométrique, ADN ancien et analyses isotopiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flink Linus Girdland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragomir Popovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radian Andreescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Les sociétés préhistoriques dans l'espace carpato-danubien : environnements, systèmes techniques, interactions » (Bucarest, ROUMANIE, 24-27 juin 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’homme facteur d’évolution des faunes mammaliennes à l’Holocène : invasion biologique de la souris commensale et impact de la captivité sur la forme crânienne d’un ongulé sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre de clôture du LabEx BCDiv, Muséum National d'Histoire naturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domesticación de los camélidos en Telarmachay: nuevas investigaciones zooarqueológicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Le Neün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goepfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El pastoralismo andino en la época prehispánica: enfoque interdisciplinario y nuevas perspectivas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas Goepfert y Élise Dufour, Apr 2019, Lima, Perú</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synanthropes : the taphonomic history of synanthropic small mammals from Greek archaeological sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Papayianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoï Tsirtsoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du DIM Matériaux anciens et patrimoniaux : Développements méthodologiques en taphonomie, Museum National d'Histoire Naturelle.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synanthropes : Histoire de la synanthropisation des petits mammifères de la préhistoire de Grèce.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Papayianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoï Tsirtsoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Jeunes Chercheurs du DIM Materiaux Anciens et Patrimoniaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVOSHEEP Project. First zootechnical innovations in Southwest Asian societies (6th–1rst millennia B.C.): Origin and development of sheep breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Abrahami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussab Al Besso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAZ 2018 : 13th ICAZ International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Ankara, Turquie, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synanthropes : Histoire de la synanthropisation des petits mammifères de la préhistoire de Grèce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Jeunes Chercheurs du DIM Matériaux anciens et patrimoniaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earliest Farming in North-Western Mediterranean: Evidences from Castellar – Pendimoun during the 6th millennium BCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Elie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Annual Meeting of the European Association of Archaeologists “The other side: The reality of the earliest farming in Europe and lessons for understanding agricultural origins”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la structure des troupeaux à la couleur des chiens Retour sur 40 ans d’Archéozoologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tresset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bochaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la structure des troupeaux à la couleur des chiens : retour sur 40 ans d’Archéozoologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tresset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bochaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème colloque international du GMPCA, Rennes (18-21 avril 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02363649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klimonas, a Late PPNA hunter-cultivator village in Cyprus : new results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yodrik Franel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantelitsa Mylona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur les débuts du Néolithique à Chypre/ New Data on the beginnings of the Neolithic in Cyprus,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France. pp.21-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des méthodes de morphométrie géométrique à la caractérisation de la biodiversité actuelle et fossile des rongeurs du Maghreb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approche Intégrative de la 6ème Extinction (Restitution du projet ANR MOHMIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur les cochons néolithiques du Sud de la France : les apports de l’ADN ancien et de la morphométrie géométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flink Linus Girdland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée-séminaire sur la « Bioarchéologie du Néolithique Liguro-provençal » (axe transversal du CEPAM « Du site au territoire : interactions sociétés-milieux »)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution morphologique des crânes et dents de Meriones (Rodentia: Gerbillinae) actuels et fossiles du Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Nespoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Symposium National de Morphométrie et d’Evolution des Formes (SMEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refuse disposals in the Chalcolithic pits of Ovchular Tepesi (Nakhchivan, Azerbaijan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsófia Eszter Kovács</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim van Neer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Willcox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Congress on the Archaeology of the Ancient Near East (ICAANE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02993592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morfometría geométrica y aprendizaje automático aplicados a la diferenciación de especies de Roedores del género Mus Linnaeus, 1758</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel C. Domínguez-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Moclan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paloma Sevilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIII Jornadas de la Sociedad Española de Paleontología - Spanish Paleontological Society Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Valencia, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the first sheep breed in Southwest Asia: a 3D morphometric investigation on astragalus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vuillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jwana Chahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussab Albesso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agraw Amane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASWA 15th International meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05076728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité morphologique des populations de bouquetin des Alpes (Capra ibex) dans le Sud de la France du Pléistocène moyen supérieur à l’Holocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vuillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Crégut-Bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Notter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rossoni-Notter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41emes Rencontres Internationales d’Archéologie et d’Histoire - Biodiversités, environnements et sociétés depuis la Préhistoire : nouveaux marqueurs et approches intégrées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domestication of South American Camelids: new Archaeological investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Le Neün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goepfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the World Meeting on Heritage, Sciences and Technologies and The Scientific Symposium Frontiers in Heritage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxinomic characterisation of cotton seeds (Gossypium ssp.) through morphological and morphometrical analyses. Exploratory and archaeological approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Milon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Viot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop for African Archaeobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Las Palmas de Gran Canaria, Spain. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations Homme/Animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lescureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jr Boisserie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Prospectives, Compte-rendu des journées Prospectives INEE des 22, 23 et 24 février 2017, Bordeaux.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control mechanism of biodiversity at the Holocene time scale: the contributions of archaezoology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bearez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bournery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Colloque de restitution, 18-20 septembre 2006. Paris. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commensalisme de la souris et les sociétés néolithiques méditerranéennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cucchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Museum national d'histoire naturelle - MNHN PARIS, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00363186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction involontaire de la souris domestique (Mus musculus domesticus) à Chypre dès le Néolithique précéramique ancien (fin IXe et VIIIe millénaires av. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Auffray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C. R. Palevolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, pp.235-241, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId540"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150.58823529412px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thomas Cucchi </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche CNRS au Muséum National d'Histoire Naturelle de Paris</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thomas-cucchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6021-5001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">092842453</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">208195525</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000432046230</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/Q-4014-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic and morphometric evidence for Austronesian-mediated pig translocation in the Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David W G Stanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Manin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Tabbada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Linderholm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 391, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.adv4963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioarchaeological evidence for hybridization between house mouse subspecies in early Neolithic Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Clarkson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Papayianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie A Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Yeomans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 13 (2), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.251645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05583275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the domestication process of south American camelids at Telarmachay (Peru) from 9,000 to 4,500 years before present (BP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Le Neün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fiorillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 376, pp.109819. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2026.109819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05547961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mice in the sanctuary? House mice from Early Bronze Age Dhaskalio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Papayianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Boyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Renfrew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 63, pp.105087. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.105087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accommodation of Dental Variations During Jaw Growth in Ungulate Mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helder Gomes Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Billet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Zoology Part B: Molecular and Developmental Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jez.b.23321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Iron Age and Roman equine breeding north of the Alps: Genetic insights and cultural implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Bilal Sharif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh Fatemeh Mohaseb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantina Saliari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günther Karl Kunst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (9), pp.113224. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2025.113224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How domestication, feralization and experience-dependent plasticity affect brain size variation in Sus scrofa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Féral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goussard Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (9), pp.240951. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.240951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cranial muscle architecture in wild boar: Does captivity drive ontogenetic trajectories?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Theil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 285 (2), pp.e21676. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jmor.21676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning interspecific identification of mouse first lower molars (genus Mus Linnaeus, 1758) and application to fossil remains from the Estrecho Cave (Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Moclan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel C. Domínguez-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paloma Sevilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 299, pp.107877. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the impact of soil Ingestion on dental microwear textures using a wild boar experimental model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (3), pp.855-875. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10816-022-09574-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4500 years of morphological diversification in Western Europe wild boars (Sus scrofa) and the consequences of the Neolithic transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Harbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Garbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 309, pp.108100. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can first phalanx multivariate morphometrics help document past taxonomic diversity in South American camelids?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Le Neün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goepfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47, pp.103708. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the carbonization effect on the interspecific identification of cotton (Gossypium spp.) seeds using classical and 2D geometric morphometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Milon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Viot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 49, pp.104007. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.104007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOCUMENTING PAST SOUTH AMERICAN CAMELID DIVERSITY AT TELARMACHAY (PUNA OF JUNÍN, PERU) USING FIRST PHALANGES MORPHOMETRICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Le Neün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goepfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane C Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Arqueologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (3), pp.26-37. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24885/sab.v36i3.1039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive use of modern reference osteological collections for disentangling the shape of Eurasian equid cheek teeth and metapodials in archaeological material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh F Mohaseb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaela I Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oa.3255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical dynamics of the human-environment interactions in Cyprus during the 12th-10th millennia cal. BP: The last 30 years contributions of the Amathous area (Limassol district)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rousou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50, pp.104049. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.104049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene occupation of the Andean highlands: a new radiocarbon chronology for the Telarmachay rockshelter (Central Andes, Peru)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Le Neün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tombret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 312, pp.108146. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can growth in captivity alter the calcaneal microanatomy of a wild ungulate?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cottereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2022.08.22.504790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03859279v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are petrous bones just a repository of ancient biomolecules? Investigating biosystematic signals in sheep petrous bones using 3D geometric morphometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jwana Chahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agraw Amane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bea de Cupere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43, pp.103447. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of captivity on craniomandibular and calcaneal ontogenetic trajectories in wild boar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Harbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Zoology Part B: Molecular and Developmental Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 338 (8), pp.575-585. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jez.b.23130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeogenomic analysis of black rat (Rattus rattus) reveals multiple European introductions associated with human economic history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">He Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jamieson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ardern Hulme-Beaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Conroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becky Knight</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.2399. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-30009-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient DNA refines taxonomic classification of Roman equids north of the Alps, elaborated with osteomorphology and geometric morphometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Bilal Sharif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh Fatemeh Mohaseb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaela Isabell Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Trixl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantina Saliari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 143, pp.105624. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2022.105624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconsidering domestication from a process archaeology perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Bogaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Allaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin S Arbuckle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Bendrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (3), pp.78-86. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00438243.2021.1954990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints associated with captivity alter craniomandibular integration in wild boar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renate Schafberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 239 (2), pp.489-497. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joa.13425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How changes in functional demands associated with captivity affect the skull shape of a wild boar (Sus scrofa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48 (1), pp.27-40. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11692-020-09521-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bones geometric morphometrics illustrate 10th millennium cal. BP domestication of autochthonous Cypriot wild boar (Sus scrofa circeus nov. ssp)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriale Domont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Harbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Alcàntara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-90933-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246314v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origins of the domesticate brown rat (Rattus norvegicus) and its pathways to domestication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ardern Hulme-Beaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (3), pp.78-86. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/af/vfab020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EvoSheep : The Makeup of Sheep Breeds in the Ancient Near East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Abrahami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussab Albesso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agraw Amane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 95 (379), pp.e2, 1-8. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2020.247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal domestication: from distant past to current development and issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Arbuckle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (3), pp.6-9. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/af/vfab013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining the effect of feralization on craniomandibular morphology in pigs, Sus scrofa (Artiodactyla: Suidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashleigh Haruda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renate Schafberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 131 (4), pp.870-879. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolinnean/blaa156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Village néolithique de Klimonas (Ayios Tychonas) - 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/baefe.1695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mark of captivity: plastic responses in the ankle bone of a wild ungulate (Sus scrofa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Harbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (3), pp.192039. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.192039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the Near Eastern origins and European dispersal of the western house mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Papayianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Aznar-Cormano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.8276. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-64939-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Village néolithique de Klimonas (Ayios Tychonas) - 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/baefe.1715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03950832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the impact of captivity and domestication on limb bone cortical morphology: an experimental approach using a wild boar model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Harbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Zanolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Theil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-75496-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental Shape Variation and Phylogenetic Signal in the Rattini Tribe Species of Mainland Southeast Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hulme-Beaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mammalian Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (3), pp.435-446. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10914-017-9423-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient pigs reveal a near-complete genomic turnover following their introduction to Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Frantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Haile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Scheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Geörg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 116 (35), pp.17231-17238. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1901169116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomic and phylogenetic signals in bovini cheek teeth: Towards new biosystematic markers to explore the history of wild and domestic cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Stopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renate Schafberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hassanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 109, pp.104993. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2019.104993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development of new husbandry and economic models in Gaul between the Iron Age and the Roman Period: New insights from pig bones and teeth morphometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Horard-Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 99, pp.10-18. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2018.08.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Rattus praetor (Rodentia, Muridae) as a possible species complex using geometric morphometrics on dental morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ardern Hulme-Beaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Searle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Dobney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Biology: Zeitschrift für Säugetierkunde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92, pp.62-67. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mambio.2018.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic diversity in Bronze Age pigs from the Alpine and Central Plateau regions of Switzerland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miki Bopp-Ito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Stopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Schibler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21, pp.38-46. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postglacial recolonization and Holocene diversification of Crocidura suaveolens (Mammalia, Soricidae) on the north-western fringe of the European continent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Rofes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hanot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 190, pp.1 - 10. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A test for paedomorphism in domestic pig cranial morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Owen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greger Larson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Debiais-Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2017.0321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to Dekel et al.: Preagricultural commensal niches for the house mouse and origins of human sedentism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lior Weissbrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Marshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoudi Khalaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bar-Oz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114 (27), </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1706914114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A landmark-based approach for assessing the reliability of mandibular tooth crowding as a marker of dog domestication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carly Ameen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ardern Hulme-Beaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mietje Germonpré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Britton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 85, pp.41-50. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2017.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origins of house mice in ecological niches created by settled hunter-gatherers in the Levant 15,000 y ago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lior Weissbrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona B Marshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoudi Khalaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bar-Oz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114 (16), pp.4099-4104. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1619137114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02363694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematics and evolution of the Meriones shawii/grandis complex (Rodentia, Gerbillinae) during the Late Quaternary in northwestern Africa: Exploring the role of environmental and anthropogenic changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 164, p. 199-216. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2017.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01714603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preagricultural commensal niches for the house mouse and origins of human sedentism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lior Weissbrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona B Marshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoudi Khalaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bar-Oz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1706914114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02363763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting taxonomic and phylogenetic signals in equid cheek teeth: towards new palaeontological and archaeological proxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mohaseb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (4), pp.160997. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.160997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Complexification and Pig (Sus scrofa) Husbandry in Ancient China: A Combined Geometric Morphometric and Isotopic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingling Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunqing Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiangtao Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (8), pp.e0162134. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0158523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01920626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ecological and Evolutionary Framework for Commensalism in Anthropogenic Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ardern Hulme-Beaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Dobney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Searle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (8), pp.633-645. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2016.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earliest “Domestic” Cats in China Identified as Leopard Cat (Prionailurus bengalensis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingling Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chong Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (1), pp.e0147295. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0147295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wild, domestic and feral ? Investigating the status of suids in the Romanian Gumelniţa (5th mil. cal BC) with biogeochemistry and geometric morphometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Tornero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Radu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fiorillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anthropological Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42, pp.27-36. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaa.2016.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of close-range photogrammetry in zooarchaeology: Creating accurate 3D models of wolf crania to study dog domestication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Souter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ardern Hulme-Beaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carly Ameen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, pp.87-93. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.06.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Did Romanization impact Gallic pig morphology? New insights from molar geometric morphometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Horard-Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57, pp.345-354. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2015.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the complexity of domestication: a case study using morphometrics and ancient DNA analyses of archaeological pigs from Romania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flink Linus Girdland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Bălăşescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragomir Popovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radian Andreescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 370 (1660), pp.20130616. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rstb.2013.0616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The zooarchaeological application of quantifying cranial shape differences in wild boar and domestic pigs (Sus scrofa) using 3D geometric morphometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Owen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Dobney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greger Larson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43, pp.159-167. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2013.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The changing pace of insular life: 5000 years of microevolution in the orkney vole (microtus arvalis orcadensis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross Barnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Martinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Renvoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68 (10), pp.2804-2820. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evo.12476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A geometric morphometric re-evaluation of the use of dental form to explore differences in horse (Equus caballus) populations and its potential zooarchaeological application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krish Seetah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Dobney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graeme Barker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41, pp.904-910. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2013.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pig domestication and human-mediated dispersal in western Eurasia revealed through ancient DNA and geometric morphometrics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Ottoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linus Girdland Flink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Geörg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bea de Cupere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (4), pp.824-32. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/mss261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the trail of Neolithic mice and men towards Transcaucasia: zooarchaeological clues from Nakhchivan (Azerbaijan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsófia Eszter Kovács</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Orth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 108 (4), pp.917-928. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bij.12004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transportation of mammals to Cyprus sheds light on early voyaging and boats in the Mediterranean sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurasian Prehistory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (1-2), pp.157-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bioarchaeological investigation of three late Chalcolithic pits at Ovçular Tepesi (Nakhchivan, Azerbaijan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Decaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsófia Eszter Kovács</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim van Neer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (3), pp.191-200. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/1749631413Y.0000000005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divergent evolutionary processes associated with colonization of offshore islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Martinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross Barnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahel Struchen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (20), pp.5205-5220. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.12462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dig into the Past Mitochondrial Diversity of Corsican Goats Reveals the Influence of Secular Herding Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Duffraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (1), pp.e30272. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0030272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00845156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonality of birth and diet of pigs from stable isotope analyses of tooth enamel (d18O, d13C): a modern reference data set from Corsica, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Frémondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Ughetto-Monfrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Horard-Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (7), pp.2023-2035. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2012.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First wave of cultivators spread to Cyprus at least 10,600 y ago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Willcox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (22), pp.8445-8449. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1201693109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microevolutionary relationships between phylogeographical history, climate change and morphological variability in the common vole (Microtus arvalis) across France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Renvoisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Montuire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (4), pp.698-712. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2699.2011.02611.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00682187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic differentiation of the house mouse around the Mediterranean basin: matrilineal footprints of early and late colonization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Orth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Rajabi-Maham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Catalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 278 (1708), pp.1034-1043. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2010.1228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic differentiation of the house mouse around the Mediterranean basin: matrilineal footprints of early and late colonization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Orth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Rajabi-Maham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Catalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 278 (1708), pp.1034-1043. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2010.1228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeny and ancient DNA of Sus provides insights into neolithic expansion in Island Southeast Asia and Oceania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greger Larson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masakatsu Fujita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Matisoo-Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Robins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 104 (12), pp.4834-4839. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0607753104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of an invasive rodent on an archipelago as revealed by molar shape analysis: the house mouse in the Canary Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Michaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Garcia-Talavera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Hutterer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 34 (8), pp.1412-1425. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2699.2007.01701.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new endemic species of the subgenus Mus (Rodentia, Mammalia) on the Island of Cyprus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Orth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Auffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1241, pp.1-36. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.1241.1.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new endemic species of the subgenus Mus (Rodentia, Mammalia) on the Island of Cyprus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Orth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Auffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1241 (1), </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.1241.1.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First occurrence of the house mouse ( Mus musculus domesticus Schwarz & Schwarz, 1943) in the Western Mediterranean: a zooarchaeological revision of subfossil occurrences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Auffray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 84 (3), pp.429-445. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1095-8312.2005.00445.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First occurrence of the house mouse (Mus musculus domesticus Schwarz &amp; Schwarz, 1943) in the Western Mediterranean: a zooarchaeological revision of subfossil occurrences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Auffray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 84 (3), pp.429-445. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1095-8312.2005.00445.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PREMIÈRES NAVIGATIONS AU PROCHE-ORIENT : LES INFORMATIONS INDIRECTES DE CHYPRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 31 (1), pp.186-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new species of wild mice on the Island of Cyprus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Orth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hadjisterkotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 327 (5), pp.501-507. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2004.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00309097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte d'une nouvelle espèce de souris sur l'ı̂le de Chypre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Orth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleftherios Hadjisterkotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 327 (5), pp.501-507. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2004.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction involontaire de la souris domestique (Mus musculus domesticus) à Chypre dès le Néolithique précéramique ancien (fin IXe et VIIIe millénaires av. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Auffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Croft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Peltenburg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 1 (4), pp.235-241. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1631-0683(02)00033-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioarchaeological evidence for commensal brown rats ( &amp;lt;i&amp;gt;Rattus norvegicus&amp;lt;/i&amp;gt; ) in early Neolithic China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ardern Hulme-Beaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Lyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Zhipeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic and morphometric evidence for Austronesian-mediated pig translocation in the Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David W G Stanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Mannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Tabbada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Linderholm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain size reduction in dogs was already established at least by the Late Neolithic of western Europe, 5,000 years ago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile-Morgane Hays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Veneziano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colline Brassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural economy and the development of cotton cultivation during the meroitic period (4th c. bc – 5th c. ad) in central sudan: seed, fruits and morphometric analyses at Mouweis . Journée scientifique de l’UMR 7209 AASPE, MNHN, Paris 2019/09/30</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Milon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning for species identification of modern and fossil rodent molars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Dussert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux regards bioarchéologiques sur les collections de Chalain et Clairvaux (Jura)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Laurillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Garbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fiorillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des journées régionales de l’archéologie de Bourgogne Franche-Comté, Besançon 2-3 décembre 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-49, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The extinct small Cypriot wild boar (Sus scrofa circeus): osteological description, origins, and insular evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriale Domont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Harbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Denis Vigne; François Briois; Jean Guilaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Klimonas, An Early Pre-Pottery Neolithic Village in Cyprus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.493-524, 2023, Gallia Préhistoire International, 9782271139535</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Neolithic village of Klimonas: technical, social and symbolic aspects; insularity and connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Hadad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-D Vigne; F. Briois; J. Guilaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Klimonas. An Early Pre-Pottery Neolithic Village in Cyprus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions/Gallia Préhistoire, International Supplement, 2023, 978-2-271-13953-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cat and mice: commensalism and shifting of continental connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Papayianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Denis Vigne; François Briois; Jean Guilaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Klimonas, An Early Pre-Pottery Neolithic Village in Cyprus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.467-476, 2023, 9782271139535</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wild boar seasonality, hunting strategies and techno-economic utilizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelos Hadjikoumis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Denis Vigne; François Briois; Jean Guilaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Klimonas, An Early Pre-Pottery Neolithic Village in Cyprus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.477-492, 2023, Gallia Préhistoire International, 9782271139535</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La domestication animale et ses conséquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hosseart-McKey Martine; Morand Serge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Homme et l’animal, l’invention de nouveaux liens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cherche-Midi; CNRS Editions, pp.30-59, 2021, 978-2749169071</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03950761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Faming in the north-western Mediterranean: evidence from Castellar-Pendimoun during the sixth millennium BCE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Élie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carré Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gron K., Sorensen L., Rowley-Conwy P. Farmers at the frontier. A Pan-european perspective on Neolithisation, Oxford and Philadelphia: Oxbow books.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First farming in the North-Western Mediterranean: Evidence from Castellar – Pendimoun during the 6th millennium BCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Elie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gron, K.J.; Rowley-Conwy, P.; Sorensen, L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farmers at the Frontier: A Pan-European Perspective on Neolithisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxbow, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 9. Des animaux et des hommes au Néolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marie Arbogast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tresset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guilaine J.; Garcia D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La protohistoire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.153-169, 2018, Histoire et Archéologie, 978 2 7056 9594 1. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.garci.2018.01.0154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wild game or farm animal ? Tracking human-pig relationship in ancient times through stable isotope analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Bălăşescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Frémondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybrid Communities Biosocial Approaches to Domestication and Other Trans-species Relationships, 1st Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consommation de viande de porc en Gaule entre la fin de l’Âge du Fer et la période romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Horard-Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Pierre Horard-Herbin; Bruno Laurioux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une Histoire de la viande : fabrique et représentations de l’Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires François-Rabelais; Presses Universitaires de Rennes, pp.93-116, 2017, Collection Tables des Hommes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité, évolution et fonctionnement des écosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Arzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Crochet P.-A.; Rasplus J.-Y.; Selosse M.-A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers des prospectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, hors série, cnrs, pp.25-33., 2017, Les Cahiers des prospectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03847162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphométrie géométrique et archéozoologie : Concepts, méthodes et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Baylac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Balasse; J.-Ph. Brugal; Y. Dauphin; E.M. Geigl; C. Oberlin; I. Reiche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Messages d’os – Archéométrie du squelette animal et humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.197-216, 2015, Collection Sciences archéologiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03038331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes culturels, stratégies et pratiques d'exploitation, de contrôle et de gestion des environnements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yildiz Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Callou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre National de la Recherche scientifique (France). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective de l'Institut Ecologie &amp; Environnement du CNRS : compte-rendu des journées des 24 et 25 octobre 2012, Avignon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, hors-série, Centre national de la Recherche scientifique, pp.111-118, 2013, Les Cahiers Prospectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the origin of the house mouse synanthropy and dispersal in the Near East and Europe: zooarchaeological review and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Auffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution of the House Mouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Cambridge University Press, pp.65-93, 2012, 978-0-521-76066-9. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/CBO9781139044547.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des faunes de Shillourokambos à la caractérisation historique, techno-économique et symbolique des sociétés du Néolithique précéramique chypriote et proche-oriental.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Desse-Berset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos. Un établissement néolithique pré-céramique à Chypre. Les fouilles du Secteur 1. Travaux de la mission "Néolithisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Errance, École Française d'Athènes,, pp. 1161-1194, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control mechanism of biodiversity at the Holocene time scale: the contributions of archaezoology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bearez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bournery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité et changement global. Réponses adaptatives au changement global : résultats et prospectives. IFB - GICC, Colloque de restitution 18 - 20 sept. 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFB - GICC, ASIEM, pp.167-172, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a diachronic vision of Corsican carpines husbandry systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ranché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Istria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th EAA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04798843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel système d’élevage de caprinés en Corse au Néolithique ? Les apports du site de Montlaur-Bonifacio (4050-3500 av. J.-C.).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ranché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fiorillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Corse et la Sardaigne pendant la préhistoire. VIIIe Festival de la Société Nuragique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Levie, Corse du Sud, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04798827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour à Chalain et à Clairvaux : nouveaux éclairages sur les pratiques agro-sylvo pastorales des communautés lacustres du Jura méridional et nouvelles interrogations sur la dynamique des équilibres et ruptures des éco et anthropo systèmes néolithiques des IVème et IIIème millénaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Laurillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marie Arbogast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Dufraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">147e congrès du CTHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the impact of soil ingestion on dental microwear textures using a wild boar experimental model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Conference of the Association of Archaeological Wear &amp; Residue Analysts: Tracing Social Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telarmachay revisité : nouvelles datations radiocarbone du plus ancien centre de domestication des camélidés andins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Le Neün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tombret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e journée annuelle du Réseau Francophone du Radiocarbone et autres cosmonucléides : Analyses et Interprétation (REFRAIN 14C)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03956145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The extinct small Cypriot wild boar (Sus scrofa circeus) was locally domesticated during the Middle PPNB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriale Domont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Harbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International meeting ASWA-ICAZ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Council for archaeozoology, Nov 2022, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origins, domestications, diffusions of cotton cultivation and products in the Old World.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia E. Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapoigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A3Tex International Workshop “Archaeology and Archaeometry of Ancient Textiles: Analytical methods, conservation, and dissemination in textile research”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03779202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draw me a sheep: a morphological investigation on appendicular. Bones of modern and ancient populations from SouthWest Asia. (Evosheep project). 28th European Association of Archaeologists. EAA Annual Meeting Budapest, Hungary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vuillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bea de Cupere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Budapest (HO), Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Neolithic and Medieval caprine herds mobility in the French island of Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ranché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Giovannangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UKAS, UK Archaeological Sciences conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La morphométrie géométrique des os et des dents illustre la domestication locale des sangliers endémiques de Chypre au 10e millénaire cal. BP.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Harbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41e Rencontres Internationales d’Archéologie et d’Histoire de Nice Côte d’Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nice (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are petrous bones just a repository of ancient molecules? Investigating biosystematic signals in caprine petrous bone using 3D virtual morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jwana Chahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th symposium national de morphométrie et évolution des formes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISEM, Montpellier, Jun 2021, Montpellier (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights in early domestication process of South American Camelids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Le Neün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goepfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV Reunión Académica del NZWG-ICAZ En homenaje a Luz Segura, Zooarqueología, sociedades tradicionales, biodiversidad y cambios climáticos: integrando perspectivas entre pasado y future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Recife (Online), Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domestication process of South American Camelids at Telarmachay in Peru : New insights from 3D geometric morphometrics of astragal bones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Le Neün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goepfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th meeting of the ICAZ Archaeozoology, Genetics, Proteomics and Morphometrics (AGPM) Working Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, University of Oulu (online), Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bones geometric morphometrics illustrate 10th millennium cal. BP domestication of autochthonous Cypriot wild boar (Sus scrofa circeus nov. ssp)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriale Daumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Harbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Guidez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th meeting of the ICAZ Archaeozoology, Genetics, Proteomics and Morphometrics (AGPM) Working Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Oulu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limb bone virtual anatomy to explore anthropogenic change in Western Europe wild boars (Sus scrofa) during the neolithisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Harbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Zanolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th ICAZ Archaeozoology, Genetics and Morphometrics working group Meetings.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Oulu, Finlande, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical constraints associated with captivity modify craniomandibular shape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAZ Archaeozoology, Genetics, Proteomics and Morphometrics (AGPM) Working Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Oulu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical constraints associated with captivity alter craniomandibular shape and integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMEF 11 - Symposium of Morphometrics and Evolution of Shape</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphométrie géométrique et archéozoologie : Concepts, méthodes et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Baylac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Internationales d'Archéologie et d'Histoire de Nice Côte d'Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nice, France. pp.197-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVOSHEEP project: Documenting morphological diversity of early sheep 'breeds' in Southwest Asian societies (6th - 1rst millennia BC) using 3D geometric morphometric of appendicular bones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vuillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jwana Chahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussab Albesso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agraw Amane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème réunion du groupe de travail en Archéozoologie, Génétique, Protéomiques et Morphométriques (AGPM – ICAZ) - Université d'Oulu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Oulu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle matière, une nouvelle culture : le coton en Arabie antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Milon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXXIe Rencontres Internationales d’Archéologie et d’Histoire de Nice Côte d’Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03404660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can bone anatomy record behavioral changes induced by the domestication process?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Group "Re-evaluating the Origins and Trajectories of Domestication"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Santa Fe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’homme facteur d’évolution des faunes mammaliennes à l’Holocène : invasion biologique de la souris commensale et impact écophénotypique de la captivité chez un ongulé sauvage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre de clotûre du Labex BCDiv Diversité biologiques et culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Muséum National d'Histoire naturelle de Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petits mammifères en archézoologie: marqueurs privilégiés de l'anthropisation des faunes mammaliennes à l'Holocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique en hommage à Anne Tresset, Muséum National d’Histoire Naturelle de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’empreinte des premières domestications sur le squelette animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Animal à l’Anthropocène »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Captivity and cranial development in wild boar (Sus scrofa): exploration of new markers of the process of domestication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Symposium Geometric Morphometrics Austria on methods and applications of GM in organismal evolution and ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural economy and the development of cotton cultivation during the Meroitic period (4th c. BC - 5th c. AD) in central Sudan: seed, fruits and morphometric analyses at Mouweis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Milon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th of the International Workgroup for Palaeoethnobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion of Cotton in Northeastern Africa and Arabia: New Morphometric and Chronological Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Milon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Red Sea Conference IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Domestication: exploring plastic bone markers of captivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAZ Archaeozoology, Genetics, Proteomics and Morphometrics Working Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOMEXP Exploring bone markers of the domestication process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transforming Pigs : Integrating approches to measuring selective Pressures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Halle, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches combinées pour appréhender l’évolution du cochon domestique en Roumanie : morphométrie géométrique, ADN ancien et analyses isotopiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flink Linus Girdland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragomir Popovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radian Andreescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Les sociétés préhistoriques dans l'espace carpato-danubien : environnements, systèmes techniques, interactions » (Bucarest, ROUMANIE, 24-27 juin 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’homme facteur d’évolution des faunes mammaliennes à l’Holocène : invasion biologique de la souris commensale et impact de la captivité sur la forme crânienne d’un ongulé sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre de clôture du LabEx BCDiv, Muséum National d'Histoire naturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domesticación de los camélidos en Telarmachay: nuevas investigaciones zooarqueológicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Le Neün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goepfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El pastoralismo andino en la época prehispánica: enfoque interdisciplinario y nuevas perspectivas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas Goepfert y Élise Dufour, Apr 2019, Lima, Perú</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synanthropes : Histoire de la synanthropisation des petits mammifères de la préhistoire de Grèce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Jeunes Chercheurs du DIM Matériaux anciens et patrimoniaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synanthropes : the taphonomic history of synanthropic small mammals from Greek archaeological sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Papayianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoï Tsirtsoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du DIM Matériaux anciens et patrimoniaux : Développements méthodologiques en taphonomie, Museum National d'Histoire Naturelle.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synanthropes : Histoire de la synanthropisation des petits mammifères de la préhistoire de Grèce.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Papayianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoï Tsirtsoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Jeunes Chercheurs du DIM Materiaux Anciens et Patrimoniaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVOSHEEP Project. First zootechnical innovations in Southwest Asian societies (6th–1rst millennia B.C.): Origin and development of sheep breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Abrahami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussab Al Besso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAZ 2018 : 13th ICAZ International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Ankara, Turquie, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earliest Farming in North-Western Mediterranean: Evidences from Castellar – Pendimoun during the 6th millennium BCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Elie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Annual Meeting of the European Association of Archaeologists “The other side: The reality of the earliest farming in Europe and lessons for understanding agricultural origins”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la structure des troupeaux à la couleur des chiens Retour sur 40 ans d’Archéozoologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tresset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bochaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la structure des troupeaux à la couleur des chiens : retour sur 40 ans d’Archéozoologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tresset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bochaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème colloque international du GMPCA, Rennes (18-21 avril 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02363649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klimonas, a Late PPNA hunter-cultivator village in Cyprus : new results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yodrik Franel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantelitsa Mylona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur les débuts du Néolithique à Chypre/ New Data on the beginnings of the Neolithic in Cyprus,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France. pp.21-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des méthodes de morphométrie géométrique à la caractérisation de la biodiversité actuelle et fossile des rongeurs du Maghreb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approche Intégrative de la 6ème Extinction (Restitution du projet ANR MOHMIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution morphologique des crânes et dents de Meriones (Rodentia: Gerbillinae) actuels et fossiles du Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Nespoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Symposium National de Morphométrie et d’Evolution des Formes (SMEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur les cochons néolithiques du Sud de la France : les apports de l’ADN ancien et de la morphométrie géométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flink Linus Girdland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée-séminaire sur la « Bioarchéologie du Néolithique Liguro-provençal » (axe transversal du CEPAM « Du site au territoire : interactions sociétés-milieux »)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refuse disposals in the Chalcolithic pits of Ovchular Tepesi (Nakhchivan, Azerbaijan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsófia Eszter Kovács</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim van Neer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Willcox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Congress on the Archaeology of the Ancient Near East (ICAANE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02993592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morfometría geométrica y aprendizaje automático aplicados a la diferenciación de especies de Roedores del género Mus Linnaeus, 1758</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel C. Domínguez-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Moclan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paloma Sevilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIII Jornadas de la Sociedad Española de Paleontología - Spanish Paleontological Society Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Valencia, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the first sheep breed in Southwest Asia: a 3D morphometric investigation on astragalus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vuillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jwana Chahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussab Albesso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agraw Amane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASWA 15th International meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05076728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité morphologique des populations de bouquetin des Alpes (Capra ibex) dans le Sud de la France du Pléistocène moyen supérieur à l’Holocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vuillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Crégut-Bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Notter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rossoni-Notter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41emes Rencontres Internationales d’Archéologie et d’Histoire - Biodiversités, environnements et sociétés depuis la Préhistoire : nouveaux marqueurs et approches intégrées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domestication of South American Camelids: new Archaeological investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Le Neün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goepfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the World Meeting on Heritage, Sciences and Technologies and The Scientific Symposium Frontiers in Heritage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxinomic characterisation of cotton seeds (Gossypium ssp.) through morphological and morphometrical analyses. Exploratory and archaeological approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Milon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Viot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop for African Archaeobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Las Palmas de Gran Canaria, Spain. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations Homme/Animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lescureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jr Boisserie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Prospectives, Compte-rendu des journées Prospectives INEE des 22, 23 et 24 février 2017, Bordeaux.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control mechanism of biodiversity at the Holocene time scale: the contributions of archaezoology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bearez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bournery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Colloque de restitution, 18-20 septembre 2006. Paris. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commensalisme de la souris et les sociétés néolithiques méditerranéennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cucchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Museum national d'histoire naturelle - MNHN PARIS, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00363186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction involontaire de la souris domestique (Mus musculus domesticus) à Chypre dès le Néolithique précéramique ancien (fin IXe et VIIIe millénaires av. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Auffray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C. R. Palevolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, pp.235-241, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId544"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7D4E3482"/>
+    <w:nsid w:val="B6CDCEC9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-cucchi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6021-5001" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092842453" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/208195525" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000432046230" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/Q-4014-2018" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450098v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ardern Hulme-Beaman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Orton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Lyu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhipeng" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354556v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W G Stanton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Mannin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Tabbada" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Linderholm" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450113v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile-Morgane Hays" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Veneziano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Michaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colline Brassard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615843v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Milon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Millet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024134v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Miele" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Dussert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355958v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Papayianni" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Boyd" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Renfrew" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105087" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293787v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helder Gomes Rodrigues" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Chabot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Billet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.23321" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343155v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Bilal Sharif" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Fatemeh Mohaseb" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Orlando" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Saliari" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther Karl Kunst" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.113224" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703443v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Neaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. F&#233;ral" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goussard Florent" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.240951" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672080v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Locatelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Ortiz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Theil" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cornette" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmor.21676" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096957v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Harbers" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garb&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108100" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867122v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Le Ne&#252;n" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dufour" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goepfert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Neaux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Wheeler" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103708" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102316v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Viot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lemoine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271905v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane C Wheeler" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24885/sab.v36i3.1039" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244998v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh F Mohaseb" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela I Zimmermann" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Davoudi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Berthon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.3255" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245619v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rousou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carr&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104049" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859279v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cottereau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Houssaye" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.08.22.504790" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135375v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thil" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108146" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873473v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Moclan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel C. Dom&#237;nguez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Stoetzel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Sevilla" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107877" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784470v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Louail" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caner" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-022-09574-6" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659617v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Yu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jamieson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Conroy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Becky Knight" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30009-z" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608590v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Harbers" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Blanc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.23130" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784765v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Isabell Zimmermann" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Trixl" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2022.105624" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806416v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bader" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mallet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jwana Chahoud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agraw Amane" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bea de Cupere" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103447" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357286v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Bogaard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Allaby" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin S Arbuckle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bendrey" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Crowley" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00438243.2021.1954990" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03178859v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Schafberg" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13425" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246314v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriale Domont" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Alc&#224;ntara" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90933-w" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043863v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Laurens" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11692-020-09521-x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404053v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/af/vfab020" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402639v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vila" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Abrahami" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Albesso" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2020.247" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404046v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Arbuckle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/af/vfab013" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043702v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Sansalone" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashleigh Haruda" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blaa156" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377887v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briois" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Astruc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Beauvais" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1695" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956007v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.192039" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863651v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cersoy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Aznar-Cormano" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64939-9" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950832v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Devillers" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1715" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991486v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Zanolli" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cazenave" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-75496-6" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05464860v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322137v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Frantz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Haile" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Scheu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Ge&#246;rg" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1901169116" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267349v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Stopp" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lesur" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hassanin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2019.104993" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01920127v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hulme-Beaman" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claude" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chaval" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Evin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morand" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10914-017-9423-8" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352092v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Searle" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Dobney" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mambio.2018.04.002" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817363v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rofes" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hanot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Herman" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.04.016" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BTF53FV7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351497v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miki Bopp-Ito" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Schibler" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.07.002" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082810v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Duval" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Horard-Herbin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2018.08.016" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05464900v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lior Weissbrod" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Marshall" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Valla" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamoudi Khalaily" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bar-Oz" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1706914114" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322297v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carly Ameen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mietje Germonpr&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Britton" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2017.06.014" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02363694v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona B Marshall" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1619137114" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05464895v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714603v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lalis" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Nicolas" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.04.002" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02363763v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01526821v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cucchi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mohaseb" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peign&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Debue" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Orlando" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.160997" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622615v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Owen" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greger Larson" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Debiais-Thibaud" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2017.0321" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489410v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2016.05.001" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489416v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingling Dai" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Yu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147295" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054177v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Tornero" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Radu" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fiorillo" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2016.02.002" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03040554v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Souter" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Allen" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.06.028" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920626v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunqing Zhao" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangtao Gao" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0158523" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489423v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2015.03.004" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PR03QW7J-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361597v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flink Linus Girdland" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian B&#259;l&#259;&#351;escu" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragomir Popovici" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radian Andreescu" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2013.0616" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004782v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.12.010" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210226v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Barnett" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Martinkova" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Renaud" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Renvoise" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12476" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489435v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krish Seetah" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Barker" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.10.022" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DG3X6B08-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967668v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Ottoni" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linus Girdland Flink" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mss261" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01980375v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043993v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs&#243;fia Eszter Kov&#225;cs" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Orth" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonhomme" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12004" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044013v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Decaix" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van Neer" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1749631413Y.0000000005" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210192v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahel Struchen" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pascal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12462" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755218v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fr&#233;mondeau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Ughetto-Monfrin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2012.04.004" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01980406v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Willcox" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1201693109" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682187v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Renvois&#233;" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Montuire" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Richard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gerber" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2011.02611.x" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00845156v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hughes" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Duffraisse" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0030272" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05465468v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Rajabi-Maham" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Catalan" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2010.1228" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02348010v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992932v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masakatsu Fujita" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Matisoo-Smith" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Robins" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0607753104" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698056v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michaux" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garcia-Talavera" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hutterer" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337747v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Michaux" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Garcia-Talavera" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Hutterer" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2007.01701.x" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CZP9BLTL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146268v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Orth" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Auffray" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fabre" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.1241.1.1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05465753v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Auffray" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992863v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Vigne" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2005.00445.x" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MRQNS41J-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05465791v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992884v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05465810v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Hadjisterkotis" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2004.03.001" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00309097v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hadjisterkotis" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05465939v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Croft" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Peltenburg" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0683(02)00033-7" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355909v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Laurillou" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Garb&#233;" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240217v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Hadad" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020691v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750590v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/klimonas/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020734v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Hadjikoumis" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020640v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950761v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033867v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-&#201;lie Brochier" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carr&#233; Alain" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395944v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Elie Brochier" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carr&#233;" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352114v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955186v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Arbogast" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ollivier" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tresset" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.garci.2018.01.0154" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078711v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847162v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arzul" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038331v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Baylac" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441458v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yildiz Thomas" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bracco" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05465438v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781139044547.005" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01980527v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desse-Berset" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529622v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balasse" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bearez" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchet" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bournery" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04798843v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Fabre" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah James" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ranch&#233;" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Istria" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04798827v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fabre" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273938v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954093v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03779202v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia E. Ryan" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Dabrowski" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036477v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vuillien" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vila" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chahoud" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Davoudi" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851509v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Giovannangeli" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258247v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Merceron" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956145v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812123v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812107v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Dufour" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992059v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriale Daumont" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leduc" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guidez" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992090v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428726v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debat" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428715v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851585v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baylac" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510766v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vuillien" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03404660v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Douville" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992152v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992200v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026335v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992238v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026323v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992227v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336200v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363524v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336218v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026259v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026289v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363073v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026359v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146230v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278152v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#239; Tsirtsoni" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278181v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195127v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Al Besso" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Berthon" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955997v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046412v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Elie Brochier" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046752v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tresset" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bochaton" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Br&#233;hard" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02363649v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bochaton" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01986106v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yodrik Franel" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantelitsa Mylona" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025379v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Denys" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195084v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025813v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Nespoulet" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993592v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230077v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076728v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510626v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Cr&#233;gut-Bonnoure" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Notter" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rossoni-Notter" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146224v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336191v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314389v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lescureux" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Balasse" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jr Boisserie" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824931v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bearez" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bouchet" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bournery" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00363186v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992904v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-cucchi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6021-5001" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092842453" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/208195525" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000432046230" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/Q-4014-2018" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563065v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W G Stanton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Manin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Tabbada" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Linderholm" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adv4963" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583275v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Renaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Clarkson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Papayianni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie A Hardouin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Yeomans" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.251645" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547961v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Le Ne&#252;n" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dufour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Neaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Br&#233;hard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fiorillo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2026.109819" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355958v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Boyd" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Renfrew" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105087" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293787v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helder Gomes Rodrigues" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Chabot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Billet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.23321" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343155v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Bilal Sharif" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Fatemeh Mohaseb" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Orlando" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Saliari" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther Karl Kunst" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.113224" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703443v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Neaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. F&#233;ral" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goussard Florent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.240951" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672080v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Locatelli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Ortiz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Theil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cornette" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmor.21676" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873473v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Moclan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel C. Dom&#237;nguez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Stoetzel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Sevilla" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107877" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784470v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Louail" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caner" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-022-09574-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096957v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Harbers" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garb&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108100" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867122v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goepfert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Wheeler" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103708" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102316v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Milon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Viot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lemoine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104007" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271905v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane C Wheeler" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24885/sab.v36i3.1039" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244998v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh F Mohaseb" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela I Zimmermann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Davoudi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Berthon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.3255" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245619v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rousou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carr&#232;re" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104049" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135375v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thil" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108146" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859279v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cottereau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Houssaye" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.08.22.504790" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806416v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bader" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mallet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jwana Chahoud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agraw Amane" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bea de Cupere" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103447" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608590v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Harbers" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Blanc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.23130" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659617v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Yu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jamieson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ardern Hulme-Beaman" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Conroy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Becky Knight" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30009-z" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784765v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Isabell Zimmermann" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Trixl" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2022.105624" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357286v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Bogaard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Allaby" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin S Arbuckle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bendrey" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Crowley" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00438243.2021.1954990" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03178859v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Schafberg" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13425" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043863v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Laurens" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11692-020-09521-x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246314v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriale Domont" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Alc&#224;ntara" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90933-w" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404053v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Orton" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/af/vfab020" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402639v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vila" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Abrahami" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Albesso" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2020.247" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404046v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Arbuckle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/af/vfab013" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043702v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Sansalone" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashleigh Haruda" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blaa156" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377887v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briois" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Astruc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Beauvais" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1695" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956007v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.192039" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863651v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cersoy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Aznar-Cormano" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64939-9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950832v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Devillers" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1715" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991486v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Zanolli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cazenave" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-75496-6" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01920127v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hulme-Beaman" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claude" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chaval" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Evin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morand" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10914-017-9423-8" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322137v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Frantz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Haile" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Scheu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Ge&#246;rg" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1901169116" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267349v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Stopp" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lesur" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hassanin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2019.104993" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082810v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Duval" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Horard-Herbin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2018.08.016" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352092v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Searle" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Dobney" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mambio.2018.04.002" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351497v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miki Bopp-Ito" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Schibler" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.07.002" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817363v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rofes" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hanot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Herman" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.04.016" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BTF53FV7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622615v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Owen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greger Larson" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Debiais-Thibaud" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2017.0321" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05464900v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lior Weissbrod" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Marshall" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Valla" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamoudi Khalaily" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bar-Oz" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1706914114" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322297v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carly Ameen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mietje Germonpr&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Britton" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2017.06.014" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02363694v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona B Marshall" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1619137114" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714603v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lalis" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Nicolas" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.04.002" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02363763v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01526821v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cucchi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mohaseb" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peign&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Debue" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Orlando" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.160997" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920626v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingling Dai" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunqing Zhao" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangtao Gao" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0158523" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489410v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2016.05.001" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489416v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Yu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147295" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054177v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Tornero" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Radu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2016.02.002" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03040554v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Souter" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Allen" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.06.028" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489423v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2015.03.004" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PR03QW7J-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361597v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flink Linus Girdland" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian B&#259;l&#259;&#351;escu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragomir Popovici" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radian Andreescu" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2013.0616" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004782v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.12.010" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210226v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Barnett" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Martinkova" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Renvoise" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12476" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489435v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krish Seetah" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Barker" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.10.022" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DG3X6B08-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967668v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Ottoni" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linus Girdland Flink" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mss261" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043993v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs&#243;fia Eszter Kov&#225;cs" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Orth" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonhomme" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12004" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01980375v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044013v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Decaix" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van Neer" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1749631413Y.0000000005" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210192v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahel Struchen" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pascal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12462" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00845156v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hughes" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Duffraisse" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0030272" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755218v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fr&#233;mondeau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Ughetto-Monfrin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2012.04.004" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01980406v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Willcox" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1201693109" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682187v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Renvois&#233;" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Montuire" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Richard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gerber" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2011.02611.x" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05465468v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Rajabi-Maham" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Catalan" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2010.1228" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02348010v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992932v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masakatsu Fujita" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Matisoo-Smith" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Robins" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0607753104" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337747v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Michaux" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Garcia-Talavera" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Hutterer" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2007.01701.x" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CZP9BLTL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146268v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Orth" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Auffray" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fabre" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.1241.1.1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05465753v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Auffray" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renaud" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992863v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Vigne" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2005.00445.x" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MRQNS41J-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05465791v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992884v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00309097v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hadjisterkotis" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2004.03.001" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05465810v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Hadjisterkotis" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05465939v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Croft" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Peltenburg" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0683(02)00033-7" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450098v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Lyu" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhipeng" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354556v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Mannin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450113v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile-Morgane Hays" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Veneziano" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Michaud" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colline Brassard" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615843v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Millet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024134v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Miele" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Dussert" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355909v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Laurillou" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Garb&#233;" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020691v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240217v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Hadad" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750590v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/klimonas/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020734v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Hadjikoumis" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950761v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033867v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-&#201;lie Brochier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carr&#233; Alain" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395944v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Elie Brochier" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carr&#233;" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955186v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Arbogast" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ollivier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tresset" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.garci.2018.01.0154" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352114v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078711v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847162v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arzul" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038331v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Baylac" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441458v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yildiz Thomas" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bracco" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05465438v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781139044547.005" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01980527v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desse-Berset" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529622v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balasse" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bearez" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchet" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bournery" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04798843v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Fabre" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah James" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ranch&#233;" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Istria" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04798827v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fabre" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273938v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258247v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Merceron" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956145v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954093v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03779202v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia E. Ryan" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Dabrowski" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036477v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vuillien" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vila" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chahoud" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Davoudi" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851509v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Giovannangeli" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992200v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992152v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812123v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812107v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Dufour" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992059v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriale Daumont" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leduc" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guidez" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992090v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428726v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debat" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428715v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851585v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baylac" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510766v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vuillien" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03404660v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Douville" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026335v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992238v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026323v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992227v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363524v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336200v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336218v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026259v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026289v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363073v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026359v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146230v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955997v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278152v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#239; Tsirtsoni" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278181v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195127v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Al Besso" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Berthon" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046412v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Elie Brochier" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046752v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tresset" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bochaton" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Br&#233;hard" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02363649v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bochaton" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01986106v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yodrik Franel" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantelitsa Mylona" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025379v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Denys" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025813v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Nespoulet" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195084v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993592v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230077v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076728v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510626v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Cr&#233;gut-Bonnoure" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Notter" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rossoni-Notter" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146224v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336191v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314389v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lescureux" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Balasse" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jr Boisserie" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824931v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bearez" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bouchet" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bournery" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00363186v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992904v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>