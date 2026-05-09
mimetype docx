--- v1 (2026-04-13)
+++ v2 (2026-05-09)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150.58823529412px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thomas Cucchi </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche CNRS au Muséum National d'Histoire Naturelle de Paris</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thomas-cucchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6021-5001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">092842453</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">208195525</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000432046230</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/Q-4014-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic and morphometric evidence for Austronesian-mediated pig translocation in the Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David W G Stanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Manin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Tabbada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Linderholm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 391, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.adv4963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioarchaeological evidence for hybridization between house mouse subspecies in early Neolithic Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Clarkson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Papayianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie A Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Yeomans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 13 (2), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.251645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05583275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the domestication process of south American camelids at Telarmachay (Peru) from 9,000 to 4,500 years before present (BP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Le Neün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fiorillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 376, pp.109819. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2026.109819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05547961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mice in the sanctuary? House mice from Early Bronze Age Dhaskalio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Papayianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Boyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Renfrew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 63, pp.105087. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.105087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accommodation of Dental Variations During Jaw Growth in Ungulate Mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helder Gomes Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Billet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Zoology Part B: Molecular and Developmental Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jez.b.23321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Iron Age and Roman equine breeding north of the Alps: Genetic insights and cultural implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Bilal Sharif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh Fatemeh Mohaseb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantina Saliari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günther Karl Kunst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (9), pp.113224. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2025.113224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How domestication, feralization and experience-dependent plasticity affect brain size variation in Sus scrofa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Féral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goussard Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (9), pp.240951. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.240951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cranial muscle architecture in wild boar: Does captivity drive ontogenetic trajectories?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Theil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 285 (2), pp.e21676. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jmor.21676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning interspecific identification of mouse first lower molars (genus Mus Linnaeus, 1758) and application to fossil remains from the Estrecho Cave (Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Moclan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel C. Domínguez-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paloma Sevilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 299, pp.107877. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the impact of soil Ingestion on dental microwear textures using a wild boar experimental model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (3), pp.855-875. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10816-022-09574-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4500 years of morphological diversification in Western Europe wild boars (Sus scrofa) and the consequences of the Neolithic transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Harbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Garbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 309, pp.108100. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can first phalanx multivariate morphometrics help document past taxonomic diversity in South American camelids?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Le Neün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goepfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47, pp.103708. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the carbonization effect on the interspecific identification of cotton (Gossypium spp.) seeds using classical and 2D geometric morphometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Milon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Viot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 49, pp.104007. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.104007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOCUMENTING PAST SOUTH AMERICAN CAMELID DIVERSITY AT TELARMACHAY (PUNA OF JUNÍN, PERU) USING FIRST PHALANGES MORPHOMETRICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Le Neün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goepfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane C Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Arqueologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (3), pp.26-37. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24885/sab.v36i3.1039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive use of modern reference osteological collections for disentangling the shape of Eurasian equid cheek teeth and metapodials in archaeological material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh F Mohaseb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaela I Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oa.3255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical dynamics of the human-environment interactions in Cyprus during the 12th-10th millennia cal. BP: The last 30 years contributions of the Amathous area (Limassol district)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rousou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50, pp.104049. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.104049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene occupation of the Andean highlands: a new radiocarbon chronology for the Telarmachay rockshelter (Central Andes, Peru)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Le Neün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tombret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 312, pp.108146. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can growth in captivity alter the calcaneal microanatomy of a wild ungulate?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cottereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2022.08.22.504790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03859279v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are petrous bones just a repository of ancient biomolecules? Investigating biosystematic signals in sheep petrous bones using 3D geometric morphometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jwana Chahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agraw Amane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bea de Cupere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43, pp.103447. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of captivity on craniomandibular and calcaneal ontogenetic trajectories in wild boar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Harbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Zoology Part B: Molecular and Developmental Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 338 (8), pp.575-585. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jez.b.23130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeogenomic analysis of black rat (Rattus rattus) reveals multiple European introductions associated with human economic history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">He Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jamieson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ardern Hulme-Beaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Conroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becky Knight</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.2399. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-30009-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient DNA refines taxonomic classification of Roman equids north of the Alps, elaborated with osteomorphology and geometric morphometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Bilal Sharif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh Fatemeh Mohaseb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaela Isabell Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Trixl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantina Saliari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 143, pp.105624. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2022.105624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconsidering domestication from a process archaeology perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Bogaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Allaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin S Arbuckle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Bendrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (3), pp.78-86. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00438243.2021.1954990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints associated with captivity alter craniomandibular integration in wild boar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renate Schafberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 239 (2), pp.489-497. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joa.13425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How changes in functional demands associated with captivity affect the skull shape of a wild boar (Sus scrofa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48 (1), pp.27-40. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11692-020-09521-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bones geometric morphometrics illustrate 10th millennium cal. BP domestication of autochthonous Cypriot wild boar (Sus scrofa circeus nov. ssp)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriale Domont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Harbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Alcàntara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-90933-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246314v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origins of the domesticate brown rat (Rattus norvegicus) and its pathways to domestication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ardern Hulme-Beaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (3), pp.78-86. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/af/vfab020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EvoSheep : The Makeup of Sheep Breeds in the Ancient Near East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Abrahami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussab Albesso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agraw Amane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 95 (379), pp.e2, 1-8. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2020.247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal domestication: from distant past to current development and issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Arbuckle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (3), pp.6-9. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/af/vfab013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining the effect of feralization on craniomandibular morphology in pigs, Sus scrofa (Artiodactyla: Suidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashleigh Haruda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renate Schafberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 131 (4), pp.870-879. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolinnean/blaa156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Village néolithique de Klimonas (Ayios Tychonas) - 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/baefe.1695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mark of captivity: plastic responses in the ankle bone of a wild ungulate (Sus scrofa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Harbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (3), pp.192039. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.192039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the Near Eastern origins and European dispersal of the western house mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Papayianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Aznar-Cormano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.8276. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-64939-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Village néolithique de Klimonas (Ayios Tychonas) - 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/baefe.1715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03950832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the impact of captivity and domestication on limb bone cortical morphology: an experimental approach using a wild boar model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Harbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Zanolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Theil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-75496-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental Shape Variation and Phylogenetic Signal in the Rattini Tribe Species of Mainland Southeast Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hulme-Beaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mammalian Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (3), pp.435-446. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10914-017-9423-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient pigs reveal a near-complete genomic turnover following their introduction to Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Frantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Haile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Scheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Geörg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 116 (35), pp.17231-17238. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1901169116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomic and phylogenetic signals in bovini cheek teeth: Towards new biosystematic markers to explore the history of wild and domestic cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Stopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renate Schafberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hassanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 109, pp.104993. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2019.104993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development of new husbandry and economic models in Gaul between the Iron Age and the Roman Period: New insights from pig bones and teeth morphometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Horard-Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 99, pp.10-18. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2018.08.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Rattus praetor (Rodentia, Muridae) as a possible species complex using geometric morphometrics on dental morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ardern Hulme-Beaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Searle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Dobney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Biology: Zeitschrift für Säugetierkunde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92, pp.62-67. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mambio.2018.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic diversity in Bronze Age pigs from the Alpine and Central Plateau regions of Switzerland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miki Bopp-Ito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Stopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Schibler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21, pp.38-46. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postglacial recolonization and Holocene diversification of Crocidura suaveolens (Mammalia, Soricidae) on the north-western fringe of the European continent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Rofes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hanot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 190, pp.1 - 10. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A test for paedomorphism in domestic pig cranial morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Owen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greger Larson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Debiais-Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2017.0321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to Dekel et al.: Preagricultural commensal niches for the house mouse and origins of human sedentism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lior Weissbrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Marshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoudi Khalaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bar-Oz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114 (27), </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1706914114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A landmark-based approach for assessing the reliability of mandibular tooth crowding as a marker of dog domestication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carly Ameen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ardern Hulme-Beaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mietje Germonpré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Britton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 85, pp.41-50. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2017.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origins of house mice in ecological niches created by settled hunter-gatherers in the Levant 15,000 y ago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lior Weissbrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona B Marshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoudi Khalaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bar-Oz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114 (16), pp.4099-4104. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1619137114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02363694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematics and evolution of the Meriones shawii/grandis complex (Rodentia, Gerbillinae) during the Late Quaternary in northwestern Africa: Exploring the role of environmental and anthropogenic changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 164, p. 199-216. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2017.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01714603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preagricultural commensal niches for the house mouse and origins of human sedentism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lior Weissbrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona B Marshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoudi Khalaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bar-Oz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1706914114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02363763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting taxonomic and phylogenetic signals in equid cheek teeth: towards new palaeontological and archaeological proxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mohaseb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (4), pp.160997. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.160997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Complexification and Pig (Sus scrofa) Husbandry in Ancient China: A Combined Geometric Morphometric and Isotopic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingling Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunqing Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiangtao Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (8), pp.e0162134. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0158523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01920626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ecological and Evolutionary Framework for Commensalism in Anthropogenic Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ardern Hulme-Beaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Dobney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Searle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (8), pp.633-645. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2016.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earliest “Domestic” Cats in China Identified as Leopard Cat (Prionailurus bengalensis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingling Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chong Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (1), pp.e0147295. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0147295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wild, domestic and feral ? Investigating the status of suids in the Romanian Gumelniţa (5th mil. cal BC) with biogeochemistry and geometric morphometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Tornero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Radu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fiorillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anthropological Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42, pp.27-36. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaa.2016.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of close-range photogrammetry in zooarchaeology: Creating accurate 3D models of wolf crania to study dog domestication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Souter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ardern Hulme-Beaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carly Ameen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, pp.87-93. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.06.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Did Romanization impact Gallic pig morphology? New insights from molar geometric morphometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Horard-Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57, pp.345-354. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2015.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the complexity of domestication: a case study using morphometrics and ancient DNA analyses of archaeological pigs from Romania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flink Linus Girdland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Bălăşescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragomir Popovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radian Andreescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 370 (1660), pp.20130616. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rstb.2013.0616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The zooarchaeological application of quantifying cranial shape differences in wild boar and domestic pigs (Sus scrofa) using 3D geometric morphometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Owen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Dobney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greger Larson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43, pp.159-167. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2013.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The changing pace of insular life: 5000 years of microevolution in the orkney vole (microtus arvalis orcadensis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross Barnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Martinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Renvoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68 (10), pp.2804-2820. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evo.12476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A geometric morphometric re-evaluation of the use of dental form to explore differences in horse (Equus caballus) populations and its potential zooarchaeological application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krish Seetah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Dobney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graeme Barker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41, pp.904-910. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2013.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pig domestication and human-mediated dispersal in western Eurasia revealed through ancient DNA and geometric morphometrics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Ottoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linus Girdland Flink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Geörg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bea de Cupere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (4), pp.824-32. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/mss261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the trail of Neolithic mice and men towards Transcaucasia: zooarchaeological clues from Nakhchivan (Azerbaijan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsófia Eszter Kovács</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Orth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 108 (4), pp.917-928. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bij.12004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transportation of mammals to Cyprus sheds light on early voyaging and boats in the Mediterranean sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurasian Prehistory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (1-2), pp.157-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bioarchaeological investigation of three late Chalcolithic pits at Ovçular Tepesi (Nakhchivan, Azerbaijan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Decaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsófia Eszter Kovács</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim van Neer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (3), pp.191-200. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/1749631413Y.0000000005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divergent evolutionary processes associated with colonization of offshore islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Martinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross Barnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahel Struchen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (20), pp.5205-5220. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.12462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dig into the Past Mitochondrial Diversity of Corsican Goats Reveals the Influence of Secular Herding Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Duffraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (1), pp.e30272. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0030272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00845156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonality of birth and diet of pigs from stable isotope analyses of tooth enamel (d18O, d13C): a modern reference data set from Corsica, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Frémondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Ughetto-Monfrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Horard-Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (7), pp.2023-2035. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2012.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First wave of cultivators spread to Cyprus at least 10,600 y ago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Willcox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (22), pp.8445-8449. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1201693109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microevolutionary relationships between phylogeographical history, climate change and morphological variability in the common vole (Microtus arvalis) across France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Renvoisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Montuire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (4), pp.698-712. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2699.2011.02611.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00682187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic differentiation of the house mouse around the Mediterranean basin: matrilineal footprints of early and late colonization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Orth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Rajabi-Maham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Catalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 278 (1708), pp.1034-1043. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2010.1228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic differentiation of the house mouse around the Mediterranean basin: matrilineal footprints of early and late colonization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Orth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Rajabi-Maham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Catalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 278 (1708), pp.1034-1043. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2010.1228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeny and ancient DNA of Sus provides insights into neolithic expansion in Island Southeast Asia and Oceania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greger Larson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masakatsu Fujita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Matisoo-Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Robins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 104 (12), pp.4834-4839. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0607753104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of an invasive rodent on an archipelago as revealed by molar shape analysis: the house mouse in the Canary Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Michaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Garcia-Talavera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Hutterer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 34 (8), pp.1412-1425. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2699.2007.01701.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new endemic species of the subgenus Mus (Rodentia, Mammalia) on the Island of Cyprus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Orth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Auffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1241, pp.1-36. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.1241.1.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new endemic species of the subgenus Mus (Rodentia, Mammalia) on the Island of Cyprus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Orth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Auffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1241 (1), </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.1241.1.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First occurrence of the house mouse ( Mus musculus domesticus Schwarz & Schwarz, 1943) in the Western Mediterranean: a zooarchaeological revision of subfossil occurrences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Auffray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 84 (3), pp.429-445. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1095-8312.2005.00445.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First occurrence of the house mouse (Mus musculus domesticus Schwarz &amp; Schwarz, 1943) in the Western Mediterranean: a zooarchaeological revision of subfossil occurrences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Auffray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 84 (3), pp.429-445. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1095-8312.2005.00445.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PREMIÈRES NAVIGATIONS AU PROCHE-ORIENT : LES INFORMATIONS INDIRECTES DE CHYPRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 31 (1), pp.186-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new species of wild mice on the Island of Cyprus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Orth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hadjisterkotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 327 (5), pp.501-507. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2004.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00309097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte d'une nouvelle espèce de souris sur l'ı̂le de Chypre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Orth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleftherios Hadjisterkotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 327 (5), pp.501-507. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2004.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction involontaire de la souris domestique (Mus musculus domesticus) à Chypre dès le Néolithique précéramique ancien (fin IXe et VIIIe millénaires av. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Auffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Croft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Peltenburg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 1 (4), pp.235-241. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1631-0683(02)00033-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioarchaeological evidence for commensal brown rats ( &amp;lt;i&amp;gt;Rattus norvegicus&amp;lt;/i&amp;gt; ) in early Neolithic China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ardern Hulme-Beaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Lyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Zhipeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic and morphometric evidence for Austronesian-mediated pig translocation in the Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David W G Stanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Mannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Tabbada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Linderholm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain size reduction in dogs was already established at least by the Late Neolithic of western Europe, 5,000 years ago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile-Morgane Hays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Veneziano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colline Brassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural economy and the development of cotton cultivation during the meroitic period (4th c. bc – 5th c. ad) in central sudan: seed, fruits and morphometric analyses at Mouweis . Journée scientifique de l’UMR 7209 AASPE, MNHN, Paris 2019/09/30</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Milon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning for species identification of modern and fossil rodent molars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Dussert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux regards bioarchéologiques sur les collections de Chalain et Clairvaux (Jura)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Laurillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Garbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fiorillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des journées régionales de l’archéologie de Bourgogne Franche-Comté, Besançon 2-3 décembre 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-49, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The extinct small Cypriot wild boar (Sus scrofa circeus): osteological description, origins, and insular evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriale Domont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Harbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Denis Vigne; François Briois; Jean Guilaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Klimonas, An Early Pre-Pottery Neolithic Village in Cyprus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.493-524, 2023, Gallia Préhistoire International, 9782271139535</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Neolithic village of Klimonas: technical, social and symbolic aspects; insularity and connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Hadad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-D Vigne; F. Briois; J. Guilaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Klimonas. An Early Pre-Pottery Neolithic Village in Cyprus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions/Gallia Préhistoire, International Supplement, 2023, 978-2-271-13953-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cat and mice: commensalism and shifting of continental connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Papayianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Denis Vigne; François Briois; Jean Guilaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Klimonas, An Early Pre-Pottery Neolithic Village in Cyprus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.467-476, 2023, 9782271139535</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wild boar seasonality, hunting strategies and techno-economic utilizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelos Hadjikoumis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Denis Vigne; François Briois; Jean Guilaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Klimonas, An Early Pre-Pottery Neolithic Village in Cyprus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.477-492, 2023, Gallia Préhistoire International, 9782271139535</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La domestication animale et ses conséquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hosseart-McKey Martine; Morand Serge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Homme et l’animal, l’invention de nouveaux liens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cherche-Midi; CNRS Editions, pp.30-59, 2021, 978-2749169071</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03950761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Faming in the north-western Mediterranean: evidence from Castellar-Pendimoun during the sixth millennium BCE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Élie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carré Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gron K., Sorensen L., Rowley-Conwy P. Farmers at the frontier. A Pan-european perspective on Neolithisation, Oxford and Philadelphia: Oxbow books.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First farming in the North-Western Mediterranean: Evidence from Castellar – Pendimoun during the 6th millennium BCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Elie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gron, K.J.; Rowley-Conwy, P.; Sorensen, L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farmers at the Frontier: A Pan-European Perspective on Neolithisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxbow, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 9. Des animaux et des hommes au Néolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marie Arbogast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tresset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guilaine J.; Garcia D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La protohistoire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.153-169, 2018, Histoire et Archéologie, 978 2 7056 9594 1. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.garci.2018.01.0154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wild game or farm animal ? Tracking human-pig relationship in ancient times through stable isotope analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Bălăşescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Frémondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybrid Communities Biosocial Approaches to Domestication and Other Trans-species Relationships, 1st Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consommation de viande de porc en Gaule entre la fin de l’Âge du Fer et la période romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Horard-Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Pierre Horard-Herbin; Bruno Laurioux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une Histoire de la viande : fabrique et représentations de l’Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires François-Rabelais; Presses Universitaires de Rennes, pp.93-116, 2017, Collection Tables des Hommes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité, évolution et fonctionnement des écosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Arzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Crochet P.-A.; Rasplus J.-Y.; Selosse M.-A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers des prospectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, hors série, cnrs, pp.25-33., 2017, Les Cahiers des prospectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03847162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphométrie géométrique et archéozoologie : Concepts, méthodes et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Baylac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Balasse; J.-Ph. Brugal; Y. Dauphin; E.M. Geigl; C. Oberlin; I. Reiche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Messages d’os – Archéométrie du squelette animal et humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.197-216, 2015, Collection Sciences archéologiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03038331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes culturels, stratégies et pratiques d'exploitation, de contrôle et de gestion des environnements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yildiz Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Callou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre National de la Recherche scientifique (France). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective de l'Institut Ecologie &amp; Environnement du CNRS : compte-rendu des journées des 24 et 25 octobre 2012, Avignon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, hors-série, Centre national de la Recherche scientifique, pp.111-118, 2013, Les Cahiers Prospectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the origin of the house mouse synanthropy and dispersal in the Near East and Europe: zooarchaeological review and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Auffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution of the House Mouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Cambridge University Press, pp.65-93, 2012, 978-0-521-76066-9. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/CBO9781139044547.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des faunes de Shillourokambos à la caractérisation historique, techno-économique et symbolique des sociétés du Néolithique précéramique chypriote et proche-oriental.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Desse-Berset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos. Un établissement néolithique pré-céramique à Chypre. Les fouilles du Secteur 1. Travaux de la mission "Néolithisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Errance, École Française d'Athènes,, pp. 1161-1194, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control mechanism of biodiversity at the Holocene time scale: the contributions of archaezoology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bearez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bournery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité et changement global. Réponses adaptatives au changement global : résultats et prospectives. IFB - GICC, Colloque de restitution 18 - 20 sept. 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFB - GICC, ASIEM, pp.167-172, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a diachronic vision of Corsican carpines husbandry systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ranché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Istria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th EAA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04798843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel système d’élevage de caprinés en Corse au Néolithique ? Les apports du site de Montlaur-Bonifacio (4050-3500 av. J.-C.).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ranché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fiorillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Corse et la Sardaigne pendant la préhistoire. VIIIe Festival de la Société Nuragique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Levie, Corse du Sud, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04798827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour à Chalain et à Clairvaux : nouveaux éclairages sur les pratiques agro-sylvo pastorales des communautés lacustres du Jura méridional et nouvelles interrogations sur la dynamique des équilibres et ruptures des éco et anthropo systèmes néolithiques des IVème et IIIème millénaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Laurillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marie Arbogast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Dufraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">147e congrès du CTHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the impact of soil ingestion on dental microwear textures using a wild boar experimental model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Conference of the Association of Archaeological Wear &amp; Residue Analysts: Tracing Social Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telarmachay revisité : nouvelles datations radiocarbone du plus ancien centre de domestication des camélidés andins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Le Neün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tombret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e journée annuelle du Réseau Francophone du Radiocarbone et autres cosmonucléides : Analyses et Interprétation (REFRAIN 14C)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03956145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The extinct small Cypriot wild boar (Sus scrofa circeus) was locally domesticated during the Middle PPNB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriale Domont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Harbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International meeting ASWA-ICAZ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Council for archaeozoology, Nov 2022, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origins, domestications, diffusions of cotton cultivation and products in the Old World.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia E. Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapoigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A3Tex International Workshop “Archaeology and Archaeometry of Ancient Textiles: Analytical methods, conservation, and dissemination in textile research”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03779202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draw me a sheep: a morphological investigation on appendicular. Bones of modern and ancient populations from SouthWest Asia. (Evosheep project). 28th European Association of Archaeologists. EAA Annual Meeting Budapest, Hungary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vuillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bea de Cupere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Budapest (HO), Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Neolithic and Medieval caprine herds mobility in the French island of Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ranché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Giovannangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UKAS, UK Archaeological Sciences conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La morphométrie géométrique des os et des dents illustre la domestication locale des sangliers endémiques de Chypre au 10e millénaire cal. BP.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Harbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41e Rencontres Internationales d’Archéologie et d’Histoire de Nice Côte d’Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nice (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are petrous bones just a repository of ancient molecules? Investigating biosystematic signals in caprine petrous bone using 3D virtual morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jwana Chahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th symposium national de morphométrie et évolution des formes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISEM, Montpellier, Jun 2021, Montpellier (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights in early domestication process of South American Camelids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Le Neün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goepfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV Reunión Académica del NZWG-ICAZ En homenaje a Luz Segura, Zooarqueología, sociedades tradicionales, biodiversidad y cambios climáticos: integrando perspectivas entre pasado y future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Recife (Online), Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domestication process of South American Camelids at Telarmachay in Peru : New insights from 3D geometric morphometrics of astragal bones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Le Neün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goepfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th meeting of the ICAZ Archaeozoology, Genetics, Proteomics and Morphometrics (AGPM) Working Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, University of Oulu (online), Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bones geometric morphometrics illustrate 10th millennium cal. BP domestication of autochthonous Cypriot wild boar (Sus scrofa circeus nov. ssp)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriale Daumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Harbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Guidez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th meeting of the ICAZ Archaeozoology, Genetics, Proteomics and Morphometrics (AGPM) Working Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Oulu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limb bone virtual anatomy to explore anthropogenic change in Western Europe wild boars (Sus scrofa) during the neolithisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Harbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Zanolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th ICAZ Archaeozoology, Genetics and Morphometrics working group Meetings.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Oulu, Finlande, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical constraints associated with captivity modify craniomandibular shape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAZ Archaeozoology, Genetics, Proteomics and Morphometrics (AGPM) Working Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Oulu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical constraints associated with captivity alter craniomandibular shape and integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMEF 11 - Symposium of Morphometrics and Evolution of Shape</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphométrie géométrique et archéozoologie : Concepts, méthodes et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Baylac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Internationales d'Archéologie et d'Histoire de Nice Côte d'Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nice, France. pp.197-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVOSHEEP project: Documenting morphological diversity of early sheep 'breeds' in Southwest Asian societies (6th - 1rst millennia BC) using 3D geometric morphometric of appendicular bones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vuillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jwana Chahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussab Albesso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agraw Amane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème réunion du groupe de travail en Archéozoologie, Génétique, Protéomiques et Morphométriques (AGPM – ICAZ) - Université d'Oulu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Oulu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle matière, une nouvelle culture : le coton en Arabie antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Milon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXXIe Rencontres Internationales d’Archéologie et d’Histoire de Nice Côte d’Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03404660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can bone anatomy record behavioral changes induced by the domestication process?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Group "Re-evaluating the Origins and Trajectories of Domestication"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Santa Fe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’homme facteur d’évolution des faunes mammaliennes à l’Holocène : invasion biologique de la souris commensale et impact écophénotypique de la captivité chez un ongulé sauvage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre de clotûre du Labex BCDiv Diversité biologiques et culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Muséum National d'Histoire naturelle de Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petits mammifères en archézoologie: marqueurs privilégiés de l'anthropisation des faunes mammaliennes à l'Holocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique en hommage à Anne Tresset, Muséum National d’Histoire Naturelle de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’empreinte des premières domestications sur le squelette animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Animal à l’Anthropocène »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Captivity and cranial development in wild boar (Sus scrofa): exploration of new markers of the process of domestication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Symposium Geometric Morphometrics Austria on methods and applications of GM in organismal evolution and ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural economy and the development of cotton cultivation during the Meroitic period (4th c. BC - 5th c. AD) in central Sudan: seed, fruits and morphometric analyses at Mouweis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Milon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th of the International Workgroup for Palaeoethnobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion of Cotton in Northeastern Africa and Arabia: New Morphometric and Chronological Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Milon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Red Sea Conference IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Domestication: exploring plastic bone markers of captivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAZ Archaeozoology, Genetics, Proteomics and Morphometrics Working Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOMEXP Exploring bone markers of the domestication process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transforming Pigs : Integrating approches to measuring selective Pressures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Halle, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches combinées pour appréhender l’évolution du cochon domestique en Roumanie : morphométrie géométrique, ADN ancien et analyses isotopiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flink Linus Girdland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragomir Popovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radian Andreescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Les sociétés préhistoriques dans l'espace carpato-danubien : environnements, systèmes techniques, interactions » (Bucarest, ROUMANIE, 24-27 juin 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’homme facteur d’évolution des faunes mammaliennes à l’Holocène : invasion biologique de la souris commensale et impact de la captivité sur la forme crânienne d’un ongulé sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre de clôture du LabEx BCDiv, Muséum National d'Histoire naturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domesticación de los camélidos en Telarmachay: nuevas investigaciones zooarqueológicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Le Neün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goepfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El pastoralismo andino en la época prehispánica: enfoque interdisciplinario y nuevas perspectivas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas Goepfert y Élise Dufour, Apr 2019, Lima, Perú</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synanthropes : Histoire de la synanthropisation des petits mammifères de la préhistoire de Grèce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Jeunes Chercheurs du DIM Matériaux anciens et patrimoniaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synanthropes : the taphonomic history of synanthropic small mammals from Greek archaeological sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Papayianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoï Tsirtsoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du DIM Matériaux anciens et patrimoniaux : Développements méthodologiques en taphonomie, Museum National d'Histoire Naturelle.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synanthropes : Histoire de la synanthropisation des petits mammifères de la préhistoire de Grèce.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Papayianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoï Tsirtsoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Jeunes Chercheurs du DIM Materiaux Anciens et Patrimoniaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVOSHEEP Project. First zootechnical innovations in Southwest Asian societies (6th–1rst millennia B.C.): Origin and development of sheep breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Abrahami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussab Al Besso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAZ 2018 : 13th ICAZ International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Ankara, Turquie, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earliest Farming in North-Western Mediterranean: Evidences from Castellar – Pendimoun during the 6th millennium BCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Elie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Annual Meeting of the European Association of Archaeologists “The other side: The reality of the earliest farming in Europe and lessons for understanding agricultural origins”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la structure des troupeaux à la couleur des chiens Retour sur 40 ans d’Archéozoologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tresset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bochaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la structure des troupeaux à la couleur des chiens : retour sur 40 ans d’Archéozoologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tresset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bochaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème colloque international du GMPCA, Rennes (18-21 avril 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02363649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klimonas, a Late PPNA hunter-cultivator village in Cyprus : new results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yodrik Franel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantelitsa Mylona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur les débuts du Néolithique à Chypre/ New Data on the beginnings of the Neolithic in Cyprus,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France. pp.21-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des méthodes de morphométrie géométrique à la caractérisation de la biodiversité actuelle et fossile des rongeurs du Maghreb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approche Intégrative de la 6ème Extinction (Restitution du projet ANR MOHMIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution morphologique des crânes et dents de Meriones (Rodentia: Gerbillinae) actuels et fossiles du Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Nespoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Symposium National de Morphométrie et d’Evolution des Formes (SMEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur les cochons néolithiques du Sud de la France : les apports de l’ADN ancien et de la morphométrie géométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flink Linus Girdland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée-séminaire sur la « Bioarchéologie du Néolithique Liguro-provençal » (axe transversal du CEPAM « Du site au territoire : interactions sociétés-milieux »)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refuse disposals in the Chalcolithic pits of Ovchular Tepesi (Nakhchivan, Azerbaijan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsófia Eszter Kovács</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim van Neer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Willcox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Congress on the Archaeology of the Ancient Near East (ICAANE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02993592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morfometría geométrica y aprendizaje automático aplicados a la diferenciación de especies de Roedores del género Mus Linnaeus, 1758</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel C. Domínguez-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Moclan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paloma Sevilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIII Jornadas de la Sociedad Española de Paleontología - Spanish Paleontological Society Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Valencia, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the first sheep breed in Southwest Asia: a 3D morphometric investigation on astragalus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vuillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jwana Chahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussab Albesso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agraw Amane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASWA 15th International meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05076728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité morphologique des populations de bouquetin des Alpes (Capra ibex) dans le Sud de la France du Pléistocène moyen supérieur à l’Holocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vuillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Crégut-Bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Notter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rossoni-Notter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41emes Rencontres Internationales d’Archéologie et d’Histoire - Biodiversités, environnements et sociétés depuis la Préhistoire : nouveaux marqueurs et approches intégrées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domestication of South American Camelids: new Archaeological investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Le Neün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goepfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the World Meeting on Heritage, Sciences and Technologies and The Scientific Symposium Frontiers in Heritage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxinomic characterisation of cotton seeds (Gossypium ssp.) through morphological and morphometrical analyses. Exploratory and archaeological approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Milon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Viot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop for African Archaeobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Las Palmas de Gran Canaria, Spain. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations Homme/Animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lescureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jr Boisserie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Prospectives, Compte-rendu des journées Prospectives INEE des 22, 23 et 24 février 2017, Bordeaux.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control mechanism of biodiversity at the Holocene time scale: the contributions of archaezoology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bearez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bournery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Colloque de restitution, 18-20 septembre 2006. Paris. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commensalisme de la souris et les sociétés néolithiques méditerranéennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cucchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Museum national d'histoire naturelle - MNHN PARIS, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00363186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction involontaire de la souris domestique (Mus musculus domesticus) à Chypre dès le Néolithique précéramique ancien (fin IXe et VIIIe millénaires av. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Auffray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C. R. Palevolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, pp.235-241, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId544"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150.58823529412px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thomas Cucchi </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche CNRS au Muséum National d'Histoire Naturelle de Paris</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thomas-cucchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6021-5001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">092842453</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">208195525</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000432046230</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/Q-4014-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (78)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioarchaeological evidence for hybridization between house mouse subspecies in early Neolithic Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Clarkson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Papayianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie A Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Yeomans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 13 (2), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.251645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05583275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic and morphometric evidence for Austronesian-mediated pig translocation in the Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David W G Stanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Manin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Tabbada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Linderholm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 391, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.adv4963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the domestication process of south American camelids at Telarmachay (Peru) from 9,000 to 4,500 years before present (BP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Le Neün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fiorillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 376, pp.109819. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2026.109819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05547961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accommodation of Dental Variations During Jaw Growth in Ungulate Mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helder Gomes Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Billet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Zoology Part B: Molecular and Developmental Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jez.b.23321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mice in the sanctuary? House mice from Early Bronze Age Dhaskalio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Papayianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Boyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Renfrew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 63, pp.105087. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.105087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Iron Age and Roman equine breeding north of the Alps: Genetic insights and cultural implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Bilal Sharif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh Fatemeh Mohaseb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantina Saliari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günther Karl Kunst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (9), pp.113224. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2025.113224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How domestication, feralization and experience-dependent plasticity affect brain size variation in Sus scrofa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Féral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goussard Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (9), pp.240951. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.240951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cranial muscle architecture in wild boar: Does captivity drive ontogenetic trajectories?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Theil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 285 (2), pp.e21676. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jmor.21676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the impact of soil Ingestion on dental microwear textures using a wild boar experimental model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (3), pp.855-875. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10816-022-09574-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning interspecific identification of mouse first lower molars (genus Mus Linnaeus, 1758) and application to fossil remains from the Estrecho Cave (Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Moclan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel C. Domínguez-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paloma Sevilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 299, pp.107877. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can first phalanx multivariate morphometrics help document past taxonomic diversity in South American camelids?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Le Neün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goepfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47, pp.103708. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4500 years of morphological diversification in Western Europe wild boars (Sus scrofa) and the consequences of the Neolithic transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Harbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Garbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 309, pp.108100. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOCUMENTING PAST SOUTH AMERICAN CAMELID DIVERSITY AT TELARMACHAY (PUNA OF JUNÍN, PERU) USING FIRST PHALANGES MORPHOMETRICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Le Neün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goepfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane C Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Arqueologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (3), pp.26-37. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24885/sab.v36i3.1039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the carbonization effect on the interspecific identification of cotton (Gossypium spp.) seeds using classical and 2D geometric morphometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Milon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Viot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 49, pp.104007. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.104007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive use of modern reference osteological collections for disentangling the shape of Eurasian equid cheek teeth and metapodials in archaeological material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh F Mohaseb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaela I Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oa.3255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical dynamics of the human-environment interactions in Cyprus during the 12th-10th millennia cal. BP: The last 30 years contributions of the Amathous area (Limassol district)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rousou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50, pp.104049. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.104049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene occupation of the Andean highlands: a new radiocarbon chronology for the Telarmachay rockshelter (Central Andes, Peru)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Le Neün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tombret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 312, pp.108146. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can growth in captivity alter the calcaneal microanatomy of a wild ungulate?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cottereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2022.08.22.504790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03859279v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are petrous bones just a repository of ancient biomolecules? Investigating biosystematic signals in sheep petrous bones using 3D geometric morphometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jwana Chahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agraw Amane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bea de Cupere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43, pp.103447. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of captivity on craniomandibular and calcaneal ontogenetic trajectories in wild boar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Harbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Zoology Part B: Molecular and Developmental Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 338 (8), pp.575-585. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jez.b.23130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeogenomic analysis of black rat (Rattus rattus) reveals multiple European introductions associated with human economic history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">He Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jamieson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ardern Hulme-Beaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Conroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becky Knight</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.2399. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-30009-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient DNA refines taxonomic classification of Roman equids north of the Alps, elaborated with osteomorphology and geometric morphometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Bilal Sharif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh Fatemeh Mohaseb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaela Isabell Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Trixl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantina Saliari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 143, pp.105624. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2022.105624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints associated with captivity alter craniomandibular integration in wild boar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renate Schafberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 239 (2), pp.489-497. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joa.13425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconsidering domestication from a process archaeology perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Bogaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Allaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin S Arbuckle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Bendrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (3), pp.78-86. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00438243.2021.1954990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How changes in functional demands associated with captivity affect the skull shape of a wild boar (Sus scrofa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48 (1), pp.27-40. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11692-020-09521-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bones geometric morphometrics illustrate 10th millennium cal. BP domestication of autochthonous Cypriot wild boar (Sus scrofa circeus nov. ssp)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriale Domont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Harbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Alcàntara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-90933-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246314v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origins of the domesticate brown rat (Rattus norvegicus) and its pathways to domestication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ardern Hulme-Beaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (3), pp.78-86. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/af/vfab020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EvoSheep : The Makeup of Sheep Breeds in the Ancient Near East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Abrahami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussab Albesso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agraw Amane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 95 (379), pp.e2, 1-8. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2020.247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal domestication: from distant past to current development and issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Arbuckle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (3), pp.6-9. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/af/vfab013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mark of captivity: plastic responses in the ankle bone of a wild ungulate (Sus scrofa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Harbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (3), pp.192039. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.192039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Village néolithique de Klimonas (Ayios Tychonas) - 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/baefe.1695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining the effect of feralization on craniomandibular morphology in pigs, Sus scrofa (Artiodactyla: Suidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Sansalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashleigh Haruda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renate Schafberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 131 (4), pp.870-879. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolinnean/blaa156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the Near Eastern origins and European dispersal of the western house mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Papayianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Aznar-Cormano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.8276. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-64939-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the impact of captivity and domestication on limb bone cortical morphology: an experimental approach using a wild boar model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Harbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Zanolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Theil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-75496-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Village néolithique de Klimonas (Ayios Tychonas) - 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/baefe.1715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03950832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental Shape Variation and Phylogenetic Signal in the Rattini Tribe Species of Mainland Southeast Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hulme-Beaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mammalian Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (3), pp.435-446. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10914-017-9423-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient pigs reveal a near-complete genomic turnover following their introduction to Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Frantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Haile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Scheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Geörg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 116 (35), pp.17231-17238. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1901169116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomic and phylogenetic signals in bovini cheek teeth: Towards new biosystematic markers to explore the history of wild and domestic cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Stopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renate Schafberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hassanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 109, pp.104993. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2019.104993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development of new husbandry and economic models in Gaul between the Iron Age and the Roman Period: New insights from pig bones and teeth morphometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Horard-Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 99, pp.10-18. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2018.08.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Rattus praetor (Rodentia, Muridae) as a possible species complex using geometric morphometrics on dental morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ardern Hulme-Beaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Searle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Dobney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Biology: Zeitschrift für Säugetierkunde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92, pp.62-67. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mambio.2018.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postglacial recolonization and Holocene diversification of Crocidura suaveolens (Mammalia, Soricidae) on the north-western fringe of the European continent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Rofes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hanot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 190, pp.1 - 10. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic diversity in Bronze Age pigs from the Alpine and Central Plateau regions of Switzerland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miki Bopp-Ito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Stopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Schibler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21, pp.38-46. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A test for paedomorphism in domestic pig cranial morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Owen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greger Larson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Debiais-Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2017.0321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origins of house mice in ecological niches created by settled hunter-gatherers in the Levant 15,000 y ago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lior Weissbrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona B Marshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoudi Khalaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bar-Oz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114 (16), pp.4099-4104. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1619137114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02363694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A landmark-based approach for assessing the reliability of mandibular tooth crowding as a marker of dog domestication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carly Ameen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ardern Hulme-Beaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mietje Germonpré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Britton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 85, pp.41-50. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2017.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to Dekel et al.: Preagricultural commensal niches for the house mouse and origins of human sedentism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lior Weissbrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Marshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoudi Khalaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bar-Oz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114 (27), </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1706914114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematics and evolution of the Meriones shawii/grandis complex (Rodentia, Gerbillinae) during the Late Quaternary in northwestern Africa: Exploring the role of environmental and anthropogenic changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 164, p. 199-216. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2017.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01714603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preagricultural commensal niches for the house mouse and origins of human sedentism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lior Weissbrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona B Marshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoudi Khalaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bar-Oz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1706914114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02363763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting taxonomic and phylogenetic signals in equid cheek teeth: towards new palaeontological and archaeological proxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mohaseb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (4), pp.160997. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.160997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Complexification and Pig (Sus scrofa) Husbandry in Ancient China: A Combined Geometric Morphometric and Isotopic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingling Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunqing Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiangtao Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (8), pp.e0162134. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0158523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01920626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ecological and Evolutionary Framework for Commensalism in Anthropogenic Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ardern Hulme-Beaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Dobney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Searle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (8), pp.633-645. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2016.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earliest “Domestic” Cats in China Identified as Leopard Cat (Prionailurus bengalensis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingling Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chong Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (1), pp.e0147295. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0147295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wild, domestic and feral ? Investigating the status of suids in the Romanian Gumelniţa (5th mil. cal BC) with biogeochemistry and geometric morphometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Tornero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Radu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fiorillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anthropological Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42, pp.27-36. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaa.2016.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of close-range photogrammetry in zooarchaeology: Creating accurate 3D models of wolf crania to study dog domestication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Souter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ardern Hulme-Beaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carly Ameen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, pp.87-93. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.06.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Did Romanization impact Gallic pig morphology? New insights from molar geometric morphometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Horard-Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57, pp.345-354. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2015.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the complexity of domestication: a case study using morphometrics and ancient DNA analyses of archaeological pigs from Romania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flink Linus Girdland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Bălăşescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragomir Popovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radian Andreescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 370 (1660), pp.20130616. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rstb.2013.0616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The zooarchaeological application of quantifying cranial shape differences in wild boar and domestic pigs (Sus scrofa) using 3D geometric morphometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Owen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Dobney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greger Larson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43, pp.159-167. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2013.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The changing pace of insular life: 5000 years of microevolution in the orkney vole (microtus arvalis orcadensis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross Barnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Martinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Renvoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68 (10), pp.2804-2820. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evo.12476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A geometric morphometric re-evaluation of the use of dental form to explore differences in horse (Equus caballus) populations and its potential zooarchaeological application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krish Seetah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Dobney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graeme Barker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41, pp.904-910. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2013.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pig domestication and human-mediated dispersal in western Eurasia revealed through ancient DNA and geometric morphometrics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Ottoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linus Girdland Flink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Geörg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bea de Cupere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (4), pp.824-32. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/mss261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the trail of Neolithic mice and men towards Transcaucasia: zooarchaeological clues from Nakhchivan (Azerbaijan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsófia Eszter Kovács</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Orth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 108 (4), pp.917-928. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bij.12004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transportation of mammals to Cyprus sheds light on early voyaging and boats in the Mediterranean sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurasian Prehistory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (1-2), pp.157-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bioarchaeological investigation of three late Chalcolithic pits at Ovçular Tepesi (Nakhchivan, Azerbaijan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Decaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsófia Eszter Kovács</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim van Neer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (3), pp.191-200. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/1749631413Y.0000000005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divergent evolutionary processes associated with colonization of offshore islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Martinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross Barnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahel Struchen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (20), pp.5205-5220. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.12462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dig into the Past Mitochondrial Diversity of Corsican Goats Reveals the Influence of Secular Herding Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Duffraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (1), pp.e30272. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0030272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00845156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonality of birth and diet of pigs from stable isotope analyses of tooth enamel (d18O, d13C): a modern reference data set from Corsica, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Frémondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Ughetto-Monfrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Horard-Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (7), pp.2023-2035. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2012.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First wave of cultivators spread to Cyprus at least 10,600 y ago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Willcox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (22), pp.8445-8449. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1201693109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microevolutionary relationships between phylogeographical history, climate change and morphological variability in the common vole (Microtus arvalis) across France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Renvoisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Montuire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (4), pp.698-712. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2699.2011.02611.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00682187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic differentiation of the house mouse around the Mediterranean basin: matrilineal footprints of early and late colonization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Orth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Rajabi-Maham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Catalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 278 (1708), pp.1034-1043. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2010.1228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeny and ancient DNA of Sus provides insights into neolithic expansion in Island Southeast Asia and Oceania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greger Larson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masakatsu Fujita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Matisoo-Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Robins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 104 (12), pp.4834-4839. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0607753104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of an invasive rodent on an archipelago as revealed by molar shape analysis: the house mouse in the Canary Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Michaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Garcia-Talavera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Hutterer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 34 (8), pp.1412-1425. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2699.2007.01701.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new endemic species of the subgenus Mus (Rodentia, Mammalia) on the Island of Cyprus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Orth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Auffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1241, pp.1-36. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.1241.1.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First occurrence of the house mouse ( Mus musculus domesticus Schwarz & Schwarz, 1943) in the Western Mediterranean: a zooarchaeological revision of subfossil occurrences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Auffray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 84 (3), pp.429-445. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1095-8312.2005.00445.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First occurrence of the house mouse (Mus musculus domesticus Schwarz &amp; Schwarz, 1943) in the Western Mediterranean: a zooarchaeological revision of subfossil occurrences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Auffray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 84 (3), pp.429-445. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1095-8312.2005.00445.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PREMIÈRES NAVIGATIONS AU PROCHE-ORIENT : LES INFORMATIONS INDIRECTES DE CHYPRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 31 (1), pp.186-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new species of wild mice on the Island of Cyprus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Orth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hadjisterkotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 327 (5), pp.501-507. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2004.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00309097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte d'une nouvelle espèce de souris sur l'ı̂le de Chypre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Orth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleftherios Hadjisterkotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 327 (5), pp.501-507. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2004.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction involontaire de la souris domestique (Mus musculus domesticus) à Chypre dès le Néolithique précéramique ancien (fin IXe et VIIIe millénaires av. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Auffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Croft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Peltenburg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 1 (4), pp.235-241. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1631-0683(02)00033-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioarchaeological evidence for commensal brown rats ( &amp;lt;i&amp;gt;Rattus norvegicus&amp;lt;/i&amp;gt; ) in early Neolithic China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ardern Hulme-Beaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Lyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Zhipeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain size reduction in dogs was already established at least by the Late Neolithic of western Europe, 5,000 years ago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile-Morgane Hays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Veneziano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colline Brassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic and morphometric evidence for Austronesian-mediated pig translocation in the Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David W G Stanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Mannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Tabbada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Linderholm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning for species identification of modern and fossil rodent molars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Dussert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural economy and the development of cotton cultivation during the meroitic period (4th c. bc – 5th c. ad) in central sudan: seed, fruits and morphometric analyses at Mouweis . Journée scientifique de l’UMR 7209 AASPE, MNHN, Paris 2019/09/30</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Milon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel système d’élevage de caprinés en Corse au Néolithique ? Les apports du site de Montlaur-Bonifacio (4050-3500 av. J.-C.).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ranché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fiorillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Corse et la Sardaigne pendant la préhistoire. VIIIe Festival de la Société Nuragique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Levie, Corse du Sud, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04798827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a diachronic vision of Corsican carpines husbandry systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ranché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Istria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th EAA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04798843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour à Chalain et à Clairvaux : nouveaux éclairages sur les pratiques agro-sylvo pastorales des communautés lacustres du Jura méridional et nouvelles interrogations sur la dynamique des équilibres et ruptures des éco et anthropo systèmes néolithiques des IVème et IIIème millénaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Laurillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marie Arbogast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Dufraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">147e congrès du CTHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the impact of soil ingestion on dental microwear textures using a wild boar experimental model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Conference of the Association of Archaeological Wear &amp; Residue Analysts: Tracing Social Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telarmachay revisité : nouvelles datations radiocarbone du plus ancien centre de domestication des camélidés andins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Le Neün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tombret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e journée annuelle du Réseau Francophone du Radiocarbone et autres cosmonucléides : Analyses et Interprétation (REFRAIN 14C)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03956145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origins, domestications, diffusions of cotton cultivation and products in the Old World.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia E. Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapoigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A3Tex International Workshop “Archaeology and Archaeometry of Ancient Textiles: Analytical methods, conservation, and dissemination in textile research”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03779202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The extinct small Cypriot wild boar (Sus scrofa circeus) was locally domesticated during the Middle PPNB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriale Domont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Harbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International meeting ASWA-ICAZ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Council for archaeozoology, Nov 2022, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draw me a sheep: a morphological investigation on appendicular. Bones of modern and ancient populations from SouthWest Asia. (Evosheep project). 28th European Association of Archaeologists. EAA Annual Meeting Budapest, Hungary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vuillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bea de Cupere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Budapest (HO), Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Neolithic and Medieval caprine herds mobility in the French island of Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ranché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Giovannangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UKAS, UK Archaeological Sciences conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La morphométrie géométrique des os et des dents illustre la domestication locale des sangliers endémiques de Chypre au 10e millénaire cal. BP.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Harbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41e Rencontres Internationales d’Archéologie et d’Histoire de Nice Côte d’Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nice (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are petrous bones just a repository of ancient molecules? Investigating biosystematic signals in caprine petrous bone using 3D virtual morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jwana Chahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th symposium national de morphométrie et évolution des formes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISEM, Montpellier, Jun 2021, Montpellier (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limb bone virtual anatomy to explore anthropogenic change in Western Europe wild boars (Sus scrofa) during the neolithisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Harbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Zanolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th ICAZ Archaeozoology, Genetics and Morphometrics working group Meetings.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Oulu, Finlande, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical constraints associated with captivity modify craniomandibular shape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAZ Archaeozoology, Genetics, Proteomics and Morphometrics (AGPM) Working Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Oulu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domestication process of South American Camelids at Telarmachay in Peru : New insights from 3D geometric morphometrics of astragal bones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Le Neün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goepfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th meeting of the ICAZ Archaeozoology, Genetics, Proteomics and Morphometrics (AGPM) Working Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, University of Oulu (online), Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights in early domestication process of South American Camelids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Le Neün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goepfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV Reunión Académica del NZWG-ICAZ En homenaje a Luz Segura, Zooarqueología, sociedades tradicionales, biodiversidad y cambios climáticos: integrando perspectivas entre pasado y future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Recife (Online), Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bones geometric morphometrics illustrate 10th millennium cal. BP domestication of autochthonous Cypriot wild boar (Sus scrofa circeus nov. ssp)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriale Daumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Harbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Guidez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th meeting of the ICAZ Archaeozoology, Genetics, Proteomics and Morphometrics (AGPM) Working Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Oulu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical constraints associated with captivity alter craniomandibular shape and integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMEF 11 - Symposium of Morphometrics and Evolution of Shape</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphométrie géométrique et archéozoologie : Concepts, méthodes et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Baylac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Internationales d'Archéologie et d'Histoire de Nice Côte d'Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nice, France. pp.197-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle matière, une nouvelle culture : le coton en Arabie antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Milon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXXIe Rencontres Internationales d’Archéologie et d’Histoire de Nice Côte d’Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03404660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVOSHEEP project: Documenting morphological diversity of early sheep 'breeds' in Southwest Asian societies (6th - 1rst millennia BC) using 3D geometric morphometric of appendicular bones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vuillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jwana Chahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussab Albesso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agraw Amane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème réunion du groupe de travail en Archéozoologie, Génétique, Protéomiques et Morphométriques (AGPM – ICAZ) - Université d'Oulu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Oulu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petits mammifères en archézoologie: marqueurs privilégiés de l'anthropisation des faunes mammaliennes à l'Holocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique en hommage à Anne Tresset, Muséum National d’Histoire Naturelle de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can bone anatomy record behavioral changes induced by the domestication process?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Group "Re-evaluating the Origins and Trajectories of Domestication"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Santa Fe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’homme facteur d’évolution des faunes mammaliennes à l’Holocène : invasion biologique de la souris commensale et impact écophénotypique de la captivité chez un ongulé sauvage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre de clotûre du Labex BCDiv Diversité biologiques et culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Muséum National d'Histoire naturelle de Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’empreinte des premières domestications sur le squelette animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Animal à l’Anthropocène »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches combinées pour appréhender l’évolution du cochon domestique en Roumanie : morphométrie géométrique, ADN ancien et analyses isotopiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flink Linus Girdland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragomir Popovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radian Andreescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Les sociétés préhistoriques dans l'espace carpato-danubien : environnements, systèmes techniques, interactions » (Bucarest, ROUMANIE, 24-27 juin 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’homme facteur d’évolution des faunes mammaliennes à l’Holocène : invasion biologique de la souris commensale et impact de la captivité sur la forme crânienne d’un ongulé sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre de clôture du LabEx BCDiv, Muséum National d'Histoire naturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion of Cotton in Northeastern Africa and Arabia: New Morphometric and Chronological Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Milon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Red Sea Conference IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Domestication: exploring plastic bone markers of captivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAZ Archaeozoology, Genetics, Proteomics and Morphometrics Working Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Captivity and cranial development in wild boar (Sus scrofa): exploration of new markers of the process of domestication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Symposium Geometric Morphometrics Austria on methods and applications of GM in organismal evolution and ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural economy and the development of cotton cultivation during the Meroitic period (4th c. BC - 5th c. AD) in central Sudan: seed, fruits and morphometric analyses at Mouweis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Milon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th of the International Workgroup for Palaeoethnobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOMEXP Exploring bone markers of the domestication process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transforming Pigs : Integrating approches to measuring selective Pressures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Halle, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domesticación de los camélidos en Telarmachay: nuevas investigaciones zooarqueológicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Le Neün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goepfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El pastoralismo andino en la época prehispánica: enfoque interdisciplinario y nuevas perspectivas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas Goepfert y Élise Dufour, Apr 2019, Lima, Perú</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synanthropes : Histoire de la synanthropisation des petits mammifères de la préhistoire de Grèce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Jeunes Chercheurs du DIM Matériaux anciens et patrimoniaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synanthropes : the taphonomic history of synanthropic small mammals from Greek archaeological sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Papayianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoï Tsirtsoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du DIM Matériaux anciens et patrimoniaux : Développements méthodologiques en taphonomie, Museum National d'Histoire Naturelle.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synanthropes : Histoire de la synanthropisation des petits mammifères de la préhistoire de Grèce.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Papayianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoï Tsirtsoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Jeunes Chercheurs du DIM Materiaux Anciens et Patrimoniaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVOSHEEP Project. First zootechnical innovations in Southwest Asian societies (6th–1rst millennia B.C.): Origin and development of sheep breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Abrahami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussab Al Besso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAZ 2018 : 13th ICAZ International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Ankara, Turquie, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earliest Farming in North-Western Mediterranean: Evidences from Castellar – Pendimoun during the 6th millennium BCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Elie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Annual Meeting of the European Association of Archaeologists “The other side: The reality of the earliest farming in Europe and lessons for understanding agricultural origins”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la structure des troupeaux à la couleur des chiens Retour sur 40 ans d’Archéozoologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tresset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bochaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la structure des troupeaux à la couleur des chiens : retour sur 40 ans d’Archéozoologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tresset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bochaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème colloque international du GMPCA, Rennes (18-21 avril 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02363649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klimonas, a Late PPNA hunter-cultivator village in Cyprus : new results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yodrik Franel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantelitsa Mylona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur les débuts du Néolithique à Chypre/ New Data on the beginnings of the Neolithic in Cyprus,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France. pp.21-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des méthodes de morphométrie géométrique à la caractérisation de la biodiversité actuelle et fossile des rongeurs du Maghreb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approche Intégrative de la 6ème Extinction (Restitution du projet ANR MOHMIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution morphologique des crânes et dents de Meriones (Rodentia: Gerbillinae) actuels et fossiles du Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Nespoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Symposium National de Morphométrie et d’Evolution des Formes (SMEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur les cochons néolithiques du Sud de la France : les apports de l’ADN ancien et de la morphométrie géométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flink Linus Girdland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée-séminaire sur la « Bioarchéologie du Néolithique Liguro-provençal » (axe transversal du CEPAM « Du site au territoire : interactions sociétés-milieux »)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refuse disposals in the Chalcolithic pits of Ovchular Tepesi (Nakhchivan, Azerbaijan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsófia Eszter Kovács</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim van Neer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Willcox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Congress on the Archaeology of the Ancient Near East (ICAANE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02993592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux regards bioarchéologiques sur les collections de Chalain et Clairvaux (Jura)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Laurillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Garbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fiorillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des journées régionales de l’archéologie de Bourgogne Franche-Comté, Besançon 2-3 décembre 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-49, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The extinct small Cypriot wild boar (Sus scrofa circeus): osteological description, origins, and insular evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriale Domont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Harbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Denis Vigne; François Briois; Jean Guilaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Klimonas, An Early Pre-Pottery Neolithic Village in Cyprus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.493-524, 2023, Gallia Préhistoire International, 9782271139535</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Neolithic village of Klimonas: technical, social and symbolic aspects; insularity and connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Hadad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-D Vigne; F. Briois; J. Guilaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Klimonas. An Early Pre-Pottery Neolithic Village in Cyprus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions/Gallia Préhistoire, International Supplement, 2023, 978-2-271-13953-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cat and mice: commensalism and shifting of continental connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Papayianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Denis Vigne; François Briois; Jean Guilaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Klimonas, An Early Pre-Pottery Neolithic Village in Cyprus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.467-476, 2023, 9782271139535</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wild boar seasonality, hunting strategies and techno-economic utilizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelos Hadjikoumis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Denis Vigne; François Briois; Jean Guilaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Klimonas, An Early Pre-Pottery Neolithic Village in Cyprus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.477-492, 2023, Gallia Préhistoire International, 9782271139535</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La domestication animale et ses conséquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hosseart-McKey Martine; Morand Serge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Homme et l’animal, l’invention de nouveaux liens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cherche-Midi; CNRS Editions, pp.30-59, 2021, 978-2749169071</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03950761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Faming in the north-western Mediterranean: evidence from Castellar-Pendimoun during the sixth millennium BCE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Élie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carré Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gron K., Sorensen L., Rowley-Conwy P. Farmers at the frontier. A Pan-european perspective on Neolithisation, Oxford and Philadelphia: Oxbow books.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First farming in the North-Western Mediterranean: Evidence from Castellar – Pendimoun during the 6th millennium BCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Elie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gron, K.J.; Rowley-Conwy, P.; Sorensen, L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farmers at the Frontier: A Pan-European Perspective on Neolithisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxbow, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 9. Des animaux et des hommes au Néolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marie Arbogast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tresset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guilaine J.; Garcia D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La protohistoire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.153-169, 2018, Histoire et Archéologie, 978 2 7056 9594 1. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.garci.2018.01.0154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wild game or farm animal ? Tracking human-pig relationship in ancient times through stable isotope analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Bălăşescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Frémondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybrid Communities Biosocial Approaches to Domestication and Other Trans-species Relationships, 1st Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consommation de viande de porc en Gaule entre la fin de l’Âge du Fer et la période romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Horard-Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Pierre Horard-Herbin; Bruno Laurioux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une Histoire de la viande : fabrique et représentations de l’Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires François-Rabelais; Presses Universitaires de Rennes, pp.93-116, 2017, Collection Tables des Hommes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité, évolution et fonctionnement des écosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Arzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Crochet P.-A.; Rasplus J.-Y.; Selosse M.-A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers des prospectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, hors série, cnrs, pp.25-33., 2017, Les Cahiers des prospectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03847162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphométrie géométrique et archéozoologie : Concepts, méthodes et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Baylac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Balasse; J.-Ph. Brugal; Y. Dauphin; E.M. Geigl; C. Oberlin; I. Reiche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Messages d’os – Archéométrie du squelette animal et humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.197-216, 2015, Collection Sciences archéologiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03038331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes culturels, stratégies et pratiques d'exploitation, de contrôle et de gestion des environnements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yildiz Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Callou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre National de la Recherche scientifique (France). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective de l'Institut Ecologie &amp; Environnement du CNRS : compte-rendu des journées des 24 et 25 octobre 2012, Avignon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, hors-série, Centre national de la Recherche scientifique, pp.111-118, 2013, Les Cahiers Prospectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the origin of the house mouse synanthropy and dispersal in the Near East and Europe: zooarchaeological review and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Auffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution of the House Mouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Cambridge University Press, pp.65-93, 2012, 978-0-521-76066-9. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/CBO9781139044547.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des faunes de Shillourokambos à la caractérisation historique, techno-économique et symbolique des sociétés du Néolithique précéramique chypriote et proche-oriental.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Desse-Berset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos. Un établissement néolithique pré-céramique à Chypre. Les fouilles du Secteur 1. Travaux de la mission "Néolithisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Errance, École Française d'Athènes,, pp. 1161-1194, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control mechanism of biodiversity at the Holocene time scale: the contributions of archaezoology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bearez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bournery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité et changement global. Réponses adaptatives au changement global : résultats et prospectives. IFB - GICC, Colloque de restitution 18 - 20 sept. 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFB - GICC, ASIEM, pp.167-172, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morfometría geométrica y aprendizaje automático aplicados a la diferenciación de especies de Roedores del género Mus Linnaeus, 1758</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel C. Domínguez-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Moclan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paloma Sevilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIII Jornadas de la Sociedad Española de Paleontología - Spanish Paleontological Society Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Valencia, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the first sheep breed in Southwest Asia: a 3D morphometric investigation on astragalus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vuillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jwana Chahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussab Albesso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agraw Amane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASWA 15th International meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05076728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité morphologique des populations de bouquetin des Alpes (Capra ibex) dans le Sud de la France du Pléistocène moyen supérieur à l’Holocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vuillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Crégut-Bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Notter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rossoni-Notter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41emes Rencontres Internationales d’Archéologie et d’Histoire - Biodiversités, environnements et sociétés depuis la Préhistoire : nouveaux marqueurs et approches intégrées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domestication of South American Camelids: new Archaeological investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Le Neün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goepfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the World Meeting on Heritage, Sciences and Technologies and The Scientific Symposium Frontiers in Heritage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxinomic characterisation of cotton seeds (Gossypium ssp.) through morphological and morphometrical analyses. Exploratory and archaeological approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Milon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Viot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop for African Archaeobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Las Palmas de Gran Canaria, Spain. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations Homme/Animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lescureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jr Boisserie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Prospectives, Compte-rendu des journées Prospectives INEE des 22, 23 et 24 février 2017, Bordeaux.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control mechanism of biodiversity at the Holocene time scale: the contributions of archaezoology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bearez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bournery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Colloque de restitution, 18-20 septembre 2006. Paris. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commensalisme de la souris et les sociétés néolithiques méditerranéennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cucchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Museum national d'histoire naturelle - MNHN PARIS, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00363186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction involontaire de la souris domestique (Mus musculus domesticus) à Chypre dès le Néolithique précéramique ancien (fin IXe et VIIIe millénaires av. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Auffray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C. R. Palevolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, pp.235-241, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId543"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B6CDCEC9"/>
+    <w:nsid w:val="DF17FCBB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-cucchi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6021-5001" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092842453" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/208195525" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000432046230" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/Q-4014-2018" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563065v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W G Stanton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Manin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Tabbada" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Linderholm" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adv4963" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583275v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Renaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Clarkson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Papayianni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie A Hardouin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Yeomans" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.251645" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547961v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Le Ne&#252;n" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dufour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Neaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Br&#233;hard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fiorillo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2026.109819" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355958v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Boyd" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Renfrew" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105087" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293787v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helder Gomes Rodrigues" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Chabot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Billet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.23321" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343155v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Bilal Sharif" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Fatemeh Mohaseb" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Orlando" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Saliari" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther Karl Kunst" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.113224" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703443v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Neaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. F&#233;ral" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goussard Florent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.240951" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672080v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Locatelli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Ortiz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Theil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cornette" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmor.21676" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873473v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Moclan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel C. Dom&#237;nguez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Stoetzel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Sevilla" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107877" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784470v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Louail" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caner" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-022-09574-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096957v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Harbers" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garb&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108100" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867122v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goepfert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Wheeler" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103708" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102316v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Milon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Viot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lemoine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104007" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271905v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane C Wheeler" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24885/sab.v36i3.1039" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244998v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh F Mohaseb" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela I Zimmermann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Davoudi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Berthon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.3255" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245619v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rousou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carr&#232;re" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104049" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135375v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thil" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108146" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859279v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cottereau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Houssaye" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.08.22.504790" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806416v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bader" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mallet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jwana Chahoud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agraw Amane" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bea de Cupere" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103447" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608590v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Harbers" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Blanc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.23130" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659617v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Yu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jamieson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ardern Hulme-Beaman" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Conroy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Becky Knight" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30009-z" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784765v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Isabell Zimmermann" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Trixl" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2022.105624" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357286v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Bogaard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Allaby" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin S Arbuckle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bendrey" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Crowley" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00438243.2021.1954990" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03178859v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Schafberg" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13425" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043863v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Laurens" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11692-020-09521-x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246314v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriale Domont" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Alc&#224;ntara" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90933-w" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404053v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Orton" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/af/vfab020" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402639v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vila" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Abrahami" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Albesso" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2020.247" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404046v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Arbuckle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/af/vfab013" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043702v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Sansalone" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashleigh Haruda" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blaa156" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377887v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briois" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Astruc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Beauvais" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1695" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956007v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.192039" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863651v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cersoy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Aznar-Cormano" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64939-9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950832v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Devillers" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1715" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991486v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Zanolli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cazenave" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-75496-6" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01920127v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hulme-Beaman" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claude" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chaval" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Evin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morand" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10914-017-9423-8" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322137v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Frantz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Haile" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Scheu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Ge&#246;rg" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1901169116" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267349v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Stopp" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lesur" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hassanin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2019.104993" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082810v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Duval" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Horard-Herbin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2018.08.016" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352092v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Searle" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Dobney" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mambio.2018.04.002" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351497v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miki Bopp-Ito" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Schibler" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.07.002" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817363v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rofes" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hanot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Herman" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.04.016" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BTF53FV7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622615v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Owen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greger Larson" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Debiais-Thibaud" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2017.0321" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05464900v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lior Weissbrod" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Marshall" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Valla" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamoudi Khalaily" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bar-Oz" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1706914114" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322297v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carly Ameen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mietje Germonpr&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Britton" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2017.06.014" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02363694v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona B Marshall" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1619137114" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714603v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lalis" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Nicolas" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.04.002" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02363763v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01526821v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cucchi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mohaseb" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peign&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Debue" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Orlando" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.160997" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920626v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingling Dai" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunqing Zhao" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangtao Gao" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0158523" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489410v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2016.05.001" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489416v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Yu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147295" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054177v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Tornero" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Radu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2016.02.002" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03040554v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Souter" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Allen" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.06.028" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489423v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2015.03.004" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PR03QW7J-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361597v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flink Linus Girdland" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian B&#259;l&#259;&#351;escu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragomir Popovici" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radian Andreescu" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2013.0616" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004782v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.12.010" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210226v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Barnett" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Martinkova" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Renvoise" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12476" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489435v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krish Seetah" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Barker" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.10.022" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DG3X6B08-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967668v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Ottoni" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linus Girdland Flink" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mss261" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043993v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs&#243;fia Eszter Kov&#225;cs" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Orth" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonhomme" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12004" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01980375v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044013v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Decaix" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van Neer" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1749631413Y.0000000005" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210192v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahel Struchen" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pascal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12462" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00845156v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hughes" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Duffraisse" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0030272" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755218v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fr&#233;mondeau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Ughetto-Monfrin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2012.04.004" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01980406v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Willcox" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1201693109" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682187v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Renvois&#233;" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Montuire" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Richard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gerber" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2011.02611.x" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05465468v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Rajabi-Maham" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Catalan" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2010.1228" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02348010v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992932v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masakatsu Fujita" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Matisoo-Smith" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Robins" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0607753104" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337747v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Michaux" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Garcia-Talavera" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Hutterer" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2007.01701.x" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CZP9BLTL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146268v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Orth" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Auffray" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fabre" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.1241.1.1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05465753v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Auffray" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renaud" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992863v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Vigne" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2005.00445.x" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MRQNS41J-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05465791v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992884v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00309097v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hadjisterkotis" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2004.03.001" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05465810v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Hadjisterkotis" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05465939v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Croft" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Peltenburg" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0683(02)00033-7" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450098v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Lyu" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhipeng" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354556v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Mannin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450113v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile-Morgane Hays" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Veneziano" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Michaud" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colline Brassard" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615843v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Millet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024134v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Miele" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Dussert" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355909v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Laurillou" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Garb&#233;" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020691v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240217v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Hadad" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750590v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/klimonas/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020734v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Hadjikoumis" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950761v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033867v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-&#201;lie Brochier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carr&#233; Alain" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395944v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Elie Brochier" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carr&#233;" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955186v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Arbogast" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ollivier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tresset" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.garci.2018.01.0154" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352114v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078711v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847162v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arzul" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038331v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Baylac" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441458v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yildiz Thomas" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bracco" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05465438v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781139044547.005" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01980527v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desse-Berset" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529622v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balasse" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bearez" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchet" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bournery" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04798843v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Fabre" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah James" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ranch&#233;" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Istria" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04798827v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fabre" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273938v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258247v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Merceron" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956145v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954093v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03779202v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia E. Ryan" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Dabrowski" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036477v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vuillien" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vila" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chahoud" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Davoudi" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851509v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Giovannangeli" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992200v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992152v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812123v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812107v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Dufour" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992059v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriale Daumont" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leduc" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guidez" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992090v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428726v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debat" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428715v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851585v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baylac" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510766v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vuillien" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03404660v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Douville" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026335v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992238v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026323v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992227v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363524v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336200v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336218v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026259v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026289v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363073v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026359v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146230v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955997v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278152v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#239; Tsirtsoni" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278181v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195127v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Al Besso" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Berthon" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046412v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Elie Brochier" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046752v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tresset" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bochaton" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Br&#233;hard" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02363649v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bochaton" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01986106v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yodrik Franel" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantelitsa Mylona" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025379v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Denys" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025813v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Nespoulet" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195084v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993592v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230077v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076728v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510626v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Cr&#233;gut-Bonnoure" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Notter" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rossoni-Notter" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146224v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336191v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314389v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lescureux" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Balasse" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jr Boisserie" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824931v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bearez" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bouchet" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bournery" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00363186v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992904v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-cucchi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6021-5001" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092842453" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/208195525" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000432046230" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/Q-4014-2018" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583275v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Renaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Clarkson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Papayianni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie A Hardouin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Yeomans" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.251645" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563065v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W G Stanton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Manin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Tabbada" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Linderholm" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adv4963" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547961v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Le Ne&#252;n" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dufour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Neaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Br&#233;hard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fiorillo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2026.109819" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293787v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helder Gomes Rodrigues" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Chabot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Billet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.23321" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355958v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Boyd" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Renfrew" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105087" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343155v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Bilal Sharif" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Fatemeh Mohaseb" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Orlando" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Saliari" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther Karl Kunst" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.113224" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703443v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Neaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. F&#233;ral" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goussard Florent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.240951" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672080v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Locatelli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Ortiz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Theil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cornette" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmor.21676" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784470v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Louail" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-022-09574-6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873473v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Moclan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel C. Dom&#237;nguez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Stoetzel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Sevilla" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107877" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867122v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goepfert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Wheeler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103708" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096957v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Harbers" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garb&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108100" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271905v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane C Wheeler" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24885/sab.v36i3.1039" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102316v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Milon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Viot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lemoine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104007" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244998v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh F Mohaseb" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela I Zimmermann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Davoudi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Berthon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.3255" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245619v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rousou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carr&#232;re" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104049" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135375v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thil" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108146" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859279v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cottereau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Houssaye" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.08.22.504790" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806416v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bader" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mallet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jwana Chahoud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agraw Amane" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bea de Cupere" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103447" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608590v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Harbers" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Blanc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.23130" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659617v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Yu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jamieson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ardern Hulme-Beaman" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Conroy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Becky Knight" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30009-z" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784765v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Isabell Zimmermann" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Trixl" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2022.105624" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03178859v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Schafberg" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13425" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357286v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Bogaard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Allaby" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin S Arbuckle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bendrey" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Crowley" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00438243.2021.1954990" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043863v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Laurens" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11692-020-09521-x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246314v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriale Domont" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Alc&#224;ntara" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90933-w" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404053v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Orton" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/af/vfab020" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402639v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vila" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Abrahami" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Albesso" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2020.247" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404046v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Arbuckle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/af/vfab013" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956007v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.192039" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377887v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briois" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Astruc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Beauvais" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1695" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043702v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Sansalone" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashleigh Haruda" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blaa156" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863651v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cersoy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Aznar-Cormano" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64939-9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991486v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Zanolli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cazenave" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-75496-6" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950832v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Devillers" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1715" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01920127v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hulme-Beaman" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claude" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chaval" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Evin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morand" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10914-017-9423-8" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322137v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Frantz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Haile" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Scheu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Ge&#246;rg" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1901169116" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267349v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Stopp" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lesur" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hassanin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2019.104993" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082810v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Duval" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Horard-Herbin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2018.08.016" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352092v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Searle" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Dobney" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mambio.2018.04.002" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817363v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rofes" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hanot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Herman" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.04.016" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BTF53FV7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351497v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miki Bopp-Ito" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Schibler" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.07.002" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622615v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Owen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greger Larson" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Debiais-Thibaud" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2017.0321" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02363694v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lior Weissbrod" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona B Marshall" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Valla" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamoudi Khalaily" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bar-Oz" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1619137114" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322297v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carly Ameen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mietje Germonpr&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Britton" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2017.06.014" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05464900v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Marshall" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1706914114" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714603v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lalis" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Nicolas" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.04.002" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02363763v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01526821v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cucchi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mohaseb" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peign&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Debue" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Orlando" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.160997" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920626v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingling Dai" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunqing Zhao" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangtao Gao" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0158523" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489410v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2016.05.001" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489416v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Yu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147295" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054177v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Tornero" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Radu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2016.02.002" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-38D96RZF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03040554v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Souter" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Allen" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.06.028" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489423v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2015.03.004" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PR03QW7J-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361597v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flink Linus Girdland" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian B&#259;l&#259;&#351;escu" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragomir Popovici" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radian Andreescu" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2013.0616" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004782v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.12.010" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210226v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Barnett" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Martinkova" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Renvoise" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12476" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489435v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krish Seetah" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Barker" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.10.022" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DG3X6B08-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967668v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Ottoni" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linus Girdland Flink" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mss261" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043993v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs&#243;fia Eszter Kov&#225;cs" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Orth" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonhomme" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12004" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01980375v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044013v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Decaix" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van Neer" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1749631413Y.0000000005" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210192v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahel Struchen" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pascal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12462" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00845156v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hughes" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Duffraisse" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0030272" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755218v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fr&#233;mondeau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Ughetto-Monfrin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2012.04.004" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01980406v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Willcox" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1201693109" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682187v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Renvois&#233;" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Montuire" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Richard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gerber" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2011.02611.x" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02348010v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Rajabi-Maham" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Catalan" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2010.1228" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992932v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masakatsu Fujita" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Matisoo-Smith" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Robins" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0607753104" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337747v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Michaux" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Garcia-Talavera" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Hutterer" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2007.01701.x" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CZP9BLTL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146268v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Orth" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Auffray" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fabre" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.1241.1.1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992863v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Vigne" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Auffray" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2005.00445.x" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MRQNS41J-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05465791v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992884v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00309097v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hadjisterkotis" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2004.03.001" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05465810v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Hadjisterkotis" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05465939v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Croft" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Peltenburg" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0683(02)00033-7" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450098v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Lyu" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhipeng" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450113v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile-Morgane Hays" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Veneziano" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Michaud" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colline Brassard" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354556v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Mannin" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024134v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Miele" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Dussert" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renaud" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615843v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Millet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04798827v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fabre" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah James" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ranch&#233;" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04798843v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Fabre" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Istria" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273938v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Laurillou" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Arbogast" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258247v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Merceron" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956145v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03779202v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia E. Ryan" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Dabrowski" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954093v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036477v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vuillien" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vila" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chahoud" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Davoudi" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851509v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Giovannangeli" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992200v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992152v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992090v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428726v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debat" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812107v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Dufour" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812123v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992059v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriale Daumont" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leduc" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guidez" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428715v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851585v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baylac" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03404660v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Douville" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510766v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vuillien" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026323v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026335v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992238v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992227v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363073v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026359v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336218v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026259v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363524v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336200v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026289v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146230v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955997v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278152v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#239; Tsirtsoni" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278181v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195127v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Al Besso" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Berthon" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046412v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Elie Brochier" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carr&#233;" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046752v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tresset" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balasse" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bochaton" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Br&#233;hard" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02363649v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tresset" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bochaton" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01986106v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yodrik Franel" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantelitsa Mylona" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025379v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Denys" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025813v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Nespoulet" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195084v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993592v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355909v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Garb&#233;" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020691v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240217v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Hadad" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750590v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/klimonas/" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020734v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Hadjikoumis" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950761v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033867v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-&#201;lie Brochier" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carr&#233; Alain" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395944v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Elie Brochier" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955186v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ollivier" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.garci.2018.01.0154" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352114v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078711v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847162v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arzul" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038331v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Baylac" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441458v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yildiz Thomas" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bracco" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05465438v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781139044547.005" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01980527v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desse-Berset" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529622v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bearez" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchet" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bournery" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230077v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076728v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510626v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Cr&#233;gut-Bonnoure" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Notter" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rossoni-Notter" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146224v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336191v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314389v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lescureux" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Balasse" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jr Boisserie" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824931v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bearez" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bouchet" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bournery" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00363186v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992904v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>