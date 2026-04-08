--- v0 (2026-03-09)
+++ v1 (2026-04-08)
@@ -459,364 +459,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04648354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for top‐down and bottom‐up drivers of latitudinal trends in insect herbivory in oak trees in Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Growth and mortality of the oak processionary moth, Thaumetopoea processionea, on two oak species: direct and trait-mediated effects of host and neighbour species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Damestoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Valdés‐correcher</w:t>
+                <w:t xml:space="preserve">Xoaquín Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xoaquín Moreira</w:t>
+                <w:t xml:space="preserve">Hervé Jactel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Valdés-Correcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Augusto</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bouget</w:t>
+                <w:t xml:space="preserve">Christophe Plomion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/geb.13244⟩</w:t>
+              <w:t xml:space="preserve">Entomologia Generalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41 (1), pp.13-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/entomologia/2020/1005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03103928v1</w:t>
+                <w:t xml:space="preserve">hal-03306702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and mortality of the oak processionary moth, Thaumetopoea processionea, on two oak species: direct and trait-mediated effects of host and neighbour species</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Search for top‐down and bottom‐up drivers of latitudinal trends in insect herbivory in oak trees in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Valdés‐correcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xoaquín Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Augusto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Jactel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elena Valdés-Correcher</w:t>
+                <w:t xml:space="preserve">Luc L. Barbaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Plomion</w:t>
+                <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Generalis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 41 (1), pp.13-25. </w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (3), pp.651-665. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1127/entomologia/2020/1005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/geb.13244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03306702v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03103928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions entre les chênes et la chenille processionnaire du chêne : de l'arbre à la forêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Damestoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jactel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Schmuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Plomion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -906,51 +906,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Toigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jactel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 77 (2), </w:t>
@@ -1040,51 +1040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bélouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Schmuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Plomion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 22 (2), pp.169-177. </w:t>
@@ -1148,77 +1148,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Damestoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xoaquín Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Jactel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Plomion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 39 (4), pp.615-627. </w:t>
@@ -2293,51 +2293,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="89A0AEA9"/>
+    <w:nsid w:val="A47674FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2524,51 +2524,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-damestoy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5802-5137" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04478067v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schill&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vald&#233;s-Correcher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavius B&#259;l&#259;cenoiu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Chor Bj&#248;rn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14808" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648354v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Damestoy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Houben" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Kervro&#235;dan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Ambeza" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Pluchard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2024.105525" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03103928v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vald&#233;s&#8208;correcher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xoaqu&#237;n Moreira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Barbaro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13244" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03306702v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2020/1005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04253863v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Schmuck" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02862488v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Toigo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-00954-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02549372v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B&#233;louard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12371" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617788v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brachi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpy149" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619240v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729542v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268762v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Pierre Faucon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04324650v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ma&#239;miti Dulaurent" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249980v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04324630v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04253941v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296161v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Marrec" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Wartelle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bernard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169153v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-damestoy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5802-5137" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04478067v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schill&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vald&#233;s-Correcher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavius B&#259;l&#259;cenoiu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Chor Bj&#248;rn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14808" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648354v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Damestoy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Houben" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Kervro&#235;dan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Ambeza" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Pluchard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2024.105525" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03306702v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xoaqu&#237;n Moreira" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2020/1005" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03103928v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vald&#233;s&#8208;correcher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Barbaro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13244" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04253863v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Schmuck" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02862488v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Toigo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-00954-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02549372v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B&#233;louard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12371" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617788v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brachi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpy149" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619240v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729542v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268762v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Pierre Faucon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04324650v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ma&#239;miti Dulaurent" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249980v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04324630v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04253941v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296161v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Marrec" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Wartelle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bernard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169153v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>