--- v1 (2026-04-08)
+++ v2 (2026-04-30)
@@ -2293,51 +2293,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A47674FF"/>
+    <w:nsid w:val="E85B0551"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>