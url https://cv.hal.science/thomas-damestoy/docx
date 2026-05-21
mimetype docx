--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -91,50 +91,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0001-5802-5137</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=pi8xy_8AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -183,1183 +204,1183 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decomposing drivers in avian insectivory: Large‐scale effects of climate, habitat and bird diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Schillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Valdés-Correcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavius Bălăcenoiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Chor Bjørn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 51 (6), pp.1079-1094. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jbi.14808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04478067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indirect effect of earthworms on wheat-aphid interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Damestoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Houben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Kervroëdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Ambeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Pluchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 201, pp.105525. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsoil.2024.105525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04648354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and mortality of the oak processionary moth, Thaumetopoea processionea, on two oak species: direct and trait-mediated effects of host and neighbour species</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Search for top‐down and bottom‐up drivers of latitudinal trends in insect herbivory in oak trees in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Valdés‐correcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xoaquín Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Plomion</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Augusto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc L. Barbaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Generalis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/entomologia/2020/1005⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (3), pp.651-665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.13244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03306702v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03103928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for top‐down and bottom‐up drivers of latitudinal trends in insect herbivory in oak trees in Europe</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Growth and mortality of the oak processionary moth, Thaumetopoea processionea, on two oak species: direct and trait-mediated effects of host and neighbour species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Damestoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xoaquín Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bouget</w:t>
+                <w:t xml:space="preserve">Hervé Jactel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Valdés-Correcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Plomion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/geb.13244⟩</w:t>
+              <w:t xml:space="preserve">Entomologia Generalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41 (1), pp.13-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/entomologia/2020/1005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03103928v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03306702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions entre les chênes et la chenille processionnaire du chêne : de l'arbre à la forêt</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Using forest gap models and experimental data to explore long-term effects of tree diversity on the productivity of mixed planted forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Damestoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Toigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jactel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 77 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-020-00954-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04253863v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using forest gap models and experimental data to explore long-term effects of tree diversity on the productivity of mixed planted forests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interactions entre les chênes et la chenille processionnaire du chêne : de l'arbre à la forêt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Damestoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jactel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Schmuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Plomion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Morin</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 65-66, pp.53-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13595-020-00954-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02862488v1</w:t>
+                <w:t xml:space="preserve">hal-04253863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree species identity and forest composition affect the number of oak processionary moth captured in pheromone traps and the intensity of larval defoliation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Damestoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Jactel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bélouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Schmuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Plomion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 22 (2), pp.169-177. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/afe.12371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02549372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oak genotype and phenolic compounds differently affect the performance of two insect herbivores with contrasting diet breadth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Damestoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xoaquín Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Jactel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Plomion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 39 (4), pp.615-627. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/treephys/tpy149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02617788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La chenille processionnaire du pin : une menace ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Damestoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Jactel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêt Entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 241, pp.50-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02619240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1369,573 +1390,573 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet indirect des vers de terre sur les interactions blé-puceron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Damestoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Houben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Kervroëdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Ambeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Pluchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée TEBIS - Traits Écologiques et Biologiques des organIsmes des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Montpellier, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsoil.2024.105525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04729542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle gestion de la biodiversité dans les agrosystèmes et territoires agricoles de grandes cultures ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel-Pierre Faucon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Damestoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Céréalistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, VIVESCIA, Jun 2024, Somme-Vesle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of agricultural practices on earthworm morphological traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Maïmiti Dulaurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Damestoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Kervroëdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes Journées TEBIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04324650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of soil fauna on microorganisms-plants-herbivore interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Damestoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioconnect - Connecting technological innovations to healthy microbiomes along the food chain : challenges and opportunities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04249980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’effet d’aménagements agro-écologiques sur l’entomofaune agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Damestoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Kervroëdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Maïmiti Dulaurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Séminaire Biodiversité Entomologique de l’Oise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Senlis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04324630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oak genotype and phenolic compounds differently affect the performance of two insect herbivores with contrasting diet breadth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Damestoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Ecological Sciences Sfécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04253941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1945,287 +1966,287 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception des agriculteurs sur les alternatives aux pesticides : entre intentions et réalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Damestoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Marrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Wartelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latitudinal gradient in avian insectivory: complementary effects of climate, habitat and bird diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Schillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Valdés-Correcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavius Bălăcenoiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Chor Bjørn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04169153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId63"/>
+      <w:footerReference w:type="default" r:id="rId64"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2293,51 +2314,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E85B0551"/>
+    <w:nsid w:val="BC718379"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2524,51 +2545,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-damestoy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5802-5137" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04478067v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schill&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vald&#233;s-Correcher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavius B&#259;l&#259;cenoiu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Chor Bj&#248;rn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14808" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648354v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Damestoy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Houben" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Kervro&#235;dan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Ambeza" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Pluchard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2024.105525" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03306702v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xoaqu&#237;n Moreira" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2020/1005" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03103928v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vald&#233;s&#8208;correcher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Barbaro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13244" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04253863v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Schmuck" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02862488v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Toigo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-00954-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02549372v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B&#233;louard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12371" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617788v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brachi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpy149" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619240v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729542v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268762v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Pierre Faucon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04324650v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ma&#239;miti Dulaurent" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249980v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04324630v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04253941v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296161v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Marrec" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Wartelle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bernard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169153v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-damestoy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5802-5137" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=pi8xy_8AAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04478067v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schill&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vald&#233;s-Correcher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavius B&#259;l&#259;cenoiu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Chor Bj&#248;rn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14808" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648354v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Damestoy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Houben" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Kervro&#235;dan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Ambeza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Pluchard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2024.105525" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03103928v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vald&#233;s&#8208;correcher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xoaqu&#237;n Moreira" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Barbaro" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13244" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03306702v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2020/1005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02862488v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Toigo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-00954-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04253863v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Schmuck" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02549372v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B&#233;louard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12371" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617788v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brachi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpy149" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619240v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729542v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268762v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Pierre Faucon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04324650v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ma&#239;miti Dulaurent" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249980v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04324630v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04253941v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296161v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Marrec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Wartelle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bernard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169153v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>