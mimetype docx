--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -571,51 +571,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, pp.164, 2009, Acteurs de la Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00437836v1</w:t>
+                <w:t xml:space="preserve">hal-03754248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les notions d'espace en géométrie. De l'Antiquité à l'Age Classique.</w:t>
               </w:r>
@@ -633,51 +633,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, pp.164, 2009, Acteurs de la Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03754248v1</w:t>
+                <w:t xml:space="preserve">hal-00437836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1433,200 +1433,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01207488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des séances ordinaires comportant une dimension historique : quels enseignements ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">History in mathematics teaching: current problems and new proposals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Vittori</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Cécile Mathé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petit x</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Almagest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, III (1), pp.0-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.ALMA.5.100795⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01147456v1</w:t>
+                <w:t xml:space="preserve">hal-00702079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">History in mathematics teaching: current problems and new proposals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des séances ordinaires comportant une dimension historique : quels enseignements ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Mathé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Almagest</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Petit x</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 90, pp.5-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00702079v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01147456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former des enseignants à l'histoire des sciences : Analyse et enjeux d'une pratique en mathématiques</w:t>
               </w:r>
@@ -1927,178 +1927,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00658204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The perfect compass: conics, movement and mathematics around the 10th century.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inquiry-based mathematics, history of mathematics and new communication tools: an exciting challenge!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Vittori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The perfect compass: conics, movement and mathematics around the 10th century.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Vienna, Austria. p.539-548</w:t>
+              <w:t xml:space="preserve">Inquiry-based mathematics, history of mathematics and new communication tools: an exciting challenge!</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Vienna, Austria. p.383-389</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00658217v1</w:t>
+                <w:t xml:space="preserve">hal-00658213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inquiry-based mathematics, history of mathematics and new communication tools: an exciting challenge!</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The perfect compass: conics, movement and mathematics around the 10th century.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Vittori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inquiry-based mathematics, history of mathematics and new communication tools: an exciting challenge!</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Vienna, Austria. p.383-389</w:t>
+              <w:t xml:space="preserve">The perfect compass: conics, movement and mathematics around the 10th century.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Vienna, Austria. p.539-548</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00658213v1</w:t>
+                <w:t xml:space="preserve">hal-00658217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inquiry-based mathematics teaching, history of mathematics and new communication tools : an exciting challenge !</w:t>
               </w:r>
@@ -2261,173 +2261,173 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathématiques : objets d'hier et enseignants d'aujourd'hui</w:t>
+                <w:t xml:space="preserve">De la géométrie sans figure, est-ce possible ? L'exemple de la Caractéristique Géométrique de G.W.Leibniz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Vittori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Véronique Castagnet-Lars. </w:t>
+              <w:t xml:space="preserve">David Banks. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'éducation au patrimoine : de la recherche scientifique aux pratiques pédagogiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses du Septentrion, pp.1-10, 2013</w:t>
+              <w:t xml:space="preserve">L'image dans le texte scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.1-10, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00823534v1</w:t>
+                <w:t xml:space="preserve">hal-00823539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la géométrie sans figure, est-ce possible ? L'exemple de la Caractéristique Géométrique de G.W.Leibniz</w:t>
+                <w:t xml:space="preserve">Mathématiques : objets d'hier et enseignants d'aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Vittori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">David Banks. </w:t>
+              <w:t xml:space="preserve">Véronique Castagnet-Lars. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'image dans le texte scientifique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.1-10, 2013</w:t>
+              <w:t xml:space="preserve">L'éducation au patrimoine : de la recherche scientifique aux pratiques pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses du Septentrion, pp.1-10, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00823539v1</w:t>
+                <w:t xml:space="preserve">hal-00823534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICT and History of mathematics in the case of IBST</w:t>
               </w:r>
@@ -2790,51 +2790,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="97518E44"/>
+    <w:nsid w:val="077F5DD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3021,51 +3021,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-de-vittori" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8792-3283" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/102175543" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.thomasdevittori.net" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043638v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Vittori" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219489v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laub&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Herring" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rosa Massa-Esteve" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730373v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Grapi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437836v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754248v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477057v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yarhands Dissou Arthur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/27527263251405496" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543760v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Priem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143562v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Louaked" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Visentin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30935/scimath/13868" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725124v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44217-022-00010-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602457v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462699v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29333/iejme/11296" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915902v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-018-9831-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693256v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameline Leroy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207488v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147456v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barrier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Math&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702079v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.ALMA.5.100795" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531352v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Loeuille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384833v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349255v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658204v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658217v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658213v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179914v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531357v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823534v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823539v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180129v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414155v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03790136v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-de-vittori" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8792-3283" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/102175543" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.thomasdevittori.net" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043638v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Vittori" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219489v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laub&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Herring" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rosa Massa-Esteve" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730373v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Grapi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754248v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437836v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477057v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yarhands Dissou Arthur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/27527263251405496" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543760v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Priem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143562v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Louaked" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Visentin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30935/scimath/13868" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725124v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44217-022-00010-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602457v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462699v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29333/iejme/11296" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915902v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-018-9831-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693256v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameline Leroy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207488v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702079v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.ALMA.5.100795" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147456v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barrier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Math&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531352v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Loeuille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384833v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349255v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658204v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658213v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658217v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179914v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531357v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823539v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823534v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180129v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414155v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03790136v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>