--- v1 (2026-04-05)
+++ v2 (2026-05-02)
@@ -571,51 +571,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, pp.164, 2009, Acteurs de la Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03754248v1</w:t>
+                <w:t xml:space="preserve">hal-00437836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les notions d'espace en géométrie. De l'Antiquité à l'Age Classique.</w:t>
               </w:r>
@@ -633,51 +633,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, pp.164, 2009, Acteurs de la Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00437836v1</w:t>
+                <w:t xml:space="preserve">hal-03754248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1044,187 +1044,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03725124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supports historiques et enseignement des mathématiques : sur le rôle de l'imagination</w:t>
+                <w:t xml:space="preserve">On the Role of Imagination in the Use of History in Mathematics Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Vittori</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Visentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEJME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (3), pp.em0660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.29333/iejme/11296⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03602457v1</w:t>
+                <w:t xml:space="preserve">hal-03462699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Role of Imagination in the Use of History in Mathematics Education</w:t>
+                <w:t xml:space="preserve">Supports historiques et enseignement des mathématiques : sur le rôle de l'imagination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Visentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEJME</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.29333/iejme/11296⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03462699v1</w:t>
+                <w:t xml:space="preserve">hal-03602457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing the use of history in mathematics education: issues and challenges around Balacheff’s cKȼ model</w:t>
               </w:r>
@@ -1433,200 +1433,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01207488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">History in mathematics teaching: current problems and new proposals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des séances ordinaires comportant une dimension historique : quels enseignements ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Mathé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Almagest</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Petit x</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 90, pp.5-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00702079v1</w:t>
+                <w:t xml:space="preserve">hal-01147456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des séances ordinaires comportant une dimension historique : quels enseignements ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">History in mathematics teaching: current problems and new proposals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Vittori</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Cécile Mathé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petit x</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Almagest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, III (1), pp.0-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.ALMA.5.100795⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01147456v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00702079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former des enseignants à l'histoire des sciences : Analyse et enjeux d'une pratique en mathématiques</w:t>
               </w:r>
@@ -1858,96 +1858,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01349255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La caractéristique géométrique de G. W. Leibniz : présentation et perspectives.</w:t>
+                <w:t xml:space="preserve">The perfect compass: conics, movement and mathematics around the 10th century.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Vittori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La caractéristique géométrique de G. W. Leibniz : présentation et perspectives.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Nancy, France. chapitre IV-2</w:t>
+              <w:t xml:space="preserve">The perfect compass: conics, movement and mathematics around the 10th century.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Vienna, Austria. p.539-548</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00658204v1</w:t>
+                <w:t xml:space="preserve">hal-00658217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inquiry-based mathematics, history of mathematics and new communication tools: an exciting challenge!</w:t>
               </w:r>
@@ -2009,96 +2009,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00658213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The perfect compass: conics, movement and mathematics around the 10th century.</w:t>
+                <w:t xml:space="preserve">La caractéristique géométrique de G. W. Leibniz : présentation et perspectives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Vittori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The perfect compass: conics, movement and mathematics around the 10th century.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Vienna, Austria. p.539-548</w:t>
+              <w:t xml:space="preserve">La caractéristique géométrique de G. W. Leibniz : présentation et perspectives.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Nancy, France. chapitre IV-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00658217v1</w:t>
+                <w:t xml:space="preserve">hal-00658204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inquiry-based mathematics teaching, history of mathematics and new communication tools : an exciting challenge !</w:t>
               </w:r>
@@ -2261,173 +2261,173 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la géométrie sans figure, est-ce possible ? L'exemple de la Caractéristique Géométrique de G.W.Leibniz</w:t>
+                <w:t xml:space="preserve">Mathématiques : objets d'hier et enseignants d'aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Vittori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">David Banks. </w:t>
+              <w:t xml:space="preserve">Véronique Castagnet-Lars. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'image dans le texte scientifique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.1-10, 2013</w:t>
+              <w:t xml:space="preserve">L'éducation au patrimoine : de la recherche scientifique aux pratiques pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses du Septentrion, pp.1-10, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00823539v1</w:t>
+                <w:t xml:space="preserve">hal-00823534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathématiques : objets d'hier et enseignants d'aujourd'hui</w:t>
+                <w:t xml:space="preserve">De la géométrie sans figure, est-ce possible ? L'exemple de la Caractéristique Géométrique de G.W.Leibniz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Vittori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Véronique Castagnet-Lars. </w:t>
+              <w:t xml:space="preserve">David Banks. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'éducation au patrimoine : de la recherche scientifique aux pratiques pédagogiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses du Septentrion, pp.1-10, 2013</w:t>
+              <w:t xml:space="preserve">L'image dans le texte scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.1-10, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00823534v1</w:t>
+                <w:t xml:space="preserve">hal-00823539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICT and History of mathematics in the case of IBST</w:t>
               </w:r>
@@ -2790,51 +2790,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="077F5DD8"/>
+    <w:nsid w:val="B6A9465B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3021,51 +3021,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-de-vittori" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8792-3283" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/102175543" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.thomasdevittori.net" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043638v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Vittori" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219489v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laub&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Herring" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rosa Massa-Esteve" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730373v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Grapi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754248v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437836v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477057v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yarhands Dissou Arthur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/27527263251405496" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543760v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Priem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143562v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Louaked" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Visentin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30935/scimath/13868" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725124v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44217-022-00010-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602457v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462699v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29333/iejme/11296" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915902v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-018-9831-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693256v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameline Leroy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207488v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702079v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.ALMA.5.100795" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147456v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barrier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Math&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531352v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Loeuille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384833v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349255v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658204v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658213v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658217v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179914v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531357v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823539v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823534v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180129v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414155v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03790136v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-de-vittori" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8792-3283" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/102175543" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.thomasdevittori.net" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043638v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Vittori" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219489v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laub&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Herring" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rosa Massa-Esteve" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730373v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Grapi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437836v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754248v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477057v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yarhands Dissou Arthur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/27527263251405496" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543760v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Priem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143562v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Louaked" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Visentin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30935/scimath/13868" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725124v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44217-022-00010-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462699v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29333/iejme/11296" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602457v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915902v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-018-9831-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693256v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameline Leroy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207488v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147456v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barrier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Math&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702079v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.ALMA.5.100795" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531352v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Loeuille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384833v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349255v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658217v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658213v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658204v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179914v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531357v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823534v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823539v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180129v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414155v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03790136v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>