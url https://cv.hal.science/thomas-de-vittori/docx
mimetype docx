--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -571,51 +571,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, pp.164, 2009, Acteurs de la Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00437836v1</w:t>
+                <w:t xml:space="preserve">hal-03754248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les notions d'espace en géométrie. De l'Antiquité à l'Age Classique.</w:t>
               </w:r>
@@ -633,51 +633,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, pp.164, 2009, Acteurs de la Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03754248v1</w:t>
+                <w:t xml:space="preserve">hal-00437836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1433,200 +1433,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01207488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des séances ordinaires comportant une dimension historique : quels enseignements ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">History in mathematics teaching: current problems and new proposals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Vittori</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Cécile Mathé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petit x</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Almagest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, III (1), pp.0-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.ALMA.5.100795⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01147456v1</w:t>
+                <w:t xml:space="preserve">hal-00702079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">History in mathematics teaching: current problems and new proposals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des séances ordinaires comportant une dimension historique : quels enseignements ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Mathé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Almagest</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Petit x</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 90, pp.5-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00702079v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01147456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former des enseignants à l'histoire des sciences : Analyse et enjeux d'une pratique en mathématiques</w:t>
               </w:r>
@@ -1858,178 +1858,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01349255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The perfect compass: conics, movement and mathematics around the 10th century.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inquiry-based mathematics, history of mathematics and new communication tools: an exciting challenge!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Vittori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The perfect compass: conics, movement and mathematics around the 10th century.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Vienna, Austria. p.539-548</w:t>
+              <w:t xml:space="preserve">Inquiry-based mathematics, history of mathematics and new communication tools: an exciting challenge!</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Vienna, Austria. p.383-389</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00658217v1</w:t>
+                <w:t xml:space="preserve">hal-00658213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inquiry-based mathematics, history of mathematics and new communication tools: an exciting challenge!</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The perfect compass: conics, movement and mathematics around the 10th century.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Vittori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inquiry-based mathematics, history of mathematics and new communication tools: an exciting challenge!</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Vienna, Austria. p.383-389</w:t>
+              <w:t xml:space="preserve">The perfect compass: conics, movement and mathematics around the 10th century.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Vienna, Austria. p.539-548</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00658213v1</w:t>
+                <w:t xml:space="preserve">hal-00658217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La caractéristique géométrique de G. W. Leibniz : présentation et perspectives.</w:t>
               </w:r>
@@ -2261,173 +2261,173 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathématiques : objets d'hier et enseignants d'aujourd'hui</w:t>
+                <w:t xml:space="preserve">De la géométrie sans figure, est-ce possible ? L'exemple de la Caractéristique Géométrique de G.W.Leibniz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Vittori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Véronique Castagnet-Lars. </w:t>
+              <w:t xml:space="preserve">David Banks. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'éducation au patrimoine : de la recherche scientifique aux pratiques pédagogiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses du Septentrion, pp.1-10, 2013</w:t>
+              <w:t xml:space="preserve">L'image dans le texte scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.1-10, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00823534v1</w:t>
+                <w:t xml:space="preserve">hal-00823539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la géométrie sans figure, est-ce possible ? L'exemple de la Caractéristique Géométrique de G.W.Leibniz</w:t>
+                <w:t xml:space="preserve">Mathématiques : objets d'hier et enseignants d'aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Vittori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">David Banks. </w:t>
+              <w:t xml:space="preserve">Véronique Castagnet-Lars. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'image dans le texte scientifique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.1-10, 2013</w:t>
+              <w:t xml:space="preserve">L'éducation au patrimoine : de la recherche scientifique aux pratiques pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses du Septentrion, pp.1-10, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00823539v1</w:t>
+                <w:t xml:space="preserve">hal-00823534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICT and History of mathematics in the case of IBST</w:t>
               </w:r>
@@ -2790,51 +2790,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B6A9465B"/>
+    <w:nsid w:val="68CED638"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3021,51 +3021,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-de-vittori" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8792-3283" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/102175543" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.thomasdevittori.net" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043638v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Vittori" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219489v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laub&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Herring" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rosa Massa-Esteve" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730373v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Grapi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437836v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754248v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477057v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yarhands Dissou Arthur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/27527263251405496" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543760v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Priem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143562v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Louaked" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Visentin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30935/scimath/13868" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725124v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44217-022-00010-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462699v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29333/iejme/11296" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602457v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915902v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-018-9831-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693256v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameline Leroy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207488v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147456v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barrier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Math&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702079v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.ALMA.5.100795" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531352v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Loeuille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384833v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349255v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658217v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658213v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658204v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179914v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531357v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823534v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823539v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180129v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414155v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03790136v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-de-vittori" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8792-3283" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/102175543" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.thomasdevittori.net" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043638v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Vittori" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219489v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laub&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Herring" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rosa Massa-Esteve" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730373v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Grapi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754248v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437836v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477057v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yarhands Dissou Arthur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/27527263251405496" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543760v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Priem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143562v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Louaked" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Visentin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30935/scimath/13868" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725124v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44217-022-00010-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462699v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29333/iejme/11296" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602457v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915902v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-018-9831-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693256v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameline Leroy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207488v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702079v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.ALMA.5.100795" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147456v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barrier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Math&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531352v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Loeuille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384833v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349255v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658213v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658217v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658204v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179914v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531357v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823539v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823534v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180129v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414155v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03790136v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>