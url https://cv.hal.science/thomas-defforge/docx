--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -803,161 +803,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04016648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell penetrating peptide decorated magnetic porous silicon nanorods for glioblastoma therapy and imaging</w:t>
+                <w:t xml:space="preserve">The influence of Al 2 O 3 nanolamination in ALD ZrO 2 capacitor on physical and electrical characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Chaix</w:t>
+                <w:t xml:space="preserve">Virgil Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Griveau</w:t>
+                <w:t xml:space="preserve">Benoit Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Billoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Le Borgne</w:t>
+                <w:t xml:space="preserve">Pascal Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (19), pp.11708-11714. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 132 (23), pp.234103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D2RA00508E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0128507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03664758v1</w:t>
+                <w:t xml:space="preserve">hal-03980029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating porous silicon layer backing to capacitive micromachined ultrasonic transducers (CMUT)-based linear arrays for acoustic Lamb wave attenuation</w:t>
               </w:r>
@@ -1071,161 +1071,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03813868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of Al 2 O 3 nanolamination in ALD ZrO 2 capacitor on physical and electrical characteristics</w:t>
+                <w:t xml:space="preserve">Cell penetrating peptide decorated magnetic porous silicon nanorods for glioblastoma therapy and imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virgil Guillon</w:t>
+                <w:t xml:space="preserve">Arnaud Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Riou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Billoué</w:t>
+                <w:t xml:space="preserve">Audrey Griveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Gardes</w:t>
+                <w:t xml:space="preserve">Brice Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 132 (23), pp.234103. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (19), pp.11708-11714. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0128507⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D2RA00508E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03980029v1</w:t>
+                <w:t xml:space="preserve">hal-03664758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time‐gated luminescence imaging of positively charged poly‐ l‐ lysine‐coated highly microporous silicon nanoparticles in living Hydra polyp</w:t>
               </w:r>
@@ -1992,1502 +1992,1538 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-depth porosity control of mesoporous silicon layers by an anodization current adjustment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Lascaud</w:t>
+                <w:t xml:space="preserve">Spectroscopic ellipsometry of columnar porous Si thin films and Si nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bálint Fodor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Damien Valente</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emil Agócs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miklós Fried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4997228⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 421, pp.397 - 404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2016.12.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01741078v1</w:t>
+                <w:t xml:space="preserve">hal-01792014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic ellipsometry of columnar porous Si thin films and Si nanowires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bálint Fodor</w:t>
+                <w:t xml:space="preserve">In-depth porosity control of mesoporous silicon layers by an anodization current adjustment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lascaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Miklós Fried</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Certon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4997228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2016.12.063⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01792014v1</w:t>
+                <w:t xml:space="preserve">hal-01741078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural, Optical and Thermo-physical Properties of Mesoporous Silicon Layers: Influence of Substrate Characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Melhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domingos de Sousa Meneses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Andreazza-Vignolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 121 (14), pp.7821. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b13101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01495490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoparticles based laser-induced surface structures formation on mesoporous silicon by picosecond laser beam interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderazek Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Melhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Boulmer-Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 374, pp.31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsusc.2015.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01214265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized plasma-polymerized fluoropolymer mask for local porous silicon formation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bin Lu</w:t>
+                <w:t xml:space="preserve">Porous Silicon Formation by Hole Injection from a Back Side p + /n Junction for Electrical Insulation Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Fèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4953088⟩</w:t>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (1), pp.014001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0268-1242/31/1/014001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01792035v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ investigation of mesoporous silicon oxidation kinetics using infrared emittance spectroscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Domingos de Sousa Meneses</w:t>
+                <w:t xml:space="preserve">Optimized plasma-polymerized fluoropolymer mask for local porous silicon formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bálint Fodor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Morillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Alquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 119 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4953088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6cp02086k⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01740923v1</w:t>
+                <w:t xml:space="preserve">hal-01792035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porous Silicon Formation by Hole Injection from a Back Side p + /n Junction for Electrical Insulation Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Menard</w:t>
+                <w:t xml:space="preserve">In situ investigation of mesoporous silicon oxidation kinetics using infrared emittance spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domingos de Sousa Meneses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Billoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0268-1242/31/1/014001⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18, pp.18201-18208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6cp02086k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01784761v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced quantum yield of photoluminescent porous silicon prepared by supercritical drying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinmyoung Joo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armando Loni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dokyoung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z.Y. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 108 (15), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4947084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01792031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porosity and Thickness Characterization of Porous Si and Oxidized Porous Si layers – an ultraviolet-visible-mid Infrared Ellipsometry Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balint Fodor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emil Agocs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 227, pp.112-120. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.micromeso.2016.02.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01784759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porous Silicon Fabrication by Anodisation: Progress towards the Realisation of Layers and Powders with High Surface Area and Micropore Content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armando Loni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Caffull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.T. Canham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 213, pp.188-191. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.micromeso.2015.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01784772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural, Optical, and Thermal Analysis of n-Type Mesoporous Silicon Prepared by Electrochemical Etching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Melhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domingos de Sousa Meneses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Andreazza-Vignolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b04984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01214262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anode Based on Porous Silicon Films Using Polymer Electrolyte for Lithium-Ion Microbatteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chaudoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Luais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3495,670 +3531,682 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Ghamouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Desplobain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECS Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 66 (8), pp.31-39. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/06608.0031ecst⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01831016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Mesoporous Silicon Substrates Strain for the Integration of Radio Frequency Circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Billoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Poveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 585, pp.66-71. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2015.04.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01784771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supercritically-Dried Porous Silicon Powders with Surface Areas Exceeding 1000 M2/G</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armando Loni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. T. Canham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 4 (8), pp.289-292. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1149/2.0031508jss⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01784765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Direct Current Electrical Properties of Electrochemically Etched Mesoporous Silicon Carbide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Biscarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Fèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 116 (22), pp.223705. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4904085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01784775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Electrolyte Additives during Electrochemical Etching of Macropore Arrays in Low-Doped Silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Diatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tran-Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 160 (4), pp.H247-H251. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1149/2.013306jes⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01810901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copper Electrodeposition into Macroporous Silicon Arrays for through Silicon via Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Coudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4167,739 +4215,739 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 106, pp.160-163. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mee.2013.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01810902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematic Study of Anodic Etching of Highly Doped N-Type 4H-SiC in Various HF Based Electrolytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Biscarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 160 (9), pp.D372-D379. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1149/2.082309jes⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01810897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration of high aspect ratio monocrystalline silicon suspended nanobridges by low temperature alkaline treatment of dry etched trenches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tran-Van</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 30 (1), pp.010601. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1116/1.3665217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00655000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copper-selective electrochemical filling of macropore arrays for through-silicon via applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Billoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Diatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tran-Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (1), pp.375. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1556-276X-7-375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01810906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma-deposited fluoropolymer film mask for local porous silicon formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tran-Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (1), pp.344. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1556-276X-7-344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01810905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalloping removal on DRIE via using low concentrated alkaline solutions at low temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xi Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 170 (1-2), pp.114. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sna.2011.05.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00655001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4909,51 +4957,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of TiO2 layer ALD deposited onto porous 4H-SiC fabricated by Electrochemical Etching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Spanò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4975,137 +5023,137 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROCVD &amp; ALD 24</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Catania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of porous flakes of 4H-SiC via electrochemical etching: morphological and chemical investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Barcellona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Elena Fragalà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Scirè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5137,73 +5185,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PSST 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04965842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrathin TiO2 layers deposited on porous silicon for solar fuel production through CO2 reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachar Al Chimali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5212,163 +5260,163 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaushik Baishya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan M Macak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PSST 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04965937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative Photocatalytic Applications of 4H-SiC Porous Flakes for Energy and Environmental Purposes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Spanò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Barcellona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Elena Fragalà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Scirè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5387,113 +5435,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-MRS Fall 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04966020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4H-SiC porous flakes for innovative photocatalytic applications in the energy and environmental fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Spanò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Barcellona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Elena Fragalà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Fiorenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5512,346 +5560,346 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eMRS Fall 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04966006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All chemical protective mask elaboration for the precise formation of porous silicon</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Grafting of Salen complexes on microporous silicon by controlled polymerization for applications in asymmetric catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaela da Silva Bechara Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Aubry-Barroca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Schulz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PSST 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04965900v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04965875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grafting of Salen complexes on microporous silicon by controlled polymerization for applications in asymmetric catalysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">All chemical protective mask elaboration for the precise formation of porous silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Defforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylène Vayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sinturel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PSST 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04965875v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04965900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photocatalytic applications of 4H-SiC porous flakes early investigation of water splitting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Spanò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Elena Fragalà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Scirè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5883,1795 +5931,1795 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PSST - 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04965824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grafting of salen complexes on macroporous silicon by controlled polymerization for applications in asymmetric catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafaela da Silva Bechara Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erigène Bakangura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Aubry-Barroca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SCF 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of advanced sensing materials and interface structures for in-situ bioellipsometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Kalas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miklos Fried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Label-free Biomedical Imaging and Sensing (LBIS) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, San Francisco, United States. pp.62, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2609882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03813905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAGNETIC CHARACTERIZATION OF POROUS SILICON – COBALT NANOPARTICLE COMPOSITE FOR RF DEVICE APPLICATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Granitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Billoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Porous Semiconductors - Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Lido Di Camaiore, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03980717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CELL PENETRATING PEPTIDE DECORATED-MAGNETIC POROUS SILICON NANORODS FOR GLIOBLASTOMA IMAGING AND THERAPY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Griveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Porous Semiconductors - Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Lido Di Camaiore, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03980738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration of polymeric membrane for the precise localization of porous silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylène Vayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Desplobain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire estival MatV2L 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03980877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of silicon nanoparticles for plasmonic sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Kalas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miklos Fried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Petrik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloidal Nanoparticles for Biomedical Applications XVII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, San Francisco, United States. pp.19, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2609814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03813915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POLY-L-LYSINE-CONJUGATED POROUS SILICON NANOPARTICLES AS LABEL-FREE LUMINESCENT PROBES FOR IN VIVO TIME-GATED IMAGING OF HYDRA VULGARIS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rosalba Moretta</w:t>
+                <w:t xml:space="preserve">Ultrathin TiO2 coating of nanostructured porous silicon towards the fabrication of large-area electrodes for artificial photosynthesis applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachar Al Chimali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claudia Tortiglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Porous semiconductors - Science and technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Lido Di Camaiore, Italy</w:t>
+              <w:t xml:space="preserve">RAFALD 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03980702v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrathin TiO2 coating of nanostructured porous silicon towards the fabrication of large-area electrodes for artificial photosynthesis applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lisa Monnier</w:t>
+                <w:t xml:space="preserve">POLY-L-LYSINE-CONJUGATED POROUS SILICON NANOPARTICLES AS LABEL-FREE LUMINESCENT PROBES FOR IN VIVO TIME-GATED IMAGING OF HYDRA VULGARIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Schiattarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalba Moretta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Tortiglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAFALD 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Caen, France</w:t>
+              <w:t xml:space="preserve">Porous semiconductors - Science and technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Lido Di Camaiore, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03981885v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication d’électrodes de microsupercondensateurs à base de silicium poreux fonctionnalisé par ALD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tran Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RAFALD 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03981867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrathin TiO2 coating of nanostructured porous silicon towards the fabrication of large-area electrodes for artificial photosynthesis applications.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Titanium nitride / porous silicon electrode for microsupercapacitor applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tran Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brice Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NANOCON 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Brno, Czech Republic</w:t>
+              <w:t xml:space="preserve">Porous semiconductors science and technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Lido di Camaiore, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03980983v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLANAR-TYPE TRIAC WITH POROUS SILICON-BASED EDGE STRUCTURE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Audière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Morillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Billoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Porous Semiconductors - Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Lido Di Camaiore, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03980838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titanium nitride / porous silicon electrode for microsupercapacitor applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrathin TiO2 coating of nanostructured porous silicon towards the fabrication of large-area electrodes for artificial photosynthesis applications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachar Al Chimali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Porous semiconductors science and technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Lido di Camaiore, Italy</w:t>
+              <w:t xml:space="preserve">NANOCON 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03980611v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and electrical properties of ZrO2/Al2O3/ZrO2 3D MIM capacitor deposited by Atomic Layer Deposition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Billoué</w:t>
+                <w:t xml:space="preserve">Elaboration of Polymeric Membrane for the precise localization of Porous Silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylène Vayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sinturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electronics, Communications and Control Engineering (ICECC 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Fukuoka (virtual event), Japan</w:t>
+              <w:t xml:space="preserve">Journées d’Etude des Polymères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Bussang (Vosges), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03980956v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of Polymeric Membrane for the precise localization of Porous Silicon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marylène Vayer</w:t>
+                <w:t xml:space="preserve">Structural and electrical properties of ZrO2/Al2O3/ZrO2 3D MIM capacitor deposited by Atomic Layer Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgil Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Billoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Sinturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Etude des Polymères</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Bussang (Vosges), France</w:t>
+              <w:t xml:space="preserve">International Conference on Electronics, Communications and Control Engineering (ICECC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Fukuoka (virtual event), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03980894v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Porous Silicon - Silicon substrate for RF devices integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Billoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7700,73 +7748,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop, European Microwave Week 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02481278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Invited) Recent Advances in Porous Silicon Based Microelectronic Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7775,513 +7823,513 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Billoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AiMES 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Cancùn, Mexico. pp.47-52, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1149/08601.0047ecst⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02382064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanostructured silicon-based nanoparticles as label-free photoluminescent probes for in vivo imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Schiattarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Terracciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Della Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Italian National Conference on Photonic Technologies (Fotonica 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Lecce, Italy. 51 (4pp.), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/cp.2018.1660⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02382072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical Formation of Porous Silicon Carbide for Micro-Device Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gommé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Alquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSCRM 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Washington, United States. pp.943-946, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.924.943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02382075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of surface interference between LIPSS and nano-pores in case of mesopouros silicon induced by pico and femto-second laser beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderazek Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Melhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sostaine Kaya-Boussougou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Boulmer-Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Applied Surface Science (ICASS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Shangai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01147788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId228"/>
+      <w:footerReference w:type="default" r:id="rId232"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8428,51 +8476,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921225v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Barcellona" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Span&#242;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Fiorenza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Scir&#232;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defforge" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ta07035f" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751998v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Al Chimali" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Carrasco" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dailleau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Monnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4MA00654B" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466219v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Richard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Alfred-Arulrasa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harikrishnan Ramadas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pubudu Tharanga Mahagamage" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2023.1101513" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158301v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Silva de Vasconcellos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grimal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Billou&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2022.107275" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016648v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Badie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Tissot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beniamino Sciacca" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ssa K. S. Barr" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bachmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0002288" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03664758v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaix" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Griveau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Le Borgne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2RA00508E" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813868v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lascaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meynier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alquier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0083052" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03980029v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Guillon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Riou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gardes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0128507" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962524v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Schiattarella" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalba Moretta" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gautier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolomeo Della Ventura" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbio.202000272" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382067v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Terracciano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5079469" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382070v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lascaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gautier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Certon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2019.01.006" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043176v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Luais" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Ghamouss" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Sakai" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-019-04197-6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02001841v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lepesant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bardet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Lacroix" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Garnero" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2018.00609" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741022v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Negulescu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valente" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Billoue" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6qm00040a" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01741078v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997228" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792014v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;lint Fodor" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Ag&#243;cs" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikl&#243;s Fried" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.12.063" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495490v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Melhem" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos de Sousa Meneses" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andreazza-Vignolle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Gautier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b13101" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214265v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderazek Talbi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Petit" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stolz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Boulmer-Leborgne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.09.003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792035v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Lu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morillon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alquier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4953088" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740923v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp02086k" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784761v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique F&#232;vre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Menard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/31/1/014001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792031v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinmyoung Joo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Loni" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dokyoung Kim" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.Y. Li" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4947084" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784759v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balint Fodor" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Agocs" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cayrel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2016.02.039" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784772v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Caffull" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.T. Canham" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2015.03.006" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214262v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b04984" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831016v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chaudoy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Desplobain" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06608.0031ecst" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784771v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Capelle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poveda" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2015.04.022" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784765v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. T. Canham" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0031508jss" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784775v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Biscarrat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4904085" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810901v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Diatta" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tran-Van" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.013306jes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810902v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Coudron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M&#233;nard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2013.01.014" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQSM8V6Z-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810897v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gary" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.082309jes" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655000v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tillocher" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Dussart" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3665217" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810906v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-375" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810905v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-344" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655001v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Song" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2011.05.028" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4C42DM9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483986v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965842v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Fragal&#224;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965937v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushik Baishya" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan M Macak" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966020v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966006v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965900v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Vayer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sinturel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965875v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela da Silva Bechara Soares" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Aubry-Barroca" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roger" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mellah" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Schulz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965824v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466320v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erig&#232;ne Bakangura" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813905v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kalas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos Fried" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2609882" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980717v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Granitzer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980738v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980877v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813915v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Petrik" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2609814" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980702v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Tortiglione" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981885v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981867v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tran Van" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980983v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980838v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Audi&#232;re" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Collard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980611v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980956v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980894v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481278v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382064v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/08601.0047ecst" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382072v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schiattarella" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Terracciano" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Della Ventura" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.1660" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382075v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gomm&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.924.943" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147788v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Petit" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sostaine Kaya-Boussougou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921225v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Barcellona" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Span&#242;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Fiorenza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Scir&#232;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defforge" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ta07035f" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751998v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Al Chimali" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Carrasco" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dailleau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Monnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4MA00654B" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466219v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Richard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Alfred-Arulrasa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harikrishnan Ramadas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pubudu Tharanga Mahagamage" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2023.1101513" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158301v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Silva de Vasconcellos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grimal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Billou&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2022.107275" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016648v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Badie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Tissot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beniamino Sciacca" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ssa K. S. Barr" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bachmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0002288" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03980029v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Guillon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Riou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gardes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0128507" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813868v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lascaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meynier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alquier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0083052" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03664758v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaix" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Griveau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Le Borgne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2RA00508E" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962524v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Schiattarella" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalba Moretta" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gautier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolomeo Della Ventura" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbio.202000272" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382067v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Terracciano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5079469" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382070v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lascaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gautier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Certon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2019.01.006" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043176v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Luais" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Ghamouss" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Sakai" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-019-04197-6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02001841v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lepesant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bardet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Lacroix" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Garnero" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2018.00609" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741022v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Negulescu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valente" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Billoue" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6qm00040a" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792014v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;lint Fodor" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Ag&#243;cs" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikl&#243;s Fried" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.12.063" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT5V89N6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01741078v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997228" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495490v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Melhem" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos de Sousa Meneses" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andreazza-Vignolle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Gautier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b13101" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214265v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderazek Talbi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Petit" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stolz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Boulmer-Leborgne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.09.003" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-057D3T6R-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784761v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique F&#232;vre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Menard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/31/1/014001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792035v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Lu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morillon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alquier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4953088" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740923v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp02086k" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792031v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinmyoung Joo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Loni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dokyoung Kim" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.Y. Li" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4947084" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784759v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balint Fodor" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Agocs" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cayrel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2016.02.039" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784772v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Caffull" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.T. Canham" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2015.03.006" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QX6NTFQ6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214262v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b04984" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831016v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chaudoy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Desplobain" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06608.0031ecst" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784771v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Capelle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poveda" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2015.04.022" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5S6W2HK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784765v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. T. Canham" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0031508jss" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784775v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Biscarrat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4904085" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810901v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Diatta" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tran-Van" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.013306jes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810902v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Coudron" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M&#233;nard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2013.01.014" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQSM8V6Z-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810897v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gary" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.082309jes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655000v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tillocher" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Dussart" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3665217" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810906v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-375" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810905v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-344" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655001v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Song" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2011.05.028" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4C42DM9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483986v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965842v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Fragal&#224;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965937v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushik Baishya" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan M Macak" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966020v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966006v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965875v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela da Silva Bechara Soares" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Aubry-Barroca" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mellah" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Schulz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965900v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Vayer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sinturel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965824v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466320v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erig&#232;ne Bakangura" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813905v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kalas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos Fried" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2609882" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980717v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Granitzer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980738v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980877v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813915v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Petrik" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2609814" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981885v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980702v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Tortiglione" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981867v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tran Van" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980611v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980838v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Audi&#232;re" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Collard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980983v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980894v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980956v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481278v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382064v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/08601.0047ecst" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382072v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schiattarella" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Terracciano" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Della Ventura" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.1660" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382075v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gomm&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.924.943" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147788v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Petit" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sostaine Kaya-Boussougou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>