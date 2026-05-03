--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -803,429 +803,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04016648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of Al 2 O 3 nanolamination in ALD ZrO 2 capacitor on physical and electrical characteristics</w:t>
+                <w:t xml:space="preserve">Integrating porous silicon layer backing to capacitive micromachined ultrasonic transducers (CMUT)-based linear arrays for acoustic Lamb wave attenuation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virgil Guillon</w:t>
+                <w:t xml:space="preserve">J. Lascaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Riou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Defforge</w:t>
+                <w:t xml:space="preserve">L. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Gardes</w:t>
+                <w:t xml:space="preserve">C. Meynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Alquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 132 (23), pp.234103. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0128507⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 131 (10), pp.105107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0083052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03980029v1</w:t>
+                <w:t xml:space="preserve">hal-03813868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating porous silicon layer backing to capacitive micromachined ultrasonic transducers (CMUT)-based linear arrays for acoustic Lamb wave attenuation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Lascaud</w:t>
+                <w:t xml:space="preserve">Cell penetrating peptide decorated magnetic porous silicon nanorods for glioblastoma therapy and imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Griveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Meynier</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Alquier</w:t>
+                <w:t xml:space="preserve">Brice Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 131 (10), pp.105107. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (19), pp.11708-11714. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0083052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D2RA00508E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03813868v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03664758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell penetrating peptide decorated magnetic porous silicon nanorods for glioblastoma therapy and imaging</w:t>
+                <w:t xml:space="preserve">The influence of Al 2 O 3 nanolamination in ALD ZrO 2 capacitor on physical and electrical characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Chaix</w:t>
+                <w:t xml:space="preserve">Virgil Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Griveau</w:t>
+                <w:t xml:space="preserve">Benoit Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Billoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Le Borgne</w:t>
+                <w:t xml:space="preserve">Pascal Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (19), pp.11708-11714. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 132 (23), pp.234103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D2RA00508E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0128507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03664758v1</w:t>
+                <w:t xml:space="preserve">hal-03980029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time‐gated luminescence imaging of positively charged poly‐ l‐ lysine‐coated highly microporous silicon nanoparticles in living Hydra polyp</w:t>
               </w:r>
@@ -1992,303 +1992,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic ellipsometry of columnar porous Si thin films and Si nanowires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bálint Fodor</w:t>
+                <w:t xml:space="preserve">In-depth porosity control of mesoporous silicon layers by an anodization current adjustment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lascaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Miklós Fried</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Certon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2016.12.063⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4997228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01792014v1</w:t>
+                <w:t xml:space="preserve">hal-01741078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-depth porosity control of mesoporous silicon layers by an anodization current adjustment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Lascaud</w:t>
+                <w:t xml:space="preserve">Spectroscopic ellipsometry of columnar porous Si thin films and Si nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bálint Fodor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Damien Valente</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emil Agócs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miklós Fried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 421, pp.397 - 404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2016.12.063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4997228⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01741078v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01792014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural, Optical and Thermo-physical Properties of Mesoporous Silicon Layers: Influence of Substrate Characteristics</w:t>
               </w:r>
@@ -2548,408 +2548,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01214265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porous Silicon Formation by Hole Injection from a Back Side p + /n Junction for Electrical Insulation Applications</w:t>
+                <w:t xml:space="preserve">Optimized plasma-polymerized fluoropolymer mask for local porous silicon formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Fèvre</w:t>
+                <w:t xml:space="preserve">Bin Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Defforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bálint Fodor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Menard</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benjamin Morillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Alquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0268-1242/31/1/014001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 119 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4953088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01784761v1</w:t>
+                <w:t xml:space="preserve">hal-01792035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized plasma-polymerized fluoropolymer mask for local porous silicon formation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bin Lu</w:t>
+                <w:t xml:space="preserve">In situ investigation of mesoporous silicon oxidation kinetics using infrared emittance spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domingos de Sousa Meneses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Billoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4953088⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18, pp.18201-18208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6cp02086k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01792035v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ investigation of mesoporous silicon oxidation kinetics using infrared emittance spectroscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Domingos de Sousa Meneses</w:t>
+                <w:t xml:space="preserve">Porous Silicon Formation by Hole Injection from a Back Side p + /n Junction for Electrical Insulation Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Fèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Billoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 18, pp.18201-18208. </w:t>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (1), pp.014001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6cp02086k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0268-1242/31/1/014001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01740923v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced quantum yield of photoluminescent porous silicon prepared by supercritical drying</w:t>
               </w:r>
@@ -3911,51 +3911,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Biscarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Fèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5023,51 +5023,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROCVD &amp; ALD 24</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Catania, Italy</w:t>
@@ -5590,273 +5590,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04966006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grafting of Salen complexes on microporous silicon by controlled polymerization for applications in asymmetric catalysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">All chemical protective mask elaboration for the precise formation of porous silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Defforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafaela da Silva Bechara Soares</w:t>
+                <w:t xml:space="preserve">Marylène Vayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Aubry-Barroca</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Sinturel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PSST 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04965875v1</w:t>
+                <w:t xml:space="preserve">hal-04965900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All chemical protective mask elaboration for the precise formation of porous silicon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Defforge</w:t>
+                <w:t xml:space="preserve">Grafting of Salen complexes on microporous silicon by controlled polymerization for applications in asymmetric catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaela da Silva Bechara Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Aubry-Barroca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marylène Vayer</w:t>
+                <w:t xml:space="preserve">Mohamed Mellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Sinturel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuelle Schulz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PSST 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04965900v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04965875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photocatalytic applications of 4H-SiC porous flakes early investigation of water splitting</w:t>
               </w:r>
@@ -5967,103 +5967,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grafting of salen complexes on macroporous silicon by controlled polymerization for applications in asymmetric catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafaela da Silva Bechara Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erigène Bakangura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Aubry-Barroca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SCF 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
@@ -6086,1464 +6086,1464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of advanced sensing materials and interface structures for in-situ bioellipsometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of silicon nanoparticles for plasmonic sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Defforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Kalas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miklos Fried</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Petrik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Label-free Biomedical Imaging and Sensing (LBIS) 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2609882⟩</w:t>
+              <w:t xml:space="preserve">Colloidal Nanoparticles for Biomedical Applications XVII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, San Francisco, United States. pp.19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2609814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03813905v1</w:t>
+                <w:t xml:space="preserve">hal-03813915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAGNETIC CHARACTERIZATION OF POROUS SILICON – COBALT NANOPARTICLE COMPOSITE FOR RF DEVICE APPLICATION</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrathin TiO2 coating of nanostructured porous silicon towards the fabrication of large-area electrodes for artificial photosynthesis applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachar Al Chimali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Porous Semiconductors - Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Lido Di Camaiore, Italy</w:t>
+              <w:t xml:space="preserve">RAFALD 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03980717v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CELL PENETRATING PEPTIDE DECORATED-MAGNETIC POROUS SILICON NANORODS FOR GLIOBLASTOMA IMAGING AND THERAPY</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Audrey Griveau</w:t>
+                <w:t xml:space="preserve">POLY-L-LYSINE-CONJUGATED POROUS SILICON NANOPARTICLES AS LABEL-FREE LUMINESCENT PROBES FOR IN VIVO TIME-GATED IMAGING OF HYDRA VULGARIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Schiattarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalba Moretta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Brice Le Borgne</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Tortiglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Porous Semiconductors - Science and Technology</w:t>
+              <w:t xml:space="preserve">Porous semiconductors - Science and technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Lido Di Camaiore, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03980738v1</w:t>
+                <w:t xml:space="preserve">hal-03980702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of polymeric membrane for the precise localization of porous silicon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lisa Monnier</w:t>
+                <w:t xml:space="preserve">Fabrication d’électrodes de microsupercondensateurs à base de silicium poreux fonctionnalisé par ALD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Desplobain</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tran Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire estival MatV2L 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
+              <w:t xml:space="preserve">RAFALD 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03980877v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of silicon nanoparticles for plasmonic sensing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of advanced sensing materials and interface structures for in-situ bioellipsometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Kalas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miklos Fried</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peter Petrik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloidal Nanoparticles for Biomedical Applications XVII</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Label-free Biomedical Imaging and Sensing (LBIS) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, San Francisco, United States. pp.62, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2609882⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2609814⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03813915v1</w:t>
+                <w:t xml:space="preserve">hal-03813905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrathin TiO2 coating of nanostructured porous silicon towards the fabrication of large-area electrodes for artificial photosynthesis applications</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MAGNETIC CHARACTERIZATION OF POROUS SILICON – COBALT NANOPARTICLE COMPOSITE FOR RF DEVICE APPLICATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Granitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Billoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAFALD 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Caen, France</w:t>
+              <w:t xml:space="preserve">Porous Semiconductors - Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Lido Di Camaiore, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03981885v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POLY-L-LYSINE-CONJUGATED POROUS SILICON NANOPARTICLES AS LABEL-FREE LUMINESCENT PROBES FOR IN VIVO TIME-GATED IMAGING OF HYDRA VULGARIS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rosalba Moretta</w:t>
+                <w:t xml:space="preserve">CELL PENETRATING PEPTIDE DECORATED-MAGNETIC POROUS SILICON NANORODS FOR GLIOBLASTOMA IMAGING AND THERAPY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Griveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claudia Tortiglione</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Porous semiconductors - Science and technology</w:t>
+              <w:t xml:space="preserve">Porous Semiconductors - Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Lido Di Camaiore, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03980702v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication d’électrodes de microsupercondensateurs à base de silicium poreux fonctionnalisé par ALD</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Dailleau</w:t>
+                <w:t xml:space="preserve">Elaboration of polymeric membrane for the precise localization of porous silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Tran Van</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylène Vayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Desplobain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAFALD 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Caen, France</w:t>
+              <w:t xml:space="preserve">Séminaire estival MatV2L 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03981867v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titanium nitride / porous silicon electrode for microsupercapacitor applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrathin TiO2 coating of nanostructured porous silicon towards the fabrication of large-area electrodes for artificial photosynthesis applications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachar Al Chimali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Porous semiconductors science and technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Lido di Camaiore, Italy</w:t>
+              <w:t xml:space="preserve">NANOCON 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03980611v1</w:t>
+                <w:t xml:space="preserve">hal-03980983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLANAR-TYPE TRIAC WITH POROUS SILICON-BASED EDGE STRUCTURE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Audière</w:t>
+                <w:t xml:space="preserve">Titanium nitride / porous silicon electrode for microsupercapacitor applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tran Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Porous Semiconductors - Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Lido Di Camaiore, Italy</w:t>
+              <w:t xml:space="preserve">Porous semiconductors science and technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Lido di Camaiore, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03980838v1</w:t>
+                <w:t xml:space="preserve">hal-03980611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrathin TiO2 coating of nanostructured porous silicon towards the fabrication of large-area electrodes for artificial photosynthesis applications.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Dailleau</w:t>
+                <w:t xml:space="preserve">PLANAR-TYPE TRIAC WITH POROUS SILICON-BASED EDGE STRUCTURE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Audière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Morillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Billoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NANOCON 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Brno, Czech Republic</w:t>
+              <w:t xml:space="preserve">Porous Semiconductors - Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Lido Di Camaiore, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03980983v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration of Polymeric Membrane for the precise localization of Porous Silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylène Vayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sinturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Etude des Polymères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Bussang (Vosges), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7568,90 +7568,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and electrical properties of ZrO2/Al2O3/ZrO2 3D MIM capacitor deposited by Atomic Layer Deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Billoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7823,51 +7823,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Billoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8104,51 +8104,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gommé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Alquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSCRM 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Washington, United States. pp.943-946, </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8476,51 +8476,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921225v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Barcellona" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Span&#242;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Fiorenza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Scir&#232;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defforge" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ta07035f" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751998v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Al Chimali" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Carrasco" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dailleau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Monnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4MA00654B" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466219v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Richard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Alfred-Arulrasa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harikrishnan Ramadas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pubudu Tharanga Mahagamage" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2023.1101513" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158301v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Silva de Vasconcellos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grimal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Billou&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2022.107275" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016648v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Badie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Tissot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beniamino Sciacca" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ssa K. S. Barr" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bachmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0002288" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03980029v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Guillon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Riou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gardes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0128507" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813868v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lascaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meynier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alquier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0083052" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03664758v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaix" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Griveau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Le Borgne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2RA00508E" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962524v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Schiattarella" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalba Moretta" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gautier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolomeo Della Ventura" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbio.202000272" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382067v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Terracciano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5079469" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382070v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lascaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gautier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Certon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2019.01.006" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043176v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Luais" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Ghamouss" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Sakai" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-019-04197-6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02001841v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lepesant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bardet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Lacroix" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Garnero" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2018.00609" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741022v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Negulescu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valente" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Billoue" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6qm00040a" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792014v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;lint Fodor" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Ag&#243;cs" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikl&#243;s Fried" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.12.063" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT5V89N6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01741078v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997228" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495490v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Melhem" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos de Sousa Meneses" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andreazza-Vignolle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Gautier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b13101" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214265v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderazek Talbi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Petit" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stolz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Boulmer-Leborgne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.09.003" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-057D3T6R-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784761v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique F&#232;vre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Menard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/31/1/014001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792035v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Lu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morillon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alquier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4953088" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740923v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp02086k" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792031v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinmyoung Joo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Loni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dokyoung Kim" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.Y. Li" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4947084" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784759v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balint Fodor" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Agocs" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cayrel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2016.02.039" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784772v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Caffull" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.T. Canham" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2015.03.006" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QX6NTFQ6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214262v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b04984" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831016v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chaudoy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Desplobain" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06608.0031ecst" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784771v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Capelle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poveda" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2015.04.022" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5S6W2HK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784765v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. T. Canham" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0031508jss" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784775v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Biscarrat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4904085" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810901v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Diatta" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tran-Van" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.013306jes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810902v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Coudron" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M&#233;nard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2013.01.014" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQSM8V6Z-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810897v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gary" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.082309jes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655000v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tillocher" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Dussart" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3665217" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810906v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-375" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810905v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-344" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655001v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Song" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2011.05.028" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4C42DM9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483986v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965842v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Fragal&#224;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965937v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushik Baishya" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan M Macak" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966020v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966006v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965875v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela da Silva Bechara Soares" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Aubry-Barroca" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mellah" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Schulz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965900v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Vayer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sinturel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965824v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466320v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erig&#232;ne Bakangura" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813905v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kalas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos Fried" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2609882" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980717v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Granitzer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980738v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980877v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813915v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Petrik" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2609814" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981885v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980702v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Tortiglione" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981867v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tran Van" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980611v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980838v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Audi&#232;re" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Collard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980983v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980894v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980956v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481278v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382064v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/08601.0047ecst" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382072v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schiattarella" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Terracciano" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Della Ventura" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.1660" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382075v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gomm&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.924.943" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147788v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Petit" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sostaine Kaya-Boussougou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921225v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Barcellona" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Span&#242;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Fiorenza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Scir&#232;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defforge" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ta07035f" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751998v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Al Chimali" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Carrasco" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dailleau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Monnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4MA00654B" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466219v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Richard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Alfred-Arulrasa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harikrishnan Ramadas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pubudu Tharanga Mahagamage" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2023.1101513" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158301v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Silva de Vasconcellos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grimal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Billou&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2022.107275" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016648v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Badie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Tissot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beniamino Sciacca" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ssa K. S. Barr" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bachmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0002288" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813868v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lascaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meynier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alquier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0083052" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03664758v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaix" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Griveau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Le Borgne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2RA00508E" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03980029v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Guillon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Riou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gardes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0128507" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962524v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Schiattarella" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalba Moretta" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gautier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolomeo Della Ventura" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbio.202000272" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382067v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Terracciano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5079469" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382070v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lascaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gautier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Certon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2019.01.006" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043176v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Luais" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Ghamouss" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Sakai" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-019-04197-6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02001841v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lepesant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bardet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Lacroix" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Garnero" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2018.00609" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741022v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Negulescu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valente" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Billoue" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6qm00040a" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01741078v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997228" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792014v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;lint Fodor" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Ag&#243;cs" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikl&#243;s Fried" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.12.063" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT5V89N6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495490v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Melhem" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos de Sousa Meneses" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andreazza-Vignolle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Gautier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b13101" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214265v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderazek Talbi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Petit" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stolz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Boulmer-Leborgne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.09.003" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-057D3T6R-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792035v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Lu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morillon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alquier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4953088" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740923v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp02086k" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784761v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique F&#232;vre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Menard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/31/1/014001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792031v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinmyoung Joo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Loni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dokyoung Kim" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.Y. Li" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4947084" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784759v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balint Fodor" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Agocs" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cayrel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2016.02.039" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784772v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Caffull" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.T. Canham" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2015.03.006" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QX6NTFQ6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214262v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b04984" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831016v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chaudoy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Desplobain" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06608.0031ecst" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784771v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Capelle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poveda" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2015.04.022" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5S6W2HK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784765v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. T. Canham" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0031508jss" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784775v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Biscarrat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4904085" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810901v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Diatta" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tran-Van" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.013306jes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810902v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Coudron" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M&#233;nard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2013.01.014" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQSM8V6Z-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810897v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gary" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.082309jes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655000v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tillocher" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Dussart" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3665217" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810906v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-375" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810905v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-344" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655001v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Song" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2011.05.028" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4C42DM9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483986v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965842v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Fragal&#224;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965937v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushik Baishya" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan M Macak" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966020v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966006v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965900v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Vayer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sinturel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965875v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela da Silva Bechara Soares" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Aubry-Barroca" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roger" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mellah" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Schulz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965824v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466320v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erig&#232;ne Bakangura" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813915v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kalas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos Fried" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Petrik" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2609814" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981885v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980702v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Tortiglione" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981867v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tran Van" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813905v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2609882" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980717v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Granitzer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980738v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980877v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980983v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980611v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980838v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Audi&#232;re" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Collard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980894v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980956v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481278v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382064v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/08601.0047ecst" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382072v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schiattarella" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Terracciano" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Della Ventura" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.1660" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382075v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gomm&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.924.943" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147788v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Petit" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sostaine Kaya-Boussougou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>