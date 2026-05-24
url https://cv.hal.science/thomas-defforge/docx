--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2402,980 +2402,955 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01495490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoparticles based laser-induced surface structures formation on mesoporous silicon by picosecond laser beam interaction</w:t>
+                <w:t xml:space="preserve">Porosity and Thickness Characterization of Porous Si and Oxidized Porous Si layers – an ultraviolet-visible-mid Infrared Ellipsometry Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderazek Talbi</w:t>
+                <w:t xml:space="preserve">Balint Fodor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Petit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amer Melhem</w:t>
+                <w:t xml:space="preserve">Emil Agocs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Stolz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chantal Boulmer-Leborgne</w:t>
+                <w:t xml:space="preserve">Frederic Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2015.09.003⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 227, pp.112-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2016.02.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01214265v1</w:t>
+                <w:t xml:space="preserve">hal-01784759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized plasma-polymerized fluoropolymer mask for local porous silicon formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanoparticles based laser-induced surface structures formation on mesoporous silicon by picosecond laser beam interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderazek Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Melhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bin Lu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bálint Fodor</w:t>
+                <w:t xml:space="preserve">Arnaud Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Morillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Alquier</w:t>
+                <w:t xml:space="preserve">Chantal Boulmer-Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 374, pp.31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2015.09.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4953088⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01792035v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ investigation of mesoporous silicon oxidation kinetics using infrared emittance spectroscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Domingos de Sousa Meneses</w:t>
+                <w:t xml:space="preserve">Optimized plasma-polymerized fluoropolymer mask for local porous silicon formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bálint Fodor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Morillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Alquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6cp02086k⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 119 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4953088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01740923v1</w:t>
+                <w:t xml:space="preserve">hal-01792035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porous Silicon Formation by Hole Injection from a Back Side p + /n Junction for Electrical Insulation Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Menard</w:t>
+                <w:t xml:space="preserve">In situ investigation of mesoporous silicon oxidation kinetics using infrared emittance spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domingos de Sousa Meneses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Billoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18, pp.18201-18208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6cp02086k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0268-1242/31/1/014001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01784761v1</w:t>
+                <w:t xml:space="preserve">hal-01740923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced quantum yield of photoluminescent porous silicon prepared by supercritical drying</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jinmyoung Joo</w:t>
+                <w:t xml:space="preserve">Porous Silicon Formation by Hole Injection from a Back Side p + /n Junction for Electrical Insulation Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Fèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4947084⟩</w:t>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (1), pp.014001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0268-1242/31/1/014001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01792031v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porosity and Thickness Characterization of Porous Si and Oxidized Porous Si layers – an ultraviolet-visible-mid Infrared Ellipsometry Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhanced quantum yield of photoluminescent porous silicon prepared by supercritical drying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinmyoung Joo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Defforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balint Fodor</w:t>
+                <w:t xml:space="preserve">Armando Loni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emil Agocs</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Defforge</w:t>
+                <w:t xml:space="preserve">Dokyoung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Cayrel</w:t>
+                <w:t xml:space="preserve">Z.Y. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 227, pp.112-120. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 108 (15), </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2016.02.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4947084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01784759v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01792031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porous Silicon Fabrication by Anodisation: Progress towards the Realisation of Layers and Powders with High Surface Area and Micropore Content</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Supercritically-Dried Porous Silicon Powders with Surface Areas Exceeding 1000 M2/G</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armando Loni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. T. Canham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Gautier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L.T. Canham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2015.03.006⟩</w:t>
+              <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 (8), pp.289-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/2.0031508jss⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01784772v1</w:t>
+                <w:t xml:space="preserve">hal-01784765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural, Optical, and Thermal Analysis of n-Type Mesoporous Silicon Prepared by Electrochemical Etching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Melhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3424,469 +3399,494 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b04984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01214262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anode Based on Porous Silicon Films Using Polymer Electrolyte for Lithium-Ion Microbatteries</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fouad Ghamouss</w:t>
+                <w:t xml:space="preserve">Porous Silicon Fabrication by Anodisation: Progress towards the Realisation of Layers and Powders with High Surface Area and Micropore Content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armando Loni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Caffull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.T. Canham</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/06608.0031ecst⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 213, pp.188-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2015.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831016v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Mesoporous Silicon Substrates Strain for the Integration of Radio Frequency Circuits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anode Based on Porous Silicon Films Using Polymer Electrolyte for Lithium-Ion Microbatteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chaudoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Luais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Ghamouss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Defforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Capelle</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sébastien Desplobain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2015.04.022⟩</w:t>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 66 (8), pp.31-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/06608.0031ecst⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01784771v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supercritically-Dried Porous Silicon Powders with Surface Areas Exceeding 1000 M2/G</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. T. Canham</w:t>
+                <w:t xml:space="preserve">Evaluation of Mesoporous Silicon Substrates Strain for the Integration of Radio Frequency Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Capelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Billoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Poveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 585, pp.66-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2015.04.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/2.0031508jss⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01784765v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Direct Current Electrical Properties of Electrochemically Etched Mesoporous Silicon Carbide</w:t>
               </w:r>
@@ -3911,51 +3911,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Biscarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Fèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4689,51 +4689,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma-deposited fluoropolymer film mask for local porous silicon formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tran-Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5090,63 +5090,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of porous flakes of 4H-SiC via electrochemical etching: morphological and chemical investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matteo Barcellona</w:t>
+                <w:t xml:space="preserve">Photocatalytic applications of 4H-SiC porous flakes early investigation of water splitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Spanò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Elena Fragalà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5169,901 +5169,901 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSST 2024</w:t>
+              <w:t xml:space="preserve">PSST - 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04965842v1</w:t>
+                <w:t xml:space="preserve">hal-04965824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrathin TiO2 layers deposited on porous silicon for solar fuel production through CO2 reduction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jan M Macak</w:t>
+                <w:t xml:space="preserve">4H-SiC porous flakes for innovative photocatalytic applications in the energy and environmental fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Spanò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Barcellona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Elena Fragalà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Fiorenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Scirè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSST 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Brno, Czech Republic</w:t>
+              <w:t xml:space="preserve">eMRS Fall 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04965937v1</w:t>
+                <w:t xml:space="preserve">hal-04966006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative Photocatalytic Applications of 4H-SiC Porous Flakes for Energy and Environmental Purposes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrication of porous flakes of 4H-SiC via electrochemical etching: morphological and chemical investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Barcellona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Elena Fragalà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Scirè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Fiorenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-MRS Fall 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">PSST 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04966020v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04965842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4H-SiC porous flakes for innovative photocatalytic applications in the energy and environmental fields</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Salvatore Scirè</w:t>
+                <w:t xml:space="preserve">Ultrathin TiO2 layers deposited on porous silicon for solar fuel production through CO2 reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachar Al Chimali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Defforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaushik Baishya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan M Macak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eMRS Fall 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">PSST 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04966006v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04965937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All chemical protective mask elaboration for the precise formation of porous silicon</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Innovative Photocatalytic Applications of 4H-SiC Porous Flakes for Energy and Environmental Purposes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Spanò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Barcellona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Elena Fragalà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Scirè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Fiorenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSST 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Brno, Czech Republic</w:t>
+              <w:t xml:space="preserve">e-MRS Fall 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04965900v1</w:t>
+                <w:t xml:space="preserve">hal-04966020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grafting of Salen complexes on microporous silicon by controlled polymerization for applications in asymmetric catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaela da Silva Bechara Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Aubry-Barroca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafaela da Silva Bechara Soares</w:t>
+                <w:t xml:space="preserve">Philippe Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Aubry-Barroca</w:t>
+                <w:t xml:space="preserve">Mohamed Mellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PSST 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04965875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocatalytic applications of 4H-SiC porous flakes early investigation of water splitting</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Roberto Fiorenza</w:t>
+                <w:t xml:space="preserve">All chemical protective mask elaboration for the precise formation of porous silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylène Vayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sinturel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSST - 2024</w:t>
+              <w:t xml:space="preserve">PSST 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04965824v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04965900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grafting of salen complexes on macroporous silicon by controlled polymerization for applications in asymmetric catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaela da Silva Bechara Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erigène Bakangura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Aubry-Barroca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafaela da Silva Bechara Soares</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Erigène Bakangura</w:t>
+                <w:t xml:space="preserve">Philippe Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SCF 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
@@ -6578,972 +6578,972 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03981867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of advanced sensing materials and interface structures for in-situ bioellipsometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Kalas</w:t>
+                <w:t xml:space="preserve">Ultrathin TiO2 coating of nanostructured porous silicon towards the fabrication of large-area electrodes for artificial photosynthesis applications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachar Al Chimali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Label-free Biomedical Imaging and Sensing (LBIS) 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NANOCON 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Brno, Czech Republic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03813905v1</w:t>
+                <w:t xml:space="preserve">hal-03980983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAGNETIC CHARACTERIZATION OF POROUS SILICON – COBALT NANOPARTICLE COMPOSITE FOR RF DEVICE APPLICATION</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Titanium nitride / porous silicon electrode for microsupercapacitor applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Brice Le Borgne</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tran Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Porous Semiconductors - Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Lido Di Camaiore, Italy</w:t>
+              <w:t xml:space="preserve">Porous semiconductors science and technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Lido di Camaiore, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03980717v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CELL PENETRATING PEPTIDE DECORATED-MAGNETIC POROUS SILICON NANORODS FOR GLIOBLASTOMA IMAGING AND THERAPY</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Audrey Griveau</w:t>
+                <w:t xml:space="preserve">PLANAR-TYPE TRIAC WITH POROUS SILICON-BASED EDGE STRUCTURE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Audière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Brice Le Borgne</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Morillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Billoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Porous Semiconductors - Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Lido Di Camaiore, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03980738v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of polymeric membrane for the precise localization of porous silicon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lisa Monnier</w:t>
+                <w:t xml:space="preserve">Development of advanced sensing materials and interface structures for in-situ bioellipsometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Kalas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miklos Fried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire estival MatV2L 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Label-free Biomedical Imaging and Sensing (LBIS) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, San Francisco, United States. pp.62, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2609882⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03980877v1</w:t>
+                <w:t xml:space="preserve">hal-03813905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrathin TiO2 coating of nanostructured porous silicon towards the fabrication of large-area electrodes for artificial photosynthesis applications.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MAGNETIC CHARACTERIZATION OF POROUS SILICON – COBALT NANOPARTICLE COMPOSITE FOR RF DEVICE APPLICATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Granitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Billoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NANOCON 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Brno, Czech Republic</w:t>
+              <w:t xml:space="preserve">Porous Semiconductors - Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Lido Di Camaiore, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03980983v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titanium nitride / porous silicon electrode for microsupercapacitor applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Dailleau</w:t>
+                <w:t xml:space="preserve">CELL PENETRATING PEPTIDE DECORATED-MAGNETIC POROUS SILICON NANORODS FOR GLIOBLASTOMA IMAGING AND THERAPY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Griveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Porous semiconductors science and technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Lido di Camaiore, Italy</w:t>
+              <w:t xml:space="preserve">Porous Semiconductors - Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Lido Di Camaiore, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03980611v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLANAR-TYPE TRIAC WITH POROUS SILICON-BASED EDGE STRUCTURE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Audière</w:t>
+                <w:t xml:space="preserve">Elaboration of polymeric membrane for the precise localization of porous silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Billoue</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylène Vayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Desplobain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Porous Semiconductors - Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Lido Di Camaiore, Italy</w:t>
+              <w:t xml:space="preserve">Séminaire estival MatV2L 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03980838v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration of Polymeric Membrane for the precise localization of Porous Silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylène Vayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sinturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Etude des Polymères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Bussang (Vosges), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7823,51 +7823,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Billoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8104,51 +8104,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gommé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Alquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSCRM 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Washington, United States. pp.943-946, </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8182,51 +8182,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of surface interference between LIPSS and nano-pores in case of mesopouros silicon induced by pico and femto-second laser beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderazek Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Melhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8234,51 +8234,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sostaine Kaya-Boussougou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Boulmer-Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Applied Surface Science (ICASS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Shangai, China</w:t>
@@ -8476,51 +8476,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921225v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Barcellona" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Span&#242;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Fiorenza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Scir&#232;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defforge" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ta07035f" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751998v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Al Chimali" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Carrasco" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dailleau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Monnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4MA00654B" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466219v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Richard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Alfred-Arulrasa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harikrishnan Ramadas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pubudu Tharanga Mahagamage" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2023.1101513" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158301v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Silva de Vasconcellos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grimal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Billou&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2022.107275" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016648v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Badie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Tissot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beniamino Sciacca" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ssa K. S. Barr" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bachmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0002288" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813868v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lascaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meynier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alquier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0083052" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03664758v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaix" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Griveau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Le Borgne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2RA00508E" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03980029v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Guillon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Riou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gardes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0128507" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962524v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Schiattarella" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalba Moretta" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gautier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolomeo Della Ventura" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbio.202000272" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382067v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Terracciano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5079469" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382070v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lascaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gautier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Certon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2019.01.006" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043176v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Luais" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Ghamouss" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Sakai" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-019-04197-6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02001841v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lepesant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bardet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Lacroix" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Garnero" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2018.00609" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741022v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Negulescu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valente" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Billoue" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6qm00040a" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01741078v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997228" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792014v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;lint Fodor" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Ag&#243;cs" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikl&#243;s Fried" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.12.063" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT5V89N6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495490v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Melhem" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos de Sousa Meneses" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andreazza-Vignolle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Gautier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b13101" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214265v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderazek Talbi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Petit" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stolz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Boulmer-Leborgne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.09.003" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-057D3T6R-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792035v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Lu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morillon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alquier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4953088" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740923v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp02086k" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784761v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique F&#232;vre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Menard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/31/1/014001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792031v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinmyoung Joo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Loni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dokyoung Kim" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.Y. Li" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4947084" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784759v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balint Fodor" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Agocs" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cayrel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2016.02.039" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784772v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Caffull" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.T. Canham" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2015.03.006" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QX6NTFQ6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214262v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b04984" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831016v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chaudoy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Desplobain" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06608.0031ecst" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784771v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Capelle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poveda" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2015.04.022" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5S6W2HK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784765v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. T. Canham" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0031508jss" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784775v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Biscarrat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4904085" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810901v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Diatta" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tran-Van" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.013306jes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810902v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Coudron" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M&#233;nard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2013.01.014" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQSM8V6Z-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810897v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gary" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.082309jes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655000v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tillocher" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Dussart" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3665217" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810906v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-375" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810905v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-344" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655001v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Song" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2011.05.028" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4C42DM9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483986v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965842v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Fragal&#224;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965937v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushik Baishya" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan M Macak" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966020v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966006v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965900v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Vayer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sinturel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965875v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela da Silva Bechara Soares" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Aubry-Barroca" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roger" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mellah" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Schulz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965824v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466320v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erig&#232;ne Bakangura" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813915v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kalas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos Fried" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Petrik" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2609814" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981885v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980702v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Tortiglione" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981867v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tran Van" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813905v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2609882" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980717v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Granitzer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980738v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980877v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980983v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980611v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980838v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Audi&#232;re" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Collard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980894v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980956v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481278v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382064v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/08601.0047ecst" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382072v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schiattarella" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Terracciano" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Della Ventura" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.1660" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382075v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gomm&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.924.943" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147788v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Petit" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sostaine Kaya-Boussougou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921225v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Barcellona" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Span&#242;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Fiorenza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Scir&#232;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defforge" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ta07035f" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751998v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Al Chimali" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Carrasco" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dailleau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Monnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4MA00654B" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466219v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Richard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Alfred-Arulrasa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harikrishnan Ramadas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pubudu Tharanga Mahagamage" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2023.1101513" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158301v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Silva de Vasconcellos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grimal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Billou&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2022.107275" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016648v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Badie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Tissot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beniamino Sciacca" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ssa K. S. Barr" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bachmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0002288" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813868v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lascaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meynier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alquier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0083052" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03664758v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaix" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Griveau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Le Borgne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2RA00508E" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03980029v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Guillon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Riou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gardes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0128507" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962524v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Schiattarella" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalba Moretta" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gautier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolomeo Della Ventura" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbio.202000272" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382067v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Terracciano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5079469" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382070v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lascaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gautier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Certon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2019.01.006" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043176v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Luais" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Ghamouss" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Sakai" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-019-04197-6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02001841v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lepesant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bardet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Lacroix" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Garnero" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2018.00609" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741022v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Negulescu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valente" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Billoue" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6qm00040a" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01741078v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997228" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792014v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;lint Fodor" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Ag&#243;cs" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikl&#243;s Fried" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.12.063" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT5V89N6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495490v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Melhem" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos de Sousa Meneses" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andreazza-Vignolle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Gautier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b13101" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784759v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balint Fodor" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Agocs" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cayrel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2016.02.039" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214265v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderazek Talbi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Petit" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stolz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Boulmer-Leborgne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.09.003" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-057D3T6R-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792035v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Lu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morillon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alquier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4953088" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740923v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp02086k" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784761v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique F&#232;vre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Menard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/31/1/014001" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792031v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinmyoung Joo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Loni" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dokyoung Kim" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.Y. Li" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4947084" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784765v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. T. Canham" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0031508jss" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214262v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b04984" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784772v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Caffull" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.T. Canham" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2015.03.006" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QX6NTFQ6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831016v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chaudoy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Desplobain" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06608.0031ecst" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784771v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Capelle" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poveda" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2015.04.022" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5S6W2HK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784775v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Biscarrat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4904085" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810901v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Diatta" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tran-Van" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.013306jes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810902v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Coudron" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M&#233;nard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2013.01.014" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQSM8V6Z-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810897v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gary" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.082309jes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655000v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tillocher" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Dussart" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3665217" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810906v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-375" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810905v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-344" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655001v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Song" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2011.05.028" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4C42DM9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483986v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965824v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Fragal&#224;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966006v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965842v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965937v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushik Baishya" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan M Macak" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966020v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965875v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela da Silva Bechara Soares" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Aubry-Barroca" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roger" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mellah" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Schulz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965900v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Vayer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sinturel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466320v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erig&#232;ne Bakangura" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813915v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kalas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos Fried" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Petrik" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2609814" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981885v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980702v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Tortiglione" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981867v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tran Van" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980983v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980611v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980838v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Audi&#232;re" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Collard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813905v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2609882" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980717v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Granitzer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980738v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980877v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980894v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980956v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481278v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382064v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/08601.0047ecst" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382072v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schiattarella" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Terracciano" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Della Ventura" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.1660" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382075v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gomm&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.924.943" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147788v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Petit" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sostaine Kaya-Boussougou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>