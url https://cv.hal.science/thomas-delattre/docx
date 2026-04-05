--- v0 (2026-03-05)
+++ v1 (2026-04-05)
@@ -1115,282 +1115,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03963405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mésanges se nourrissent elles dans les vergers ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Bouvier</w:t>
+                <w:t xml:space="preserve">Does combining Forficula auricularia L. (Dermaptera: Forficulidae) with Harmonia axyridis Pallas (Coleoptera: Coccinellidae) enhance predation of rosy apple aphid, Dysaphis plantaginea Passerini (Hemiptera: Aphididae)?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazem Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Siegwart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biological Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 151, pp.104394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2020.104394⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04515452v1</w:t>
+                <w:t xml:space="preserve">hal-03166451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does combining Forficula auricularia L. (Dermaptera: Forficulidae) with Harmonia axyridis Pallas (Coleoptera: Coccinellidae) enhance predation of rosy apple aphid, Dysaphis plantaginea Passerini (Hemiptera: Aphididae)?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie Perrin</w:t>
+                <w:t xml:space="preserve">Les mésanges se nourrissent elles dans les vergers ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Musseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Poss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phytoma </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (738), pp.1-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03166451v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keep your enemies closer: enhancing biological control through individual movement rules to retain natural enemies inside the field</w:t>
               </w:r>
@@ -4708,51 +4708,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F92E3676"/>
+    <w:nsid w:val="BFBFF4C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4939,51 +4939,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-delattre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2674-3542" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152399046" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986988v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Poinas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Dib" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Leroy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.70002" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215192v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perrin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Abram" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brodeur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delattre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Siegwart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-025-01933-y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086196v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borowiec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lecerf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2025.105802" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102666v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Thaon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-023-01618-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153504v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Memmah" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Franck" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valsesia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.251" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03851678v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bouvier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Musseau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thomas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108074" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963405v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tixier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Carval" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9072" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04515452v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Thomas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Poss" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166451v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2020.104394" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624571v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/we-19-15-2019" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01828553v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Burel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2018.03.006" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621631v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tixier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carval" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2018.09.026" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605994v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1160.43" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742994v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baguette" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Burel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marie Stevens" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2013.00123.x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DRTW3712-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812051v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diab Al Hassan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Georgelin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-9563.2012.00587.x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T2NK8DCL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860973v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laparie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lebouvier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-012-0403-x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-871PW6VH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382136v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2011.06.018" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8047PHZS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826994v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448886v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pichancourt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Kindlmann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2009.10.010" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMH57C1Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557623v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Humeau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2010.18615.x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4PT4V8SV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458557v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Vannier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Feon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vasseur" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boussard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447678v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Le F&#233;on" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668540v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Ferry" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dugravot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Christid&#232;s" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Auger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-007-9373-3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QQG973Z5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733581v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Daout" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Said Amara" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Schmitt" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739707v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517950v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517949v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458477v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Le Fr&#233;on" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01082426v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01082490v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01082398v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790150v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ernoult" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lecomte" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1576/9782759230143/paysage-biodiversite-fonctionnelle-et-sante-des-plantes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216603v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Mahmoud Memah" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6597282" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591556v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Macombe" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rault" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guerra" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-delattre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2674-3542" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152399046" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986988v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Poinas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Dib" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Leroy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.70002" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215192v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perrin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Abram" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brodeur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delattre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Siegwart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-025-01933-y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086196v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borowiec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lecerf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2025.105802" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102666v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Thaon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-023-01618-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153504v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Memmah" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Franck" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valsesia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.251" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03851678v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bouvier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Musseau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thomas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108074" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963405v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tixier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Carval" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9072" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166451v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2020.104394" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04515452v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Thomas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Poss" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624571v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/we-19-15-2019" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01828553v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Burel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2018.03.006" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621631v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tixier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carval" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2018.09.026" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605994v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1160.43" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742994v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baguette" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Burel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marie Stevens" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2013.00123.x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DRTW3712-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812051v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diab Al Hassan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Georgelin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-9563.2012.00587.x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T2NK8DCL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860973v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laparie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lebouvier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-012-0403-x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-871PW6VH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382136v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2011.06.018" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8047PHZS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826994v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448886v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pichancourt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Kindlmann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2009.10.010" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMH57C1Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557623v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Humeau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2010.18615.x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4PT4V8SV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458557v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Vannier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Feon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vasseur" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boussard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447678v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Le F&#233;on" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668540v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Ferry" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dugravot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Christid&#232;s" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Auger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-007-9373-3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QQG973Z5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733581v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Daout" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Said Amara" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Schmitt" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739707v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517950v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517949v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458477v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Le Fr&#233;on" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01082426v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01082490v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01082398v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790150v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ernoult" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lecomte" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1576/9782759230143/paysage-biodiversite-fonctionnelle-et-sante-des-plantes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216603v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Mahmoud Memah" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6597282" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591556v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Macombe" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rault" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guerra" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>