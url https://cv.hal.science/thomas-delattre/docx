--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -3156,396 +3156,396 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02668540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de la SER de végétaux en propagation avant – Aspect expérimental</w:t>
+                <w:t xml:space="preserve">Impact of pest exclusion nets on bats in apple orchards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Daout</w:t>
+                <w:t xml:space="preserve">Montaine Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed-Said Amara</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Delattre</w:t>
+                <w:t xml:space="preserve">Florence Matutini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GDR ondes 2451 "interférences d'ondes"- Assemblée générale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Sophia Antipolis, France</w:t>
+              <w:t xml:space="preserve">Landscape Management for functional biodiversity 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733581v1</w:t>
+                <w:t xml:space="preserve">hal-05585142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un Radar harmonique pour étudier la dispersion du Carpocapse des pommes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Mesure de la SER de végétaux en propagation avant – Aspect expérimental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Daout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Said Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GDR ondes 2451 "interférences d'ondes" Assemblée générale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées du GDR ondes 2451 "interférences d'ondes"- Assemblée générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739707v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connectivité fonctionnelle en conditions climatiques sub-optimales : les paysages climatiques modèlent-ils la dispersion des insectes?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conception d'un Radar harmonique pour étudier la dispersion du Carpocapse des pommes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Daout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Delattre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francoise Burel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Nationale d'Ecologie Scientifique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées du GDR ondes 2451 "interférences d'ondes" Assemblée générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00517950v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional connectivity under sub-optimal climatic conditions: Do climatic landscapes shape insects' dispersal?</w:t>
+                <w:t xml:space="preserve">Connectivité fonctionnelle en conditions climatiques sub-optimales : les paysages climatiques modèlent-ils la dispersion des insectes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vernon</w:t>
@@ -3563,116 +3563,224 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Burel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional connectivity under sub-optimal climatic conditions: Do climatic landscapes shape insects' dispersal?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, United States. pp.18-23</w:t>
+              <w:t xml:space="preserve">Colloque Nationale d'Ecologie Scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00517949v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00517950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Functional connectivity under sub-optimal climatic conditions: Do climatic landscapes shape insects' dispersal?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vernon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Functional connectivity under sub-optimal climatic conditions: Do climatic landscapes shape insects' dispersal?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, United States. pp.18-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00517949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Paysage et interdisciplinarité : regards croisés sur la Zone Atelier de Pleine-Fougères en Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Le Fréon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3700,51 +3808,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ères journées doctorales en Paysage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Angers, France. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01458477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3754,51 +3862,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of agricultural landscape context on the spatial match between aphids and their carabid predators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diab Al Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3857,73 +3965,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Colloque des Zones Ateliers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Rennes, France. , 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01082426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of agricultural landscape context on the spatial match between aphids and their carabid predators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diab Al Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3982,73 +4090,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Journées Françaises de l’Ecologie du Paysage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Aix en Provence, France. , 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01082490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal distribution of aphids and aphidophagous carabid beetles abundances in wheat field of different landscape contexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diab Al Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4107,51 +4215,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Ecological Federation Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Avila, Spain. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01082398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4161,167 +4269,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La biodiversité dans des paysages spatialement et temporellement hétérogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ernoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paysage, biodiversité fonctionnelle et santé des plantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1ère éd., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 240 p., 2019, Sciences en Partage (Quae)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4331,65 +4439,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dataset for &amp;quot;Best organic farming deployment scenarios for pest control: a modeling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Mahmoud Memah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4413,70 +4521,70 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valsesia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.6597282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04216603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4486,161 +4594,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRANS,Transformation de l'élevage et dynamique des espaces : rapport final-modèle final du WP3 - Coordinations d'élevage et dynamiques territoriales. D3.4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Macombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Poccard-Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2008, pp.20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId138"/>
+      <w:footerReference w:type="default" r:id="rId141"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4708,51 +4816,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BFBFF4C5"/>
+    <w:nsid w:val="8DC976AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4939,51 +5047,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-delattre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2674-3542" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152399046" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986988v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Poinas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Dib" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Leroy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.70002" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215192v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perrin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Abram" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brodeur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delattre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Siegwart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-025-01933-y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086196v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borowiec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lecerf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2025.105802" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102666v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Thaon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-023-01618-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153504v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Memmah" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Franck" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valsesia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.251" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03851678v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bouvier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Musseau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thomas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108074" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963405v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tixier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Carval" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9072" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166451v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2020.104394" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04515452v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Thomas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Poss" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624571v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/we-19-15-2019" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01828553v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Burel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2018.03.006" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621631v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tixier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carval" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2018.09.026" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605994v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1160.43" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742994v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baguette" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Burel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marie Stevens" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2013.00123.x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DRTW3712-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812051v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diab Al Hassan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Georgelin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-9563.2012.00587.x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T2NK8DCL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860973v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laparie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lebouvier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-012-0403-x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-871PW6VH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382136v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2011.06.018" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8047PHZS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826994v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448886v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pichancourt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Kindlmann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2009.10.010" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMH57C1Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557623v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Humeau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2010.18615.x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4PT4V8SV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458557v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Vannier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Feon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vasseur" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boussard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447678v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Le F&#233;on" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668540v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Ferry" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dugravot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Christid&#232;s" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Auger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-007-9373-3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QQG973Z5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733581v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Daout" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Said Amara" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Schmitt" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739707v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517950v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517949v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458477v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Le Fr&#233;on" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01082426v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01082490v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01082398v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790150v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ernoult" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lecomte" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1576/9782759230143/paysage-biodiversite-fonctionnelle-et-sante-des-plantes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216603v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Mahmoud Memah" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6597282" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591556v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Macombe" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rault" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guerra" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-delattre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2674-3542" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152399046" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986988v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Poinas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Dib" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Leroy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.70002" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215192v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perrin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Abram" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brodeur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delattre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Siegwart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-025-01933-y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086196v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borowiec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lecerf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2025.105802" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102666v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Thaon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-023-01618-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153504v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Memmah" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Franck" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valsesia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.251" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03851678v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bouvier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Musseau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thomas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108074" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963405v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tixier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Carval" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9072" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166451v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2020.104394" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04515452v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Thomas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Poss" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624571v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/we-19-15-2019" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01828553v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Burel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2018.03.006" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621631v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tixier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carval" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2018.09.026" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605994v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1160.43" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742994v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baguette" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Burel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marie Stevens" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2013.00123.x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DRTW3712-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812051v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diab Al Hassan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Georgelin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-9563.2012.00587.x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T2NK8DCL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860973v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laparie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lebouvier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-012-0403-x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-871PW6VH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382136v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2011.06.018" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8047PHZS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826994v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448886v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pichancourt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Kindlmann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2009.10.010" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMH57C1Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557623v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Humeau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2010.18615.x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4PT4V8SV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458557v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Vannier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Feon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vasseur" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boussard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447678v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Le F&#233;on" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668540v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Ferry" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dugravot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Christid&#232;s" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Auger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-007-9373-3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QQG973Z5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05585142v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montaine Delmotte" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Matutini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733581v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Daout" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Said Amara" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Schmitt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739707v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517950v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517949v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458477v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Le Fr&#233;on" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01082426v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01082490v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01082398v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790150v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ernoult" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lecomte" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1576/9782759230143/paysage-biodiversite-fonctionnelle-et-sante-des-plantes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216603v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Mahmoud Memah" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6597282" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591556v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Macombe" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rault" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guerra" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>