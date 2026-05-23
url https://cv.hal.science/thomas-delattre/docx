--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -2134,370 +2134,370 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00812051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is dispersal promoted at the invasion front? Morphological analysis of a ground beetle invading the Kerguelen Islands, Merizodus soledadinus (Coleoptera, Carabidae)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An agri-environmental scheme enhances butterfly dispersal in European agricultural landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Laparie</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thomas Delattre</w:t>
+                <w:t xml:space="preserve">Philippe Vernon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Burel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10530-012-0403-x⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 166, pp.102-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2011.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00860973v1</w:t>
+                <w:t xml:space="preserve">hal-01382136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An agri-environmental scheme enhances butterfly dispersal in European agricultural landscapes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is dispersal promoted at the invasion front? Morphological analysis of a ground beetle invading the Kerguelen Islands, Merizodus soledadinus (Coleoptera, Carabidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Laparie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lebouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Delattre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Françoise Burel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 166, pp.102-109. </w:t>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (8), pp.1641-1648. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2011.06.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10530-012-0403-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01382136v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00860973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An agri-environmental scheme enhances butterfly dispersal in European agricultural landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Burel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 166 (1), pp.102-109. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agee.2011.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00826994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -2682,51 +2682,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Humeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marie Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oikos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 119 (12), pp.1900-1908. </w:t>
@@ -3520,51 +3520,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connectivité fonctionnelle en conditions climatiques sub-optimales : les paysages climatiques modèlent-ils la dispersion des insectes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3628,51 +3628,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional connectivity under sub-optimal climatic conditions: Do climatic landscapes shape insects' dispersal?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4816,51 +4816,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8DC976AC"/>
+    <w:nsid w:val="68D362BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5047,51 +5047,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-delattre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2674-3542" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152399046" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986988v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Poinas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Dib" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Leroy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.70002" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215192v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perrin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Abram" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brodeur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delattre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Siegwart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-025-01933-y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086196v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borowiec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lecerf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2025.105802" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102666v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Thaon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-023-01618-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153504v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Memmah" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Franck" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valsesia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.251" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03851678v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bouvier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Musseau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thomas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108074" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963405v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tixier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Carval" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9072" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166451v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2020.104394" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04515452v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Thomas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Poss" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624571v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/we-19-15-2019" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01828553v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Burel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2018.03.006" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621631v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tixier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carval" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2018.09.026" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605994v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1160.43" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742994v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baguette" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Burel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marie Stevens" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2013.00123.x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DRTW3712-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812051v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diab Al Hassan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Georgelin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-9563.2012.00587.x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T2NK8DCL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860973v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laparie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lebouvier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-012-0403-x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-871PW6VH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382136v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2011.06.018" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8047PHZS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826994v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448886v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pichancourt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Kindlmann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2009.10.010" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMH57C1Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557623v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Humeau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2010.18615.x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4PT4V8SV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458557v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Vannier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Feon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vasseur" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boussard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447678v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Le F&#233;on" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668540v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Ferry" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dugravot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Christid&#232;s" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Auger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-007-9373-3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QQG973Z5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05585142v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montaine Delmotte" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Matutini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733581v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Daout" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Said Amara" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Schmitt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739707v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517950v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517949v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458477v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Le Fr&#233;on" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01082426v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01082490v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01082398v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790150v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ernoult" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lecomte" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1576/9782759230143/paysage-biodiversite-fonctionnelle-et-sante-des-plantes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216603v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Mahmoud Memah" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6597282" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591556v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Macombe" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rault" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guerra" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-delattre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2674-3542" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152399046" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986988v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Poinas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Dib" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Leroy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.70002" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215192v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perrin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Abram" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brodeur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delattre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Siegwart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-025-01933-y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086196v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borowiec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lecerf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2025.105802" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102666v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Thaon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-023-01618-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153504v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Memmah" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Franck" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valsesia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.251" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03851678v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bouvier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Musseau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thomas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108074" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963405v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tixier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Carval" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9072" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166451v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2020.104394" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04515452v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Thomas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Poss" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624571v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/we-19-15-2019" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01828553v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Burel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2018.03.006" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621631v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tixier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carval" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2018.09.026" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605994v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1160.43" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742994v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baguette" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Burel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marie Stevens" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2013.00123.x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DRTW3712-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812051v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diab Al Hassan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Georgelin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-9563.2012.00587.x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T2NK8DCL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382136v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2011.06.018" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8047PHZS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860973v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laparie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lebouvier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-012-0403-x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-871PW6VH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826994v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448886v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pichancourt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Kindlmann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2009.10.010" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMH57C1Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557623v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Humeau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2010.18615.x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4PT4V8SV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458557v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Vannier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Feon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vasseur" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boussard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447678v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Le F&#233;on" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668540v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Ferry" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dugravot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Christid&#232;s" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Auger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-007-9373-3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QQG973Z5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05585142v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montaine Delmotte" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Matutini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733581v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Daout" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Said Amara" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Schmitt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739707v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517950v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517949v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458477v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Le Fr&#233;on" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01082426v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01082490v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01082398v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790150v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ernoult" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lecomte" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1576/9782759230143/paysage-biodiversite-fonctionnelle-et-sante-des-plantes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216603v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Mahmoud Memah" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6597282" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591556v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Macombe" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rault" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guerra" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>