--- v0 (2026-03-28)
+++ v1 (2026-04-26)
@@ -333,566 +333,562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05555388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of the processes for recycling titanium alloys machining chips into additive manufactured aeronautical-quality products</w:t>
+                <w:t xml:space="preserve">A new device for monitoring deformation dynamics and droplet shrinkage kinetics (during drying) of a charged droplet suspended in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lassègue</w:t>
+                <w:t xml:space="preserve">A. Dokmak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Deleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Mousseigne</w:t>
+                <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamel Moussaoui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Deleau</w:t>
+                <w:t xml:space="preserve">A. Maudhuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Oriez</w:t>
+                <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 141, pp.2381-2422. </w:t>
+              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 134, pp.104033. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00170-025-16698-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.elstat.2025.104033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05343168v1</w:t>
+                <w:t xml:space="preserve">hal-04926769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling droplet drying kinetics under electric fields: A study on moisture content and evaporative flux profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dokmak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Dokmak</w:t>
+                <w:t xml:space="preserve">T. Deleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maudhuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Deleau</w:t>
+                <w:t xml:space="preserve">P. Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Inês Ré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 221, pp.176-186. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cherd.2025.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05248454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new device for monitoring deformation dynamics and droplet shrinkage kinetics (during drying) of a charged droplet suspended in air</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Dokmak</w:t>
+                <w:t xml:space="preserve">Effect of ethanol on supercritical CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; solvent densities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Sevestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chabanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Deleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coquelet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elstat.2025.104033⟩</w:t>
+              <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 218, pp.106491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.supflu.2024.106491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04926769v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of ethanol on supercritical CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; solvent densities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Chabanon</w:t>
+                <w:t xml:space="preserve">Multilevel Factorial Optimisation of Acid-to-Ore Ratio and Solids Concentration in Hydrometallurgical Recovery of Nickel from Laterite Ore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Okechukwu Vincent Dickson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Deleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Espitalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lombart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.supflu.2024.106491⟩</w:t>
+              <w:t xml:space="preserve">Results in engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27, pp.106744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rineng.2025.106744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04870977v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilevel Factorial Optimisation of Acid-to-Ore Ratio and Solids Concentration in Hydrometallurgical Recovery of Nickel from Laterite Ore</w:t>
+                <w:t xml:space="preserve">High-pressure acid leaching of laterite ores: Effect of acid and solid content on Ni and Co yield under non-isothermal and isothermal conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okechukwu Vincent Dickson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Deleau</w:t>
@@ -915,394 +911,398 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lombart</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Results in engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rineng.2025.106744⟩</w:t>
+              <w:t xml:space="preserve">Hydrometallurgy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 238, pp.106576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hydromet.2025.106576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05215119v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05279563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-pressure acid leaching of laterite ores: Effect of acid and solid content on Ni and Co yield under non-isothermal and isothermal conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Okechukwu Vincent Dickson</w:t>
+                <w:t xml:space="preserve">Hydroxyapatite‐Supported Ruthenium Catalysts in Ammonia Synthesis: Impact of Ba and Cs as Catalyst Promoters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor Uriel Rodríguez Vera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Deleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julien Lombart</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armando Izquierdo Colorado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrometallurgy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hydromet.2025.106576⟩</w:t>
+              <w:t xml:space="preserve">ChemPlusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 90 (12), pp.e202500428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cplu.202500428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05279563v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroxyapatite‐Supported Ruthenium Catalysts in Ammonia Synthesis: Impact of Ba and Cs as Catalyst Promoters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Review of the processes for recycling titanium alloys machining chips into additive manufactured aeronautical-quality products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lassègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héctor Uriel Rodríguez Vera</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Coquelet</w:t>
+                <w:t xml:space="preserve">Michel Mousseigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Deleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bouchard</w:t>
+                <w:t xml:space="preserve">Vincent Oriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPlusChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 90 (12), pp.e202500428. </w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 141, pp.2381-2422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cplu.202500428⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00170-025-16698-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05304233v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of activity coefficient and equilibrium constant models on the speciation of aqueous solutions of H2SO4-MgSO4-Al2(SO4)3 at 235 and 250 °C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Okechukwu Dickson</w:t>
+                <w:t xml:space="preserve">Speciation and reaction equilibrium constant modelling of aqueous hydrometallurgical systems at elevated temperatures: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Okechukwu Vincent Dickson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Deleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1325,397 +1325,397 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lombart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physicochemical Problems of Mineral Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.37190/ppmp/167497⟩</w:t>
+              <w:t xml:space="preserve">Chemical Thermodynamics and Thermal Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.100117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ctta.2023.100117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03903228v1</w:t>
+                <w:t xml:space="preserve">hal-04146658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speciation and reaction equilibrium constant modelling of aqueous hydrometallurgical systems at elevated temperatures: A review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Okechukwu Vincent Dickson</w:t>
+                <w:t xml:space="preserve">Catalyst-free synthesis of 5-hydroxymethylfurfural from fructose by extractive reaction in supercritical CO2 – subcritical H2O two-phase system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Oriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Labauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Benjelloun-Mlayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Deleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julien Lombart</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuya Hiraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Thermodynamics and Thermal Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ctta.2023.100117⟩</w:t>
+              <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 198, pp.105904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.supflu.2023.105904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04146658v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04019569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalyst-free synthesis of 5-hydroxymethylfurfural from fructose by extractive reaction in supercritical CO2 – subcritical H2O two-phase system</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bouchra Benjelloun-Mlayah</w:t>
+                <w:t xml:space="preserve">The influence of activity coefficient and equilibrium constant models on the speciation of aqueous solutions of H2SO4-MgSO4-Al2(SO4)3 at 235 and 250 °C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Okechukwu Dickson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Deleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yuya Hiraga</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Espitalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lombart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 198, pp.105904. </w:t>
+              <w:t xml:space="preserve">Physicochemical Problems of Mineral Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, IMPS 2022, 59 (167497), pp.10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.supflu.2023.105904⟩</w:t>
+                <w:t xml:space="preserve">⟨10.37190/ppmp/167497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04019569v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03903228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of mass transfer coefficients in high-pressure CO2-H2O flows in microcapillaries using a colorimetric method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Deleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Camy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1814,51 +1814,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Deleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Fechter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Camy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1980,51 +1980,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Gréjois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Deleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Oriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2079,51 +2079,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des performances des modèles thermodynamiques pour le dimensionnement du procédé de lixiviation HP/HT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Deleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2174,51 +2174,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recyclage Ecoresponsable des Copeaux de Ti6Al4V issus de l'Aéronautique (RECoTiA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Gréjois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Oriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Deleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2286,51 +2286,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du modèle utilisé pour le calcul de constantes d'équilibre à température modérée pour des électrolytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Okechukwu Dickson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Deleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2433,51 +2433,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A transparent micro-device to study mass transfer and thermodynamics in two-phase flows at high pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Deleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Camy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3034,51 +3034,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1B12AE7D"/>
+    <w:nsid w:val="BC8DA78F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3265,51 +3265,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-deleau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0003-5062" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/252577671" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05555388v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okechukwu Vincent Dickson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deleau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Espitalier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coquelet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lombart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clwas.2026.100503" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343168v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lass&#232;gue" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mousseigne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Moussaoui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Oriez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-025-16698-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05248454v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dokmak" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Deleau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maudhuit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arlabosse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-In&#234;s R&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2025.08.004" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04926769v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Letourneau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Arlabosse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2025.104033" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870977v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sevestre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chabanon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2024.106491" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215119v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.106744" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279563v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2025.106576" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05304233v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Uriel Rodr&#237;guez Vera" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Izquierdo Colorado" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202500428" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903228v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Okechukwu Dickson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37190/ppmp/167497" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146658v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ctta.2023.100117" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04019569v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labauze" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Benjelloun-Mlayah" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuya Hiraga" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2023.105904" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03364885v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Camy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Aubin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2021.117161" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02899660v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fechter" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.115960" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968175v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Gr&#233;jois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Moussaoui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Weiss-Hortala" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943722v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04980974v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894787v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202337901003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01858138v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Helouvry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133318v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.19582.09282" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05037013v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tardy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.34681.58722" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03741824v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020EMAC0013" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-deleau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0003-5062" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/252577671" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05555388v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okechukwu Vincent Dickson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deleau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Espitalier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coquelet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lombart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clwas.2026.100503" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04926769v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dokmak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Letourneau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maudhuit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Arlabosse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2025.104033" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05248454v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Deleau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arlabosse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-In&#234;s R&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2025.08.004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870977v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sevestre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chabanon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2024.106491" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215119v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.106744" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279563v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2025.106576" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05304233v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Uriel Rodr&#237;guez Vera" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Izquierdo Colorado" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202500428" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343168v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lass&#232;gue" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mousseigne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Moussaoui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Oriez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-025-16698-y" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146658v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ctta.2023.100117" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04019569v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labauze" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Benjelloun-Mlayah" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuya Hiraga" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2023.105904" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903228v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Okechukwu Dickson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37190/ppmp/167497" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03364885v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Camy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Aubin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2021.117161" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02899660v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fechter" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.115960" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968175v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Gr&#233;jois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Moussaoui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Weiss-Hortala" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943722v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04980974v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894787v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202337901003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01858138v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Helouvry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133318v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.19582.09282" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05037013v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tardy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.34681.58722" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03741824v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020EMAC0013" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>