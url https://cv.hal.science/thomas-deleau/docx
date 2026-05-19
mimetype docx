--- v1 (2026-04-26)
+++ v2 (2026-05-19)
@@ -1,2979 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...2928 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> THOMAS DELEAU </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thomas-deleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0003-5062</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">252577671</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=ptsc8zsAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoclave scaling behaviour and characterisation during nickel laterite ore leaching under HPAL conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Okechukwu Vincent Dickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Deleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Espitalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lombart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner Waste Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 14, pp.100503. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clwas.2026.100503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling droplet drying kinetics under electric fields: A study on moisture content and evaporative flux profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dokmak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Deleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maudhuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Arlabosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Inês Ré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 221, pp.176-186. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2025.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new device for monitoring deformation dynamics and droplet shrinkage kinetics (during drying) of a charged droplet suspended in air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dokmak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Deleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐jacques Letourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maudhuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Arlabosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrostatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 134, pp.104033. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.elstat.2025.104033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilevel Factorial Optimisation of Acid-to-Ore Ratio and Solids Concentration in Hydrometallurgical Recovery of Nickel from Laterite Ore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Okechukwu Vincent Dickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Deleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Espitalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lombart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27, pp.106744. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rineng.2025.106744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-pressure acid leaching of laterite ores: Effect of acid and solid content on Ni and Co yield under non-isothermal and isothermal conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Okechukwu Vincent Dickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Deleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Espitalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lombart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrometallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 238, pp.106576. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hydromet.2025.106576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of ethanol on supercritical CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; solvent densities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Sevestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Deleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coquelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Supercritical Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 218, pp.106491. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.supflu.2024.106491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04870977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroxyapatite‐Supported Ruthenium Catalysts in Ammonia Synthesis: Impact of Ba and Cs as Catalyst Promoters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Uriel Rodríguez Vera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Deleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Izquierdo Colorado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPlusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 90 (12), pp.e202500428. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cplu.202500428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of the processes for recycling titanium alloys machining chips into additive manufactured aeronautical-quality products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lassègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mousseigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Deleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Oriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 141, pp.2381-2422. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-025-16698-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation and reaction equilibrium constant modelling of aqueous hydrometallurgical systems at elevated temperatures: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Okechukwu Vincent Dickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Deleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Espitalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lombart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Thermodynamics and Thermal Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.100117. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ctta.2023.100117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalyst-free synthesis of 5-hydroxymethylfurfural from fructose by extractive reaction in supercritical CO2 – subcritical H2O two-phase system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Oriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Benjelloun-Mlayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Deleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuya Hiraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Supercritical Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 198, pp.105904. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.supflu.2023.105904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of activity coefficient and equilibrium constant models on the speciation of aqueous solutions of H2SO4-MgSO4-Al2(SO4)3 at 235 and 250 °C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Okechukwu Dickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Deleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Espitalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lombart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physicochemical Problems of Mineral Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, IMPS 2022, 59 (167497), pp.10. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37190/ppmp/167497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of mass transfer coefficients in high-pressure CO2-H2O flows in microcapillaries using a colorimetric method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Deleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐jacques Letourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Espitalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 248 (Part B), pp.1-15/117161. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2021.117161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of mass transfer coefficients in high-pressure two-phase flows in capillaries using Raman spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Deleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fechter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐jacques Letourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 228, pp.1-15/115960. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2020.115960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des performances des modèles thermodynamiques pour le dimensionnement du procédé de lixiviation HP/HT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Deleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coquelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du GDR Prométhée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS GDR Prométhée, May 2024, Rueil Malmaison, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recyclage Ecoresponsable des Copeaux de TiAl6V issus du domaine Aéronautique (RECoTiA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Gréjois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Deleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Oriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Weiss-Hortala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIEC 2024 - 1er Congrès Interdisciplinaire sur l’Economie Circulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recyclage Ecoresponsable des Copeaux de Ti6Al4V issus de l'Aéronautique (RECoTiA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Gréjois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Oriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Deleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Espitalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 2024 - 19ème Conférence de la Société Francaise de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du modèle utilisé pour le calcul de constantes d'équilibre à température modérée pour des électrolytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Okechukwu Dickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Deleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Espitalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lombart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP2022 - 18e Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France. pp.9, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/202337901003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A transparent micro-device to study mass transfer and thermodynamics in two-phase flows at high pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Deleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐jacques Letourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Espitalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Helouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Supercritical Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INTERNATIONAL SOCIETY FOR THE ADVANCEMENT OF SUPERCRITICAL FLUIDS, Apr 2018, Antibes-Juan-Les-Pins, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un modèle cinétique et thermodynamique pour l’étude de la lixiviation d’un minerai latéritique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Okechukwu Vincent Dickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Espitalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Deleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lombart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTAL11 - Colloque sur la Cristallisation et Précipitation Industrielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Marseille, France. 2025, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.19582.09282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de modèles pour optimiser la lixiviation du nickel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Okechukwu Vincent Dickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Espitalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Deleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 2024 - 19ème congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.34681.58722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass transfer and thermodynamics phenomena in high pressure two-phase microflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Deleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chemical and Process Engineering. Ecole des Mines d'Albi-Carmaux, 2020. English. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2020EMAC0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03741824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId82"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -3034,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BC8DA78F"/>
+    <w:nsid w:val="22A82BB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3265,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-deleau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0003-5062" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/252577671" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05555388v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okechukwu Vincent Dickson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deleau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Espitalier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coquelet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lombart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clwas.2026.100503" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04926769v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dokmak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Letourneau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maudhuit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Arlabosse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2025.104033" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05248454v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Deleau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arlabosse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-In&#234;s R&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2025.08.004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870977v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sevestre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chabanon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2024.106491" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215119v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.106744" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279563v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2025.106576" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05304233v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Uriel Rodr&#237;guez Vera" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Izquierdo Colorado" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202500428" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343168v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lass&#232;gue" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mousseigne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Moussaoui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Oriez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-025-16698-y" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146658v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ctta.2023.100117" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04019569v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labauze" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Benjelloun-Mlayah" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuya Hiraga" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2023.105904" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903228v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Okechukwu Dickson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37190/ppmp/167497" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03364885v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Camy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Aubin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2021.117161" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02899660v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fechter" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.115960" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968175v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Gr&#233;jois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Moussaoui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Weiss-Hortala" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943722v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04980974v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894787v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202337901003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01858138v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Helouvry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133318v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.19582.09282" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05037013v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tardy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.34681.58722" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03741824v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020EMAC0013" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-deleau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0003-5062" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/252577671" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=ptsc8zsAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05555388v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okechukwu Vincent Dickson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deleau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Espitalier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coquelet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lombart" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clwas.2026.100503" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05248454v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dokmak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Deleau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maudhuit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arlabosse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-In&#234;s R&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2025.08.004" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04926769v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Letourneau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Arlabosse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2025.104033" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215119v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.106744" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279563v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2025.106576" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870977v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sevestre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chabanon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2024.106491" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05304233v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Uriel Rodr&#237;guez Vera" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Izquierdo Colorado" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202500428" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343168v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lass&#232;gue" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mousseigne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Moussaoui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Oriez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-025-16698-y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146658v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ctta.2023.100117" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04019569v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labauze" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Benjelloun-Mlayah" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuya Hiraga" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2023.105904" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903228v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Okechukwu Dickson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37190/ppmp/167497" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03364885v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Camy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Aubin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2021.117161" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02899660v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fechter" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.115960" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943722v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968175v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Gr&#233;jois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Moussaoui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Weiss-Hortala" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04980974v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894787v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202337901003" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01858138v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Helouvry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133318v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.19582.09282" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05037013v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tardy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.34681.58722" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03741824v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020EMAC0013" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>