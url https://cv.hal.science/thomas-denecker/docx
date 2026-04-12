--- v0 (2026-03-04)
+++ v1 (2026-04-12)
@@ -192,1041 +192,1175 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FAIR_Bioinfo: a turnkey training course and protocol for reproducible computational biology</w:t>
+                <w:t xml:space="preserve">Training biologists in Unix command-line skills: From curriculum to interactive online tutorials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lucie Khamvongsa-Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Aboukhalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thomas Denecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOSE - Journal of Open Source Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21105/jose.00068⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 22 (4), pp.e1014133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1014133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02880655v2</w:t>
+                <w:t xml:space="preserve">hal-05583485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional networks of co-expressed genes to explore iron homeostasis processes in the pathogenic yeast Candida glabrata</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">FAIR_Bioinfo: a turnkey training course and protocol for reproducible computational biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Denecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Camadro</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claire Toffano-Nioche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2 (2), pp.lqaa027. </w:t>
+              <w:t xml:space="preserve">JOSE - Journal of Open Source Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nargab/lqaa027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21105/jose.00068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03100086v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02880655v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient, quick and easy-to-use DNA replication timing analysis with START-R suite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional networks of co-expressed genes to explore iron homeostasis processes in the pathogenic yeast Candida glabrata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Denecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djihad Hadjadj</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Denecker</w:t>
+                <w:t xml:space="preserve">Youfang Zhou li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Guérin</w:t>
+                <w:t xml:space="preserve">Cécile Fairhead</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Su-Jung Kim</w:t>
+                <w:t xml:space="preserve">Karine Budin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Fauchereau</w:t>
+                <w:t xml:space="preserve">Jean-Michel Camadro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 2 (2), </w:t>
+              <w:t xml:space="preserve">, 2020, 2 (2), pp.lqaa027. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nargab/lqaa045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nargab/lqaa027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02929259v1</w:t>
+                <w:t xml:space="preserve">hal-03100086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pixel: a content management platform for quantitative omics data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Efficient, quick and easy-to-use DNA replication timing analysis with START-R suite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djihad Hadjadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Denecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Maupetit</w:t>
+                <w:t xml:space="preserve">Eva Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Hébert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Camadro</w:t>
+                <w:t xml:space="preserve">Su-Jung Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Fauchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj.6623⟩</w:t>
+              <w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nargab/lqaa045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03100146v1</w:t>
+                <w:t xml:space="preserve">hal-02929259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Label-free quantitative proteomics in Candida yeast species: technical and biological replicates to assess data reproducibility</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Pixel: a content management platform for quantitative omics data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Denecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Garcia</w:t>
+                <w:t xml:space="preserve">William Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Danila</w:t>
+                <w:t xml:space="preserve">Julien Maupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Léger</w:t>
+                <w:t xml:space="preserve">Charles Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Camadro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Research Notes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12 (1), pp.470. </w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, pp.e6623. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13104-019-4505-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7717/peerj.6623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02389332v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03100146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empowering the detection of ChIP-seq &amp;quot;basic peaks&amp;quot; (bPeaks) in small eukaryotic genomes with a web user-interactive interface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Label-free quantitative proteomics in Candida yeast species: technical and biological replicates to assess data reproducibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lelandais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Denecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Danila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Research Notes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 11 (1), pp.698. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13104-018-3802-y⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 12 (1), pp.470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13104-019-4505-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02177599v1</w:t>
+                <w:t xml:space="preserve">hal-02389332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hypothesis-driven approach identifies CDK4 and CDK6 inhibitors as candidate drugs for treatments of adrenocortical carcinomas</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Empowering the detection of ChIP-seq &amp;quot;basic peaks&amp;quot; (bPeaks) in small eukaryotic genomes with a web user-interactive interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Denecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lelandais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/aging.101356⟩</w:t>
+              <w:t xml:space="preserve">BMC Research Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (1), pp.698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13104-018-3802-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02363044v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02177599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A hypothesis-driven approach identifies CDK4 and CDK6 inhibitors as candidate drugs for treatments of adrenocortical carcinomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djihad Hadjadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Su-Jung Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Denecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Ben Driss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (12), pp.2695-2716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/aging.101356⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Characterization of the replication timing program of 6 human model cell lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djihad Hadjadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Denecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Maric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fauchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Baldacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genomics Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9, pp.113 - 117. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gdata.2016.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01406426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1236,405 +1370,405 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Denecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Seiler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Atelier de Données bioinformatiques de diversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dimitry Khvorostyanov, Mar 2024, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04502839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Denecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Seiler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée "Cycle De Vie / Gestion Des Données De La Biologie"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, F. Bekkouche; X. Borda; F. Brau; W. Demet, Apr 2024, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04531785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Science ouverte et principes FAIR dans un projet de bioinformatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Denecker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Science ouverte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Station Biologique de Roscoff, Mar 2023, Roscoff, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.7729199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04027046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EMERGEN-BioInfo The digital platform for the French SARS-CoV-2 genomic surveillance and research program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Denecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Messak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anliat Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Antoinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2022 - Les Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rennes, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/ZENODO.6778707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04495542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1644,633 +1778,633 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Unix competency framework for learning bioinformatics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Denecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Khamvongsa Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Puthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2024 - Journées ouvertes en biologie, informatique, et mathématiques 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04619317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and production of a plug-in tool facilitating the submission of microbial meta-omics data to an international repository</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jamilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Denecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Nancy, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04139284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The IFB e-Learning Working Group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Denecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Le Corguillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Puthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM (Journées Ouvertes en Biologie, Informatique et Mathématiques) 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03296617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FAIR_bioinfo : a software perspective of reproducibility of bioinformatics analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Denecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Toffano-Nioche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes de Biologie Informatique et Mathématiques - JOBIM 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03071717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron homeostasisis in C. glabrata at the transcriptomic level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youfang Zhou-Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Denecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Budin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fairhead</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Bolotin Fukuhara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. Congress of the International Society for Human and Animal Mycology (ISHAM 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Amsterdam, Netherlands. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxford University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Medical Mycology, 56 (Suppl. 2), 230 p., 2018, Abstracts ISHAM 2018 - Supplement</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2280,104 +2414,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omics analyses, how to navigate through a constant data deluge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Denecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lelandais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03429581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2387,100 +2521,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioinformatique et analyse de données multiomiques : principes et applications chez les levures pathogènes Candida glabrata et Candida albicans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Denecker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bio-Informatique, Biologie Systémique [q-bio.QM]. Université Paris-Saclay, 2020. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2020UPASL010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02968518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2490,310 +2624,310 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandbox.bio tutorials – Linux basics training modules (IFB ELIXIR-FR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Khamvongsa-Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Denecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Toffano-Nioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Puthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École thématique. France. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05506951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioinformatics in a tense geopolitical context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Toffano-Nioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jourdren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Denecker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École thématique. ANF Workflow et reproductibilité en Bioinformatique, Campanile Paris-Sud - Porte d'Orléans - Arcueil, 73 av. Aristide Briand, 94110 - ARCUEIL, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05527702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation EBAII Niveau 2 - Science ouverte et principes FAIR dans un projet de bioinformatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Denecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Berthelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Roscoff, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04113112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2803,170 +2937,170 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madbot API</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Messak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elora Vigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathéo Hiriart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:cnt:8954194b5680687fbdc77ba7341952d119eea671;origin=https://gitlab.com/ifb-elixirfr/madbot/madbot-api.git;visit=swh:1:snp:3567d5dd832cafad25df5d4a7a3d1deb7208ac07;anchor=swh:1:rev:4d9403ad64ec11110d61cdcd8fbe2a3c43a72040;path=/codemeta.json⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05118626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId90"/>
+      <w:footerReference w:type="default" r:id="rId93"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3034,51 +3168,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="17A5F7A0"/>
+    <w:nsid w:val="79E93A62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3265,51 +3399,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-denecker" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1421-7641" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/249728249" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880655v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Denecker" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toffano-Nioche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/jose.00068" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03100086v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youfang Zhou&#160;li" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fairhead" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Budin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Camadro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqaa027" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929259v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djihad Hadjadj" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gu&#233;rin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su-Jung Kim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fauchereau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqaa045" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03100146v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Durand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maupetit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H&#233;bert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.6623" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02389332v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lelandais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Garcia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Danila" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut L&#233;ger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-019-4505-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177599v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-018-3802-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363044v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ben Driss" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Cadoret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/aging.101356" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406426v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Maric" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Baldacci" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gdata.2016.07.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502839v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Seiler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531785v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027046v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7729199" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495542v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Messak" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anliat Mohamed" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Antoinat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Le Bars" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/ZENODO.6778707" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619317v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Khamvongsa Charbonnier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poulain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Puthier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139284v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rousseau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jamilloux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bize" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296617v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071717v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hernandez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734714v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youfang Zhou-Li" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bolotin Fukuhara" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/mmy/myy036" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429581v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02968518v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UPASL010" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506951v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Khamvongsa-Charbonnier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527702v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jourdren" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113112v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Berthelier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118626v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora Vigo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Math&#233;o Hiriart" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:cnt:8954194b5680687fbdc77ba7341952d119eea671;origin=https://gitlab.com/ifb-elixirfr/madbot/madbot-api.git;visit=swh:1:snp:3567d5dd832cafad25df5d4a7a3d1deb7208ac07;anchor=swh:1:rev:4d9403ad64ec11110d61cdcd8fbe2a3c43a72040;path=/codemeta.json" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-denecker" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1421-7641" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/249728249" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05583485v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Khamvongsa-Charbonnier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Aboukhalil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Denecker" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poulain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1014133" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880655v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toffano-Nioche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/jose.00068" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03100086v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youfang Zhou&#160;li" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fairhead" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Budin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Camadro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqaa027" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929259v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djihad Hadjadj" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gu&#233;rin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su-Jung Kim" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fauchereau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqaa045" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03100146v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Durand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maupetit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H&#233;bert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.6623" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02389332v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lelandais" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Garcia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Danila" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut L&#233;ger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-019-4505-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177599v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-018-3802-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363044v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ben Driss" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Cadoret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/aging.101356" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406426v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Maric" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Baldacci" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gdata.2016.07.003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502839v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Seiler" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531785v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027046v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7729199" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495542v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Messak" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anliat Mohamed" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Antoinat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Le Bars" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/ZENODO.6778707" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619317v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Khamvongsa Charbonnier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Puthier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139284v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rousseau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jamilloux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bize" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296617v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071717v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hernandez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734714v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youfang Zhou-Li" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bolotin Fukuhara" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/mmy/myy036" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429581v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02968518v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UPASL010" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506951v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527702v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jourdren" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113112v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Berthelier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118626v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora Vigo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Math&#233;o Hiriart" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:cnt:8954194b5680687fbdc77ba7341952d119eea671;origin=https://gitlab.com/ifb-elixirfr/madbot/madbot-api.git;visit=swh:1:snp:3567d5dd832cafad25df5d4a7a3d1deb7208ac07;anchor=swh:1:rev:4d9403ad64ec11110d61cdcd8fbe2a3c43a72040;path=/codemeta.json" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>