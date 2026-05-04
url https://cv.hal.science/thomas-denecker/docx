--- v1 (2026-04-12)
+++ v2 (2026-05-04)
@@ -3168,51 +3168,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="79E93A62"/>
+    <w:nsid w:val="19854679"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>