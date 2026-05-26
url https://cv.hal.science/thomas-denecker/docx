--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -3168,51 +3168,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="19854679"/>
+    <w:nsid w:val="E095DF47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>