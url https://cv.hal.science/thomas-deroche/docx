--- v0 (2026-03-06)
+++ v1 (2026-05-01)
@@ -75,51 +75,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1851,1757 +1851,1723 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01951434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Big Five personality traits contribute to prosocial responses to others’ pain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Courbalay</w:t>
+                <w:t xml:space="preserve">Theory of planned behaviour and road violations : the moderating influence of perceived behavioural control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Castanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Deroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aina Chalabaev</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel-Ange Amorim</w:t>
+                <w:t xml:space="preserve">Tim Woodman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Personality and Individual Differences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.paid.2015.01.038⟩</w:t>
+              <w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18, pp.148-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trf.2012.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05319522v1</w:t>
+                <w:t xml:space="preserve">hal-00935341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory of planned behaviour and road violations : the moderating influence of perceived behavioural control</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Athletes' inclination to play through pain: a coping perspective.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Deroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Woodman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Britton W Brewer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Scanff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Anxiety, Stress and Coping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10615806.2011.552717⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.trf.2012.12.014⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00935341v1</w:t>
+                <w:t xml:space="preserve">hal-00580420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Athletes' inclination to play through pain: a coping perspective.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The relation between risk perceptions and physical activity among older adults: A prospective study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boiché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Trouilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Deroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christine Le Scanff</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anxiety, Stress and Coping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10615806.2011.552717⟩</w:t>
+              <w:t xml:space="preserve">Psychology and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08870446.2010.509798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00580420v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00580429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relation between risk perceptions and physical activity among older adults: A prospective study.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Psychological Mediators of the Sport Injury—Perceived Risk Relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Deroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Woodman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Stephan</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philippe Sarrazin</w:t>
+                <w:t xml:space="preserve">Christine Le Scanff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, pp.1-11. </w:t>
+              <w:t xml:space="preserve">Risk Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (1), pp.113-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/08870446.2010.509798⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1539-6924.2011.01646.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00580429v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04443050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychological Mediators of the Sport Injury—Perceived Risk Relationship</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of fear of falling on anticipatory postural control of medio-lateral stability during rapid leg flexion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Yiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Deroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christine Le Scanff</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manh-Cuong Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Woodman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risk Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 111 (4), pp.611-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-010-1680-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1539-6924.2011.01646.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04443050v1</w:t>
+                <w:t xml:space="preserve">hal-00580545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of fear of falling on anticipatory postural control of medio-lateral stability during rapid leg flexion.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Social cognitive determinants of the intention to wear safety gear among adult in-line skaters.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Deroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">T. Woodman</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Castanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Britton W Brewer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Scanff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 41 (5), pp.1064-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aap.2009.06.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00421-010-1680-7⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00580545v1</w:t>
+                <w:t xml:space="preserve">hal-00580587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social cognitive determinants of the intention to wear safety gear among adult in-line skaters.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predictors of Perceived Susceptibility to Sport-Related Injury among Competitive Runners: The Role of Previous Experience, Neuroticism, and Passion for Running</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Deroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Britton W Brewer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Caudroit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Scanff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Psychology / Appl Psychol Int Rev</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 58, p. 672-687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1464-0597.2008.00373.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aap.2009.06.016⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00580587v1</w:t>
+                <w:t xml:space="preserve">hal-00580555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictors of Perceived Susceptibility to Sport-Related Injury among Competitive Runners: The Role of Previous Experience, Neuroticism, and Passion for Running</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les déterminants psychologiques de la blessure physique du sportif : Une revue de question.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Deroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Scanff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Psychology / Appl Psychol Int Rev</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 52, pp.389-402</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1464-0597.2008.00373.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00580555v1</w:t>
+                <w:t xml:space="preserve">hal-00583614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants psychologiques de la blessure physique du sportif : Une revue de question.</w:t>
+                <w:t xml:space="preserve">Predictors of perceived susceptibility to sport-related injury.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Deroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Britton W. Brewer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Scanff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Personality and Individual Differences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 43 (8), pp.2218-2228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.paid.2007.06.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00583614v1</w:t>
+                <w:t xml:space="preserve">hal-00583609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictors of perceived susceptibility to sport-related injury.</w:t>
+                <w:t xml:space="preserve">Les déterminants psychologiques de la blessure physique du sportif: une revue de littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Deroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...66 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...26 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Y. Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Thomas Deroche</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Scanff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 52 (4), pp.389-402. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.psfr.2007.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04443035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Réussir en 1 ère année à l'université c'est … » Quelles représentations des personnels de la communauté pédagogique ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réussir en 1ère année à l'université : quelles représentations par les personnes étudiantes et par le personnel enseignant et en charge de l'accompagnement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vetsonahefy Jhons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bournaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Deroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Bournaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Deroche</w:t>
+                <w:t xml:space="preserve">Isabelle Demachy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QPES 2025 : Colloque "Questions de pédagogie dans l'enseignement supérieur "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Brest, France</w:t>
+              <w:t xml:space="preserve">34ème congrès de l'Association Internationale de Pédagogie Universitaire (AIPU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIPU Section Tunisie, May 2026, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05160175v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05604205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergences et controverses autour de la réussite étudiante</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Réussir en 1 ère année à l'université c'est … » Quelles représentations des personnels de la communauté pédagogique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bournaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Deroche</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Demachy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Nantes; Université de Laval, Quebec, Apr 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">QPES 2025 : Colloque "Questions de pédagogie dans l'enseignement supérieur "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04511316v1</w:t>
+                <w:t xml:space="preserve">hal-05160175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Convergences et controverses autour de la réussite étudiante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Deroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bournaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Skrodzki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Demachy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nantes; Université de Laval, Quebec, Apr 2024, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04511316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comment construire du sens pour les enseignants dans l'utilisation des outils numériques après le COVID ? Une étude cadrée par la théorie de l'auto-détermination.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Deroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Depoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bournaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Demachy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque AIPU 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rennes, May 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4105,51 +4071,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262451v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Labaune" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deroche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Castanier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Berret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218221140986" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289495v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Daneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles T&#233;treau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mainville" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cantin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0246791" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395639v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teulier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00344.2019" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262395v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bastide" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28979-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05319495v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courbalay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pradon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Oliveira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Ange Amorim" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2018.09.013" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPDRPSRK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05319508v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britton Brewer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MRR.0000000000000203" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05319505v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Descarreaux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10919-017-0254-3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05319500v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lardon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmpt.2017.07.004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951380v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;na Chalabaev" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Radel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Ben Mahmoud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Massiera" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12807" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05319519v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Deroche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Woodman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2015.02.001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B6J10CFV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426133v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Perrot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Hartley" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073X.2016.1132826" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05319513v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Descarreaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prigent" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. O'Shaughnessy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/7134825" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467685v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gendre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Yiou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry G&#233;lat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Honeine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-015-4471-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01951434v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Prigent" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Ange M.-A. Amorim" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2015.01.038" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L01VFSP4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05319522v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Chalabaev" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935341v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Woodman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2012.12.014" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1Z0MTKSL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580420v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Stephan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britton W Brewer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Scanff" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10615806.2011.552717" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580429v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trouilloud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sarrazin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2010.509798" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04443050v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1539-6924.2011.01646.x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FSSQSKV8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580545v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh-Cuong Do" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-010-1680-7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M93VD1B4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580587v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2009.06.016" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNM81KLH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580555v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Caudroit" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1464-0597.2008.00373.x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FLLJ7PDQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583614v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lecocq" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583609v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britton W. Brewer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2007.06.031" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTN24DMV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04443035v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Stephan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lecocq" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Scanff" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2007.05.005" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVL4SQDH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160175v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bournaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511316v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Skrodzki" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Humbert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Demachy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347107v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Depoutot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484431v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484439v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/tel-04443028v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262451v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Labaune" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deroche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Castanier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Berret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218221140986" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289495v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Daneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles T&#233;treau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mainville" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cantin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0246791" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395639v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teulier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00344.2019" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262395v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bastide" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28979-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05319495v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courbalay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pradon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Oliveira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Ange Amorim" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2018.09.013" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPDRPSRK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05319508v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britton Brewer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MRR.0000000000000203" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05319505v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Descarreaux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10919-017-0254-3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05319500v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lardon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmpt.2017.07.004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951380v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;na Chalabaev" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Radel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Ben Mahmoud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Massiera" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12807" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05319519v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Deroche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Woodman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2015.02.001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B6J10CFV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426133v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Perrot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Hartley" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073X.2016.1132826" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05319513v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Descarreaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prigent" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. O'Shaughnessy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/7134825" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467685v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gendre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Yiou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry G&#233;lat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Honeine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-015-4471-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01951434v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Prigent" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Ange M.-A. Amorim" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2015.01.038" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L01VFSP4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935341v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Woodman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2012.12.014" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1Z0MTKSL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580420v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Stephan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britton W Brewer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Scanff" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10615806.2011.552717" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580429v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trouilloud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sarrazin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2010.509798" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04443050v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1539-6924.2011.01646.x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FSSQSKV8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580545v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh-Cuong Do" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-010-1680-7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M93VD1B4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580587v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2009.06.016" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNM81KLH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580555v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Caudroit" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1464-0597.2008.00373.x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FLLJ7PDQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583614v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lecocq" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583609v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britton W. Brewer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2007.06.031" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTN24DMV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04443035v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Stephan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lecocq" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Scanff" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2007.05.005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVL4SQDH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604205v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vetsonahefy Jhons" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bournaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Demachy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160175v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511316v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Skrodzki" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Humbert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347107v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Depoutot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484431v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484439v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/tel-04443028v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>