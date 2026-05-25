--- v1 (2026-05-01)
+++ v2 (2026-05-25)
@@ -1967,287 +1967,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Athletes' inclination to play through pain: a coping perspective.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The relation between risk perceptions and physical activity among older adults: A prospective study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boiché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Trouilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Deroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christine Le Scanff</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anxiety, Stress and Coping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10615806.2011.552717⟩</w:t>
+              <w:t xml:space="preserve">Psychology and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08870446.2010.509798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00580420v1</w:t>
+                <w:t xml:space="preserve">hal-00580429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relation between risk perceptions and physical activity among older adults: A prospective study.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Athletes' inclination to play through pain: a coping perspective.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Deroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Woodman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Trouilloud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Deroche</w:t>
+                <w:t xml:space="preserve">Britton W Brewer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Sarrazin</w:t>
+                <w:t xml:space="preserve">Christine Le Scanff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, pp.1-11. </w:t>
+              <w:t xml:space="preserve">Anxiety, Stress and Coping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/08870446.2010.509798⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10615806.2011.552717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00580429v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00580420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychological Mediators of the Sport Injury—Perceived Risk Relationship</w:t>
               </w:r>
@@ -2272,51 +2272,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Woodman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Scanff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risk Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 32 (1), pp.113-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2530,64 +2530,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Castanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Britton W Brewer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Scanff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 41 (5), pp.1064-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2659,77 +2659,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Deroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Britton W Brewer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Caudroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Scanff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Psychology / Appl Psychol Int Rev</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 58, p. 672-687. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2814,51 +2814,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Scanff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 52, pp.389-402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2922,51 +2922,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Britton W. Brewer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Scanff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Personality and Individual Differences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 43 (8), pp.2218-2228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4071,51 +4071,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262451v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Labaune" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deroche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Castanier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Berret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218221140986" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289495v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Daneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles T&#233;treau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mainville" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cantin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0246791" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395639v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teulier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00344.2019" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262395v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bastide" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28979-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05319495v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courbalay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pradon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Oliveira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Ange Amorim" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2018.09.013" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPDRPSRK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05319508v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britton Brewer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MRR.0000000000000203" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05319505v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Descarreaux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10919-017-0254-3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05319500v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lardon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmpt.2017.07.004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951380v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;na Chalabaev" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Radel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Ben Mahmoud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Massiera" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12807" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05319519v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Deroche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Woodman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2015.02.001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B6J10CFV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426133v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Perrot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Hartley" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073X.2016.1132826" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05319513v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Descarreaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prigent" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. O'Shaughnessy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/7134825" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467685v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gendre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Yiou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry G&#233;lat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Honeine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-015-4471-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01951434v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Prigent" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Ange M.-A. Amorim" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2015.01.038" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L01VFSP4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935341v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Woodman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2012.12.014" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1Z0MTKSL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580420v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Stephan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britton W Brewer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Scanff" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10615806.2011.552717" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580429v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trouilloud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sarrazin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2010.509798" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04443050v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1539-6924.2011.01646.x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FSSQSKV8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580545v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh-Cuong Do" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-010-1680-7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M93VD1B4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580587v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2009.06.016" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNM81KLH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580555v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Caudroit" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1464-0597.2008.00373.x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FLLJ7PDQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583614v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lecocq" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583609v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britton W. Brewer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2007.06.031" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTN24DMV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04443035v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Stephan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lecocq" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Scanff" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2007.05.005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVL4SQDH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604205v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vetsonahefy Jhons" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bournaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Demachy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160175v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511316v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Skrodzki" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Humbert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347107v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Depoutot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484431v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484439v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/tel-04443028v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262451v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Labaune" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deroche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Castanier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Berret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218221140986" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289495v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Daneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles T&#233;treau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mainville" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cantin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0246791" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395639v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teulier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00344.2019" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262395v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bastide" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28979-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05319495v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courbalay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pradon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Oliveira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Ange Amorim" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2018.09.013" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPDRPSRK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05319508v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britton Brewer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MRR.0000000000000203" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05319505v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Descarreaux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10919-017-0254-3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05319500v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lardon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmpt.2017.07.004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951380v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;na Chalabaev" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Radel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Ben Mahmoud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Massiera" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12807" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05319519v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Deroche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Woodman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2015.02.001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B6J10CFV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426133v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Perrot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Hartley" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073X.2016.1132826" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05319513v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Descarreaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prigent" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. O'Shaughnessy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/7134825" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467685v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gendre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Yiou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry G&#233;lat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Honeine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-015-4471-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01951434v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Prigent" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Ange M.-A. Amorim" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2015.01.038" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L01VFSP4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935341v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Woodman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2012.12.014" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1Z0MTKSL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580429v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Stephan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trouilloud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sarrazin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2010.509798" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580420v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britton W Brewer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Scanff" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10615806.2011.552717" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04443050v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1539-6924.2011.01646.x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FSSQSKV8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580545v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh-Cuong Do" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-010-1680-7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M93VD1B4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580587v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2009.06.016" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNM81KLH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580555v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Caudroit" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1464-0597.2008.00373.x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FLLJ7PDQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583614v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lecocq" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583609v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britton W. Brewer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2007.06.031" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTN24DMV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04443035v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Stephan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lecocq" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Scanff" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2007.05.005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVL4SQDH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604205v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vetsonahefy Jhons" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bournaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Demachy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160175v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511316v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Skrodzki" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Humbert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347107v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Depoutot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484431v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484439v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/tel-04443028v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>