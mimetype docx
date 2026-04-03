--- v0 (2026-03-14)
+++ v1 (2026-04-03)
@@ -855,252 +855,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02885967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Semantic Matching Engine for Web Service Composition</w:t>
+                <w:t xml:space="preserve">Modélisation et extraction de la sémantique des trajectoires à partir de données multi-capteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Abid</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Abid</w:t>
+                <w:t xml:space="preserve">Frédérick Bisone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Business Information Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (4), pp.461-483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rig.2018.00065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01624631v1</w:t>
+                <w:t xml:space="preserve">hal-02110261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et extraction de la sémantique des trajectoires à partir de données multi-capteurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Semantic Matching Engine for Web Service Composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Messai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérick Bisone</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Etienne</w:t>
+                <w:t xml:space="preserve">Mohsen Rouached</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Business Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02110261v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectory Box Plot: a new pattern to summarize movements</w:t>
               </w:r>
@@ -2210,165 +2210,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05143433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an open ETL Framework to support studies on mountain land sharing</w:t>
+                <w:t xml:space="preserve">Investigating Human-Wildlife Spatio-Temporal Interactions to Support Sustainable Outdoor Recreation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Zine Eddine Larkem</w:t>
+                <w:t xml:space="preserve">John Dawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Peralta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Veronika Peralta</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Olteanu-Raimond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Land Use Symposium - ILUS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2025, Dresde, Germany</w:t>
+              <w:t xml:space="preserve">, Nov 2025, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05363695v1</w:t>
+                <w:t xml:space="preserve">hal-05363699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Relative Fuzzy Hamming-based Similarity for Temporal Semantic Sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Merakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2386,214 +2386,214 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Peralta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE International Conference on Fuzzy Systems (FUZZ)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Reims, France. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/FUZZ62266.2025.11152160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Human-Wildlife Spatio-Temporal Interactions to Support Sustainable Outdoor Recreation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards an open ETL Framework to support studies on mountain land sharing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zine Eddine Larkem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Devogele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Dawson</w:t>
+                <w:t xml:space="preserve">Bénédicte Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Peralta</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ana-Maria Olteanu-Raimond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Land Use Symposium - ILUS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2025, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">, Nov 2025, Dresde, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05363699v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05363695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de similarité pour les séquences sémantiques de longueurs différentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Merakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3005,355 +3005,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03868781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A data narrative about tuberculosis pandemic in Gabon</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A trustworthy decentralized change propagation mechanism for declarative choreographies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raymond Ondzigue Mbenga</w:t>
+                <w:t xml:space="preserve">Amina Brahem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Bhiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sydney Maghendji Nzondo</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Laga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International workshop on Data Analytics solutions for Real-LIfe APplications (DARLI-AP 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th International Conference on Business Process Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Munster, Germany. pp.418-435, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-16103-2_27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03892354v1</w:t>
+                <w:t xml:space="preserve">hal-04295596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A trustworthy decentralized change propagation mechanism for declarative choreographies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Henry</w:t>
+                <w:t xml:space="preserve">A data narrative about tuberculosis pandemic in Gabon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Peralta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Bhiri</w:t>
+                <w:t xml:space="preserve">Raymond Ondzigue Mbenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nassim Laga</w:t>
+                <w:t xml:space="preserve">Faten El Outa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sydney Maghendji Nzondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Business Process Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th International workshop on Data Analytics solutions for Real-LIfe APplications (DARLI-AP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Edinburgh, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04295596v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03892354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narration de données en santé publique: cas de la tuberculose au Gabon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Ondzigue Mbenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Peralta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgard Brice Ngoungou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Maghendji Nzondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3646,103 +3646,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus de narration de données en intelligence épidémique avec application à la pandémie de tuberculose au Gabon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Ondzigue Mbenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Peralta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten El Outa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Maghendji Nzondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Journées Camerounaises d’Informatique Médicale (JCIM 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Yaoundé, Cameroun</w:t>
@@ -4016,467 +4016,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03049066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Analysis Patterns using a Contextual Edit Distance</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards a Privacy Conserved and Linked Open Data Based Device Recommendation in IoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Komeiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasredine Cheniki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Sam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Messai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design, Optimization, Languages and Analytical Processing of Big Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">ICSOC 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Dubai, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03048875v1</w:t>
+                <w:t xml:space="preserve">hal-03043208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Privacy Conserved and Linked Open Data Based Device Recommendation in IoT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LDS: Java Library for Linked Open Data Based Similarity Measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Komeiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouad Komeiha</w:t>
+                <w:t xml:space="preserve">Nasredine Cheniki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Sam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Messai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSOC 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Dubai, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">WI-IAT 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03043208v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LDS: Java Library for Linked Open Data Based Similarity Measures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Learning Analysis Patterns using a Contextual Edit Distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Peralta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Marcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Devogele</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WI-IAT 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">Design, Optimization, Languages and Analytical Processing of Big Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03043182v1</w:t>
+                <w:t xml:space="preserve">hal-03048875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Running transactional business processes with blockchain's smart contracts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Brahem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Messai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Sam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Bhiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4527,51 +4527,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Raw Sensor Data to Semantic Trajectories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Bisone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4625,316 +4625,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02380444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Données hétérogènes de mobilités quotidiennes : protocole de diagnostic qualité et d’apurement à partir de la base MOBI’KIDS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bedel</w:t>
+                <w:t xml:space="preserve">Blockchain's fame reaches the execution of personalized touristic itineraries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Brahem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Messai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Sam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Bhiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial Analysis and GEOmatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WETICE 2019 : IEEE 28th International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Naples, Italy. pp.186-191, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WETICE.2019.00047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02327295v1</w:t>
+                <w:t xml:space="preserve">hal-02385019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blockchain's fame reaches the execution of personalized touristic itineraries</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Devogele</w:t>
+                <w:t xml:space="preserve">Données hétérogènes de mobilités quotidiennes : protocole de diagnostic qualité et d’apurement à partir de la base MOBI’KIDS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvestre Duroudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Chardonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Mericskay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. André-Poyaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WETICE 2019 : IEEE 28th International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Spatial Analysis and GEOmatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SAGEO, Nov 2019, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WETICE.2019.00047⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02385019v1</w:t>
+                <w:t xml:space="preserve">halshs-02327295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Linked Open Data Based Approach for Trip Recommendation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasredine Cheniki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Boulakbech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5037,51 +5037,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linked Data Graphs For Semantic Data Integration in the CART System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Boulakbech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasredine Cheniki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Messai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5459,364 +5459,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01631192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A smart MobiWeb mashup trip planner tool</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marwa Boulakbech</w:t>
+                <w:t xml:space="preserve">CUBE System: A REST and RESTful Based Platform for Liquid Software Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clay Palmeira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Messai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Sam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAC '17 Proceedings of the Symposium on Applied Computing Pages 686-688 </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">International Conference on Web Information Systems and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01624609v1</w:t>
+                <w:t xml:space="preserve">hal-02380480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CUBE System: A REST and RESTful Based Platform for Liquid Software Approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clay Palmeira da Silva</w:t>
+                <w:t xml:space="preserve">Semantic similarity based web services composition framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Messai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yacine Sam</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Rouached</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Web Information Systems and Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">SAC '17 Proceedings of the Symposium on Applied Computing Pages 1319-1325 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02380480v1</w:t>
+                <w:t xml:space="preserve">hal-01624612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic similarity based web services composition framework</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Abid</w:t>
+                <w:t xml:space="preserve">A smart MobiWeb mashup trip planner tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Boulakbech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Messai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Abid</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Sam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAC '17 Proceedings of the Symposium on Applied Computing Pages 1319-1325 </w:t>
+              <w:t xml:space="preserve">SAC '17 Proceedings of the Symposium on Applied Computing Pages 686-688 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01624612v1</w:t>
+                <w:t xml:space="preserve">hal-01624609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diamond - A Cube Model Proposal based on a Centric Architecture Approach to Enhance Liquid Software Model Approaches</w:t>
               </w:r>
@@ -6012,138 +6012,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01624651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction automatique de la sémantique des trajectoires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Etienne</w:t>
+                <w:t xml:space="preserve">IoT Mashups: From IoT Big Data to IoT Big Service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Boulakbech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Messai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Sam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hammoudeh Mohammad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial Analysis and GEOmatics 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSA de rouen, Nov 2017, Rouen, France</w:t>
+              <w:t xml:space="preserve">ICFNDS '17 Proceedings of the International Conference on Future Networks and Distributed Systems Article No. 20 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01643365v1</w:t>
+                <w:t xml:space="preserve">hal-01624641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual Configuration for RESTful Mobile Web Mashups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Boulakbech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6185,178 +6211,152 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE International Conference on Web Services (ICWS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Honolulu, HI, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01624600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IoT Mashups: From IoT Big Data to IoT Big Service</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yacine Sam</w:t>
+                <w:t xml:space="preserve">Extraction automatique de la sémantique des trajectoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Bisone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hammoudeh Mohammad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICFNDS '17 Proceedings of the International Conference on Future Networks and Distributed Systems Article No. 20 </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">Spatial Analysis and GEOmatics 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA de rouen, Nov 2017, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01624641v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01643365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of outliers in crowdsourced GPS traces</w:t>
               </w:r>
@@ -6669,412 +6669,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02110055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Semantic Similarity Measure for Conceptual Web Services Classification</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohsen Rouached</w:t>
+                <w:t xml:space="preserve">Detection of potential updates of authoritative spatial databases by fusion of Volunteered Geographical Information from different sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Ivanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Olteanu-Raimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mustiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Abid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises (WETICE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The second edition of the FOSS4G-Europe Conference </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Como, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01202429v1</w:t>
+                <w:t xml:space="preserve">hal-01248267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards distributed convoy pattern mining</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Faisal Orakzai</w:t>
+                <w:t xml:space="preserve">A Semantic Similarity Measure for Conceptual Web Services Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Messai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Rouached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Toon Calders</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIGSPATIAL'15</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2820783.2820840⟩</w:t>
+              <w:t xml:space="preserve">24th International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises (WETICE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, larnaca, Cyprus. pp.128-133, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WETICE.2015.48⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01505057v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of potential updates of authoritative spatial databases by fusion of Volunteered Geographical Information from different sources</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Mustiere</w:t>
+                <w:t xml:space="preserve">Towards distributed convoy pattern mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faisal Orakzai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toon Calders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The second edition of the FOSS4G-Europe Conference </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIGSPATIAL'15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Seattle, United States. pp.50, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2820783.2820840⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01248267v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Convoy Pattern Mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faisal Orakzai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toon Calders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7106,239 +7106,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01248679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet DOPAn : des cubes OLAP pour l’analyse de la vulnérabilité énergétique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Marcel</w:t>
+                <w:t xml:space="preserve">State of the Art in Patterns for Point Cluster Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Veronika Peralta</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gavin Mcardle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier "Les enjeux informationnels et cognitifs de la transition énergétique des territoires"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Science and Its Applications–ICCSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Guimaraes., Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-09144-0_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01203736v1</w:t>
+                <w:t xml:space="preserve">hal-01118544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State of the Art in Patterns for Point Cluster Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Etienne</w:t>
+                <w:t xml:space="preserve">Projet DOPAn : des cubes OLAP pour l’analyse de la vulnérabilité énergétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Boulil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Marcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gavin Mcardle</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Peralta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Science and Its Applications–ICCSA</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Atelier "Les enjeux informationnels et cognitifs de la transition énergétique des territoires"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01118544v1</w:t>
+                <w:t xml:space="preserve">hal-01203736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualisation de données de prosopographie pour la reconstruction de carrières de personnages et de réseaux socio-professionnels</w:t>
               </w:r>
@@ -7488,103 +7488,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IDECSE: A Semantic Integrated Development Environment for Composite Services Engineering.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Messai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Rouached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Abid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Doctoral Consortium co-located with the 26th International Conference on Advanced Information Systems Engineering (CAiSE 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Thessaloniki, Greece. pp.105-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8237,51 +8237,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Similarity Measure for Temporal Semantic Sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Merakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8462,51 +8462,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un système d’information géographique décisionnel pour la surveillance épidémiologique de la tuberculose en Afrique subsaharienne : Cas du Gabon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Ondzigue Mbenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9111,103 +9111,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Semantic-Aware Framework for Composite Services Engineering Based on Semantic Similarity and Concept Lattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Messai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Rouached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Abid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Systems Engineering in Complex Environments Volume 204 of the series Lecture Notes in Business Information Processing pp 148-164</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 204, </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10063,51 +10063,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thomas.devogele.free.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106654v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bres" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le-Guilcher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nika Peralta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Olteanu Raimond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Runz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5311/JOSIS.2025.30.379" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468045v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Boulakbech" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Messai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Sam" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devogele" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098741v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mericskay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thibaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26151/esapcestemps.net-1c2y-xb79" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254291v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Duroudier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mericskay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andre-Poyaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bedel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2020.00105" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276043v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ivanovic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Olteanu-Raimond" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Musti&#232;re" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi8090380" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885967v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Etienne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2019.00077" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624631v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abid" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Rouached" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abid" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110261v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Bisone" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2018.00065" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215945v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Buckin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Mcardle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2015.1081205" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171521v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Buard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Ducruet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172635v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBIDM.2014.068367" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171533v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447142v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servigne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouju" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric. Bertrand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gutierrez Rodriguez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/geo.19.133-150" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389481v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071297v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;naff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devog&#232;le" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Mascret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Wenzel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673593v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.378" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385527v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Trevisan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Raynal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143433v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Peralta" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Guilcher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363695v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zine Eddine Larkem" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bucher" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265118v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Merakchi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ62266.2025.11152160" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363699v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dawson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349164v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04864183v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Tabaka" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Laurent" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349807v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868781v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892354v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Ondzigue Mbenga" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten El Outa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Maghendji Nzondo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04295596v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Brahem" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Henry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bhiri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Laga" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16103-2_27" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892321v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Brice Ngoungou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564900v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marcel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chanson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labroche" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ringuet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319246v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moreau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3412841.3441920" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892370v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319236v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Moreau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ45933.2021.9494445" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049066v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clay Palmeira da Silva" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50578-3_30" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048875v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043208v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Komeiha" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasredine Cheniki" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jaber" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043182v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046990v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS49710.2020.00019" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380444v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3356998.3365777" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02327295v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385019v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2019.00047" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381064v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Labbaci" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=And. Yacine Sam" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2019.00048" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894677v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895284v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110019v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631192v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Esnault" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lardy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3150919.3150924" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624609v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380480v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624612v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624618v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624651v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643365v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624600v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624641v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammoudeh Mohammad" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505059v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mustiere" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512953v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2016.66" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110055v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202429v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2015.48" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505057v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Orakzai" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toon Calders" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820783.2820840" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248267v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248679v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203736v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Boulil" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118544v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09144-0_18" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118489v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110086v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171534v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357887v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495484v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453368v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Pors" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauvin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357871v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361071v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Claramunt" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ray" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00072672v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349031v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382303v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341105.3374125" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375898v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Maghendji" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389842v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067752v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Popovich" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Schrenk" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korolenko Kyrill" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452597v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86534-4_5" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269233v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230903v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-19270-3_10" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19270-3_10" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627357v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Alincourt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740733v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouju Alain" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268680v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Devogele" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Badard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284882v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Audas" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailleul" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00085113v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00441484v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thomas.devogele.free.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106654v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bres" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le-Guilcher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nika Peralta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Olteanu Raimond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Runz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5311/JOSIS.2025.30.379" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468045v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Boulakbech" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Messai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Sam" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devogele" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098741v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mericskay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thibaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26151/esapcestemps.net-1c2y-xb79" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254291v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Duroudier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mericskay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andre-Poyaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bedel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2020.00105" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276043v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ivanovic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Olteanu-Raimond" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Musti&#232;re" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi8090380" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885967v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Etienne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2019.00077" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110261v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Bisone" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2018.00065" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624631v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abid" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Rouached" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abid" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215945v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Buckin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Mcardle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2015.1081205" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171521v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Buard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Ducruet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172635v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBIDM.2014.068367" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171533v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447142v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servigne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouju" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric. Bertrand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gutierrez Rodriguez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/geo.19.133-150" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389481v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071297v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;naff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devog&#232;le" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Mascret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Wenzel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673593v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.378" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385527v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Trevisan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Raynal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143433v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Peralta" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Guilcher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363699v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dawson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265118v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Merakchi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ62266.2025.11152160" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363695v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zine Eddine Larkem" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bucher" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349164v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04864183v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Tabaka" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Laurent" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349807v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868781v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04295596v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Brahem" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Henry" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bhiri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Laga" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16103-2_27" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892354v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Ondzigue Mbenga" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten El Outa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Maghendji Nzondo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892321v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Brice Ngoungou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564900v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marcel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chanson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labroche" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ringuet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319246v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moreau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3412841.3441920" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892370v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319236v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Moreau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ45933.2021.9494445" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049066v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clay Palmeira da Silva" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50578-3_30" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043208v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Komeiha" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasredine Cheniki" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jaber" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043182v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048875v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046990v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS49710.2020.00019" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380444v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3356998.3365777" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385019v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2019.00047" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02327295v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381064v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Labbaci" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=And. Yacine Sam" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2019.00048" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894677v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895284v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110019v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631192v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Esnault" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lardy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3150919.3150924" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380480v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624612v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624609v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624618v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624651v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624641v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammoudeh Mohammad" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624600v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643365v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505059v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mustiere" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512953v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2016.66" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110055v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248267v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202429v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2015.48" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505057v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Orakzai" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toon Calders" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820783.2820840" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248679v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118544v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09144-0_18" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203736v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Boulil" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118489v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110086v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171534v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357887v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495484v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453368v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Pors" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauvin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357871v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361071v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Claramunt" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ray" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00072672v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349031v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382303v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341105.3374125" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375898v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Maghendji" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389842v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067752v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Popovich" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Schrenk" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korolenko Kyrill" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452597v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86534-4_5" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269233v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230903v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-19270-3_10" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19270-3_10" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627357v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Alincourt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740733v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouju Alain" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268680v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Devogele" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Badard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284882v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Audas" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailleul" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00085113v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00441484v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>