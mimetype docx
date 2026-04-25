--- v1 (2026-04-03)
+++ v2 (2026-04-25)
@@ -647,490 +647,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03254291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Filtering-Based Approach for Improving Crowdsourced GNSS Traces in a Data Update Context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calcul de similarité sémantique entre trajectoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Devogele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Ivanovic</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thomas Devogele</w:t>
+                <w:t xml:space="preserve">Laurent Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijgi8090380⟩</w:t>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (1), pp.107-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rig.2019.00077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02276043v1</w:t>
+                <w:t xml:space="preserve">hal-02885967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcul de similarité sémantique entre trajectoires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Filtering-Based Approach for Improving Crowdsourced GNSS Traces in a Data Update Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Ivanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Olteanu-Raimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mustière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 29 (1), pp.107-127. </w:t>
+              <w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (9), pp.380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/rig.2019.00077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijgi8090380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02885967v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et extraction de la sémantique des trajectoires à partir de données multi-capteurs</w:t>
+                <w:t xml:space="preserve">A Semantic Matching Engine for Web Service Composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérick Bisone</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Etienne</w:t>
+                <w:t xml:space="preserve">Ahmed Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Messai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Rouached</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Business Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02110261v1</w:t>
+                <w:t xml:space="preserve">hal-01624631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Semantic Matching Engine for Web Service Composition</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation et extraction de la sémantique des trajectoires à partir de données multi-capteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohsen Rouached</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Abid</w:t>
+                <w:t xml:space="preserve">Frédérick Bisone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Business Information Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (4), pp.461-483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rig.2018.00065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01624631v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectory Box Plot: a new pattern to summarize movements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1298,51 +1298,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriented spatial box plot, a new pattern for points clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1415,51 +1415,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures de similarité de trajectoires basées sur l'utilisation de patrons spatio-temporels =</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 17 (1), pp.11-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1618,51 +1618,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de similarité de trajectoires d'objets mobiles suivant le même itinéraire: Application aux trajectoires de navires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1707,278 +1707,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00389481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spot 5 : un outil pertinent pour le suivi du trait de côte ?</w:t>
+                <w:t xml:space="preserve">SPOT5 : un outil pertinent pour le suivi du trait de côte ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Devogele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Devogèle</w:t>
+                <w:t xml:space="preserve">Ariane Mascret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Wenzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 196-2005/3, pp.23-35</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 196, pp.25-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.378⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00071297v1</w:t>
+                <w:t xml:space="preserve">hal-01673593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPOT5 : un outil pertinent pour le suivi du trait de côte ?</w:t>
+                <w:t xml:space="preserve">Spot 5 : un outil pertinent pour le suivi du trait de côte ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Devogele</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Devogèle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Mascret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Wenzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 196, pp.25-35. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 196-2005/3, pp.23-35</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01673593v1</w:t>
+                <w:t xml:space="preserve">hal-00071297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus de constitution d'une base de données multi-échelle</w:t>
               </w:r>
@@ -2085,593 +2085,593 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicateur de cyclabilité à l'échelle de la voie de circulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Bres</w:t>
+                <w:t xml:space="preserve">A Relative Fuzzy Hamming-based Similarity for Temporal Semantic Sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Merakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Devogele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Peralta</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE International Conference on Fuzzy Systems (FUZZ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Reims, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZ62266.2025.11152160⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05143433v1</w:t>
+                <w:t xml:space="preserve">hal-05265118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Human-Wildlife Spatio-Temporal Interactions to Support Sustainable Outdoor Recreation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Towards an open ETL Framework to support studies on mountain land sharing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zine Eddine Larkem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Devogele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Bucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Peralta</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ana-Maria Olteanu-Raimond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Land Use Symposium - ILUS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2025, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">, Nov 2025, Dresde, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05363699v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05363695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Relative Fuzzy Hamming-based Similarity for Temporal Semantic Sequences</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril de Runz</w:t>
+                <w:t xml:space="preserve">Investigating Human-Wildlife Spatio-Temporal Interactions to Support Sustainable Outdoor Recreation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Dawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Peralta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Veronika Peralta</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Olteanu-Raimond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE International Conference on Fuzzy Systems (FUZZ)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Land Use Symposium - ILUS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Dresden, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FUZZ62266.2025.11152160⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05265118v1</w:t>
+                <w:t xml:space="preserve">hal-05363699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an open ETL Framework to support studies on mountain land sharing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Zine Eddine Larkem</w:t>
+                <w:t xml:space="preserve">Mesure de similarité pour les séquences sémantiques de longueurs différentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Merakchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Peralta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Land Use Symposium - ILUS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Dresde, Germany</w:t>
+              <w:t xml:space="preserve">Atelier SiDoS : similarité de données séquentielles massives @ EGC2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05363695v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de similarité pour les séquences sémantiques de longueurs différentes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hiba Merakchi</w:t>
+                <w:t xml:space="preserve">Indicateur de cyclabilité à l'échelle de la voie de circulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Olteanu-Raimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Peralta</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Guilcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier SiDoS : similarité de données séquentielles massives @ EGC2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">SAGEO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR MAGIS; UMR ESPACE, May 2025, Avignon, France. pp.236-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05349164v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05143433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des traces GPS pour révéler des profils de journées et de semaines d'enfants de CM2 et de 6e et de leur parent : quels types d'activités et de déplacements structurent leur quotidien ?</w:t>
               </w:r>
@@ -2880,3075 +2880,3066 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04349807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spécification et qualité du réseau cyclable, application à la recherche d'itinéraires</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">A data narrative about tuberculosis pandemic in Gabon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Peralta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Le Guilcher</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Ondzigue Mbenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ana-Maria Olteanu Raimond</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten El Outa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sydney Maghendji Nzondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Traces et mobilités, INFORSID</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">6th International workshop on Data Analytics solutions for Real-LIfe APplications (DARLI-AP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03868781v1</w:t>
+                <w:t xml:space="preserve">hal-03892354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A trustworthy decentralized change propagation mechanism for declarative choreographies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Brahem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Bhiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Laga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Business Process Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Munster, Germany. pp.418-435, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-16103-2_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A data narrative about tuberculosis pandemic in Gabon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Narration de données en santé publique: cas de la tuberculose au Gabon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Ondzigue Mbenga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Peralta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raymond Ondzigue Mbenga</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgard Brice Ngoungou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sydney Maghendji Nzondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International workshop on Data Analytics solutions for Real-LIfe APplications (DARLI-AP 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">18th French Days on Business Intelligence and Big Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03892354v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03892321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narration de données en santé publique: cas de la tuberculose au Gabon</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Spécification et qualité du réseau cyclable, application à la recherche d'itinéraires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Peralta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sydney Maghendji Nzondo</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Guilcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Olteanu Raimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th French Days on Business Intelligence and Big Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Clermont Ferrand, France</w:t>
+              <w:t xml:space="preserve">Atelier Traces et mobilités, INFORSID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03892321v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03868781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A chain composite item recommender for lifelong pathways</w:t>
+                <w:t xml:space="preserve">Clustering sequences of multi-dimensional sets of semantic elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Marcel</w:t>
+                <w:t xml:space="preserve">Clément Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Peralta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril de Runz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">at The 23rd International Conference on Big Data Analytics and Knowledge Discovery (DAWAK2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SAC '21: The 36th ACM/SIGAPP Symposium on Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Virtual Event, South Korea. pp.384-391, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3412841.3441920⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03564900v1</w:t>
+                <w:t xml:space="preserve">hal-03319246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering sequences of multi-dimensional sets of semantic elements</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Processus de narration de données en intelligence épidémique avec application à la pandémie de tuberculose au Gabon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Ondzigue Mbenga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Peralta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten El Outa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sydney Maghendji Nzondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAC '21: The 36th ACM/SIGAPP Symposium on Applied Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8e Journées Camerounaises d’Informatique Médicale (JCIM 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Yaoundé, Cameroun</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03319246v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03892370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus de narration de données en intelligence épidémique avec application à la pandémie de tuberculose au Gabon</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">A Fuzzy Generalisation of the Hamming Distance for Temporal Sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Devogele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril de Runz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Peralta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sydney Maghendji Nzondo</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Journées Camerounaises d’Informatique Médicale (JCIM 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Luxembourg, Luxembourg. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZ45933.2021.9494445⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03892370v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fuzzy Generalisation of the Hamming Distance for Temporal Sequences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Moreau</w:t>
+                <w:t xml:space="preserve">A chain composite item recommender for lifelong pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Marcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Moreau</w:t>
+                <w:t xml:space="preserve">Nicolas Labroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ringuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">at The 23rd International Conference on Big Data Analytics and Knowledge Discovery (DAWAK2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Linz, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03319236v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03564900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User-Side Service Synchronization in Multiple Devices Environment</w:t>
+                <w:t xml:space="preserve">Towards a Privacy Conserved and Linked Open Data Based Device Recommendation in IoT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clay Palmeira da Silva</w:t>
+                <w:t xml:space="preserve">Fouad Komeiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasredine Cheniki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Sam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Messai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Web Engineering, ICWE 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICSOC 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Dubai, United Arab Emirates</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03049066v1</w:t>
+                <w:t xml:space="preserve">hal-03043208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Privacy Conserved and Linked Open Data Based Device Recommendation in IoT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">LDS: Java Library for Linked Open Data Based Similarity Measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Komeiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasredine Cheniki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Sam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Messai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSOC 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Dubai, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">WI-IAT 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03043208v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LDS: Java Library for Linked Open Data Based Similarity Measures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Learning Analysis Patterns using a Contextual Edit Distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Peralta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Marcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Devogele</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WI-IAT 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">Design, Optimization, Languages and Analytical Processing of Big Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03043182v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03048875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Analysis Patterns using a Contextual Edit Distance</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Chanson</w:t>
+                <w:t xml:space="preserve">Running transactional business processes with blockchain's smart contracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Brahem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Messai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Sam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Bhiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design, Optimization, Languages and Analytical Processing of Big Data</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICWS 2020: IEEE International Conference on Web Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Beijing (online), China. pp.89-93, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICWS49710.2020.00019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03048875v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Running transactional business processes with blockchain's smart contracts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amina Brahem</w:t>
+                <w:t xml:space="preserve">User-Side Service Synchronization in Multiple Devices Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clay Palmeira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Messai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Sam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICWS 2020: IEEE International Conference on Web Services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Beijing (online), China. pp.89-93, </w:t>
+              <w:t xml:space="preserve">International Conference on Web Engineering, ICWE 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Helsinki (Online Edition), Finland. pp.451-466, </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICWS49710.2020.00019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-50578-3_30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03046990v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03049066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Raw Sensor Data to Semantic Trajectories</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédérick Bisone</w:t>
+                <w:t xml:space="preserve">Blockchain's fame reaches the execution of personalized touristic itineraries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Brahem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Messai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Sam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Bhiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th ACM SIGSPATIAL International Workshop on the Use of GIS in Emergency Management (EM-GIS 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Chicago, United States. </w:t>
+              <w:t xml:space="preserve">WETICE 2019 : IEEE 28th International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Naples, Italy. pp.186-191, </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3356998.3365777⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WETICE.2019.00047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02380444v1</w:t>
+                <w:t xml:space="preserve">hal-02385019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blockchain's fame reaches the execution of personalized touristic itineraries</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Devogele</w:t>
+                <w:t xml:space="preserve">Données hétérogènes de mobilités quotidiennes : protocole de diagnostic qualité et d’apurement à partir de la base MOBI’KIDS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvestre Duroudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Chardonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Mericskay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. André-Poyaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WETICE 2019 : IEEE 28th International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Spatial Analysis and GEOmatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SAGEO, Nov 2019, Clermont-Ferrand, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02385019v1</w:t>
+                <w:t xml:space="preserve">halshs-02327295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Données hétérogènes de mobilités quotidiennes : protocole de diagnostic qualité et d’apurement à partir de la base MOBI’KIDS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bedel</w:t>
+                <w:t xml:space="preserve">A Linked Open Data Based Approach for Trip Recommendation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasredine Cheniki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Boulakbech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Labbaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">And. Yacine Sam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Messai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial Analysis and GEOmatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 28th International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises (WETICE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Capri, Naples, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WETICE.2019.00048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02327295v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02381064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Linked Open Data Based Approach for Trip Recommendation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From Raw Sensor Data to Semantic Trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Bisone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Devogele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 28th International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises (WETICE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Capri, Naples, Italy. </w:t>
+              <w:t xml:space="preserve">5th ACM SIGSPATIAL International Workshop on the Use of GIS in Emergency Management (EM-GIS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Chicago, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WETICE.2019.00048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3356998.3365777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02381064v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linked Data Graphs For Semantic Data Integration in the CART System</w:t>
+                <w:t xml:space="preserve">Configuring RESTful Web Services for Personalized Trip Planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Boulakbech</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nasredine Cheniki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Messai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Sam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Workshop on Knowledge Graphs on Travel and Tourism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, CÁCERES, Spain</w:t>
+              <w:t xml:space="preserve">27th International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises (WETICE 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01894677v1</w:t>
+                <w:t xml:space="preserve">hal-01895284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Configuring RESTful Web Services for Personalized Trip Planning</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yacine Sam</w:t>
+                <w:t xml:space="preserve">Extraction de motifs de trajectoires sémantiques similaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises (WETICE 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Spatial Analysis and Geomatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01895284v1</w:t>
+                <w:t xml:space="preserve">hal-02110019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de motifs de trajectoires sémantiques similaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Moreau</w:t>
+                <w:t xml:space="preserve">Linked Data Graphs For Semantic Data Integration in the CART System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Boulakbech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasredine Cheniki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Messai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Sam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial Analysis and Geomatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">1st International Workshop on Knowledge Graphs on Travel and Tourism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, CÁCERES, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02110019v1</w:t>
+                <w:t xml:space="preserve">hal-01894677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized Discrete Fréchet Distance between trajectories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CUBE System: A REST and RESTful Based Platform for Liquid Software Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clay Palmeira da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Messai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Sam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florian Lardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th ACM SIGSPATIAL International Workshop on Analytics for Big Geospatial Data</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Web Information Systems and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Porto, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01631192v1</w:t>
+                <w:t xml:space="preserve">hal-02380480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CUBE System: A REST and RESTful Based Platform for Liquid Software Approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clay Palmeira da Silva</w:t>
+                <w:t xml:space="preserve">Semantic similarity based web services composition framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Messai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yacine Sam</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Rouached</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Web Information Systems and Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">SAC '17 Proceedings of the Symposium on Applied Computing Pages 1319-1325 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02380480v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic similarity based web services composition framework</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Abid</w:t>
+                <w:t xml:space="preserve">A smart MobiWeb mashup trip planner tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Boulakbech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Messai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Abid</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Sam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAC '17 Proceedings of the Symposium on Applied Computing Pages 1319-1325 </w:t>
+              <w:t xml:space="preserve">SAC '17 Proceedings of the Symposium on Applied Computing Pages 686-688 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01624612v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A smart MobiWeb mashup trip planner tool</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marwa Boulakbech</w:t>
+                <w:t xml:space="preserve">Diamond - A Cube Model Proposal based on a Centric Architecture Approach to Enhance Liquid Software Model Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clay Palmeira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Messai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Sam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAC '17 Proceedings of the Symposium on Applied Computing Pages 686-688 </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">13th International Conference on Web Information Systems and Technologies, 382-387, 2017, Porto, Portugal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01624609v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diamond - A Cube Model Proposal based on a Centric Architecture Approach to Enhance Liquid Software Model Approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clay Palmeira da Silva</w:t>
+                <w:t xml:space="preserve">Un outil intelligent de Mashup Mobile pour la planification de séjours touristiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Boulakbech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Messai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Sam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Web Information Systems and Technologies, 382-387, 2017, Porto, Portugal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Atelier - Agrégation Contextuelle d’Information En conjonction avec EGC, Grenoble, 24 janvier 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01624618v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un outil intelligent de Mashup Mobile pour la planification de séjours touristiques</w:t>
+                <w:t xml:space="preserve">IoT Mashups: From IoT Big Data to IoT Big Service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Boulakbech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Messai</w:t>
@@ -5956,107 +5947,120 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Sam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hammoudeh Mohammad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier - Agrégation Contextuelle d’Information En conjonction avec EGC, Grenoble, 24 janvier 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">ICFNDS '17 Proceedings of the International Conference on Future Networks and Distributed Systems Article No. 20 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01624651v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IoT Mashups: From IoT Big Data to IoT Big Service</w:t>
+                <w:t xml:space="preserve">Visual Configuration for RESTful Mobile Web Mashups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Boulakbech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Messai</w:t>
@@ -6064,1017 +6068,1013 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Sam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hammoudeh Mohammad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICFNDS '17 Proceedings of the International Conference on Future Networks and Distributed Systems Article No. 20 </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">2017 IEEE International Conference on Web Services (ICWS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Honolulu, HI, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01624641v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Configuration for RESTful Mobile Web Mashups</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yacine Sam</w:t>
+                <w:t xml:space="preserve">Extraction automatique de la sémantique des trajectoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Bisone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Conference on Web Services (ICWS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Honolulu, HI, United States</w:t>
+              <w:t xml:space="preserve">Spatial Analysis and GEOmatics 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA de rouen, Nov 2017, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01624600v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01643365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction automatique de la sémantique des trajectoires</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Optimized Discrete Fréchet Distance between trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Devogele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Devogele</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial Analysis and GEOmatics 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th ACM SIGSPATIAL International Workshop on Analytics for Big Geospatial Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Redondo Beach, United States. 9 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3150919.3150924⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01643365v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of outliers in crowdsourced GPS traces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SmartLoire: A Web Mashup Based Tool for Personalized Touristic Plans Construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Boulakbech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Messai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Sam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Devogele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Ivanovic</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thomas Devogele</w:t>
+                <w:t xml:space="preserve">Laurent Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial Accuracy 2016 Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE 25th International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises (WETICE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France. pp.259 - 260, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WETICE.2016.66⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01505059v1</w:t>
+                <w:t xml:space="preserve">hal-01512953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SmartLoire: A Web Mashup Based Tool for Personalized Touristic Plans Construction</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distance discrète de Fréchet optimisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE 25th International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises (WETICE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Spatial Analysis and Geomatics (SAGEO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Nice, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01512953v1</w:t>
+                <w:t xml:space="preserve">hal-02110055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distance discrète de Fréchet optimisée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection of outliers in crowdsourced GPS traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Ivanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Olteanu-Raimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mustiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial Analysis and Geomatics (SAGEO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Nice, France</w:t>
+              <w:t xml:space="preserve">Spatial Accuracy 2016 Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02110055v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of potential updates of authoritative spatial databases by fusion of Volunteered Geographical Information from different sources</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Mustiere</w:t>
+                <w:t xml:space="preserve">A Semantic Similarity Measure for Conceptual Web Services Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Messai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Rouached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The second edition of the FOSS4G-Europe Conference </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24th International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises (WETICE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, larnaca, Cyprus. pp.128-133, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WETICE.2015.48⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01248267v1</w:t>
+                <w:t xml:space="preserve">hal-01202429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Semantic Similarity Measure for Conceptual Web Services Classification</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohsen Rouached</w:t>
+                <w:t xml:space="preserve">Towards distributed convoy pattern mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faisal Orakzai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Abid</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toon Calders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises (WETICE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIGSPATIAL'15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Seattle, United States. pp.50, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2820783.2820840⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WETICE.2015.48⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01202429v1</w:t>
+                <w:t xml:space="preserve">hal-01505057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards distributed convoy pattern mining</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Faisal Orakzai</w:t>
+                <w:t xml:space="preserve">Detection of potential updates of authoritative spatial databases by fusion of Volunteered Geographical Information from different sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Ivanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Olteanu-Raimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mustiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Toon Calders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIGSPATIAL'15</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The second edition of the FOSS4G-Europe Conference </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Como, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2820783.2820840⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01505057v1</w:t>
+                <w:t xml:space="preserve">hal-01248267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Convoy Pattern Mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faisal Orakzai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toon Calders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7112,51 +7112,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State of the Art in Patterns for Point Cluster Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7229,77 +7229,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet DOPAn : des cubes OLAP pour l’analyse de la vulnérabilité énergétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Boulil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Marcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Peralta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier "Les enjeux informationnels et cognitifs de la transition énergétique des territoires"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7406,51 +7406,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires médianes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7488,103 +7488,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IDECSE: A Semantic Integrated Development Environment for Composite Services Engineering.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Messai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Rouached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Abid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Doctoral Consortium co-located with the 26th International Conference on Advanced Information Systems Engineering (CAiSE 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Thessaloniki, Greece. pp.105-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7622,51 +7622,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures de similarité de trajectoires suivant le même itinéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale de Géomatique et Analyse Spatiale (SAGEO) 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Toulouse, France. pp.155-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7691,51 +7691,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal trajectory analysis of mobile objects following the same itinerary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7881,51 +7881,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outil d'aide aux décideurs concernant le suivi de navires : suivi de trajectoires relatives entre navires et détection de trajectoires inhabituelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8097,64 +8097,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastline Matching Process based on the discrete Fréchet distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Mascret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogèle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8237,77 +8237,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Similarity Measure for Temporal Semantic Sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Merakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Peralta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8345,90 +8345,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Contextual Edit Distance for Semantic Trajectories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Peralta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Symposium On Applied Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Brno (on line), Czech Republic. SAC '20: Proceedings of the 35th Annual ACM Symposium on Applied Computing, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8462,103 +8462,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un système d’information géographique décisionnel pour la surveillance épidémiologique de la tuberculose en Afrique subsaharienne : Cas du Gabon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Ondzigue Mbenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Maghendji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Peralta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgard Brice Ngoungou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Francophone International Conference on Spatial Analisys and Geomatics (Sageo 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Clermont-Ferran, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8583,51 +8583,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid Mail -A client mail based on CUBE model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clay Palmeira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Messai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8869,103 +8869,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Chain Composite Item Recommender for Lifelong Pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Marcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ringuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Conference Big Data Analytics and Knowledge Discovery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12925, Springer International Publishing, pp.55-66, 2021, Lecture Notes in Computer Science, </w:t>
@@ -9003,77 +9003,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of Crowdsourced Traces for Detecting Updates in Authoritative Geographic Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Ivanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Maria Olteanu-Raimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mustière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9111,103 +9111,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Semantic-Aware Framework for Composite Services Engineering Based on Semantic Similarity and Concept Lattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Messai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Rouached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Abid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Systems Engineering in Complex Environments Volume 204 of the series Lecture Notes in Business Information Processing pp 148-164</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 204, </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9254,51 +9254,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maritime network monitoring : from position sensors to shipping patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Alincourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9349,51 +9349,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal Trajectory Analysis of Mobile Objects Following the same Itinerary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10063,51 +10063,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thomas.devogele.free.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106654v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bres" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le-Guilcher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nika Peralta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Olteanu Raimond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Runz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5311/JOSIS.2025.30.379" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468045v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Boulakbech" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Messai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Sam" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devogele" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098741v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mericskay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thibaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26151/esapcestemps.net-1c2y-xb79" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254291v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Duroudier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mericskay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andre-Poyaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bedel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2020.00105" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276043v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ivanovic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Olteanu-Raimond" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Musti&#232;re" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi8090380" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885967v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Etienne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2019.00077" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110261v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Bisone" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2018.00065" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624631v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abid" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Rouached" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abid" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215945v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Buckin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Mcardle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2015.1081205" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171521v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Buard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Ducruet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172635v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBIDM.2014.068367" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171533v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447142v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servigne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouju" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric. Bertrand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gutierrez Rodriguez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/geo.19.133-150" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389481v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071297v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;naff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devog&#232;le" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Mascret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Wenzel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673593v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.378" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385527v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Trevisan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Raynal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143433v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Peralta" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Guilcher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363699v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dawson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265118v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Merakchi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ62266.2025.11152160" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363695v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zine Eddine Larkem" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bucher" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349164v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04864183v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Tabaka" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Laurent" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349807v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868781v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04295596v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Brahem" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Henry" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bhiri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Laga" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16103-2_27" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892354v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Ondzigue Mbenga" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten El Outa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Maghendji Nzondo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892321v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Brice Ngoungou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564900v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marcel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chanson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labroche" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ringuet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319246v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moreau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3412841.3441920" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892370v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319236v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Moreau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ45933.2021.9494445" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049066v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clay Palmeira da Silva" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50578-3_30" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043208v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Komeiha" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasredine Cheniki" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jaber" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043182v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048875v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046990v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS49710.2020.00019" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380444v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3356998.3365777" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385019v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2019.00047" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02327295v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381064v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Labbaci" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=And. Yacine Sam" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2019.00048" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894677v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895284v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110019v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631192v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Esnault" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lardy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3150919.3150924" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380480v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624612v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624609v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624618v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624651v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624641v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammoudeh Mohammad" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624600v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643365v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505059v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mustiere" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512953v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2016.66" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110055v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248267v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202429v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2015.48" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505057v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Orakzai" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toon Calders" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820783.2820840" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248679v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118544v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09144-0_18" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203736v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Boulil" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118489v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110086v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171534v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357887v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495484v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453368v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Pors" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauvin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357871v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361071v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Claramunt" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ray" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00072672v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349031v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382303v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341105.3374125" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375898v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Maghendji" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389842v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067752v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Popovich" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Schrenk" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korolenko Kyrill" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452597v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86534-4_5" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269233v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230903v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-19270-3_10" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19270-3_10" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627357v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Alincourt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740733v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouju Alain" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268680v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Devogele" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Badard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284882v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Audas" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailleul" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00085113v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00441484v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thomas.devogele.free.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106654v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bres" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le-Guilcher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nika Peralta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Olteanu Raimond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Runz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5311/JOSIS.2025.30.379" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468045v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Boulakbech" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Messai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Sam" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devogele" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098741v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mericskay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thibaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26151/esapcestemps.net-1c2y-xb79" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254291v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Duroudier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mericskay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andre-Poyaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bedel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2020.00105" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885967v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Etienne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2019.00077" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276043v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ivanovic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Olteanu-Raimond" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Musti&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi8090380" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624631v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abid" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Rouached" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abid" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110261v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Bisone" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2018.00065" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215945v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Buckin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Mcardle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2015.1081205" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171521v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Buard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Ducruet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172635v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBIDM.2014.068367" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171533v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447142v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servigne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouju" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric. Bertrand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gutierrez Rodriguez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/geo.19.133-150" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389481v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673593v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;naff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Mascret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Wenzel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.378" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071297v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devog&#232;le" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385527v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Trevisan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Raynal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265118v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Merakchi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Peralta" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ62266.2025.11152160" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363695v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zine Eddine Larkem" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bucher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363699v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dawson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349164v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143433v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Guilcher" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04864183v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Tabaka" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Laurent" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349807v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892354v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Ondzigue Mbenga" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten El Outa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Maghendji Nzondo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04295596v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Brahem" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Henry" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bhiri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Laga" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16103-2_27" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892321v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Brice Ngoungou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868781v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319246v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moreau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chanson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3412841.3441920" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892370v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319236v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Moreau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ45933.2021.9494445" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564900v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marcel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labroche" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ringuet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043208v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Komeiha" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasredine Cheniki" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jaber" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043182v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048875v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046990v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS49710.2020.00019" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049066v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clay Palmeira da Silva" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50578-3_30" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385019v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2019.00047" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02327295v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381064v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Labbaci" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=And. Yacine Sam" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2019.00048" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380444v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3356998.3365777" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895284v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110019v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894677v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380480v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624612v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624609v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624618v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624651v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624641v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammoudeh Mohammad" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624600v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643365v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631192v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Esnault" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lardy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3150919.3150924" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512953v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2016.66" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110055v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505059v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mustiere" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202429v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2015.48" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505057v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Orakzai" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toon Calders" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820783.2820840" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248267v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248679v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118544v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09144-0_18" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203736v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Boulil" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118489v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110086v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171534v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357887v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495484v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453368v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Pors" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauvin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357871v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361071v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Claramunt" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ray" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00072672v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349031v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382303v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341105.3374125" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375898v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Maghendji" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389842v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067752v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Popovich" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Schrenk" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korolenko Kyrill" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452597v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86534-4_5" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269233v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230903v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-19270-3_10" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19270-3_10" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627357v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Alincourt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740733v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouju Alain" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268680v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Devogele" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Badard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284882v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Audas" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailleul" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00085113v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00441484v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>