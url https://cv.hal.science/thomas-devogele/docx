--- v2 (2026-04-25)
+++ v3 (2026-05-16)
@@ -647,235 +647,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03254291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcul de similarité sémantique entre trajectoires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Filtering-Based Approach for Improving Crowdsourced GNSS Traces in a Data Update Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Ivanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Olteanu-Raimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mustière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rig.2019.00077⟩</w:t>
+              <w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (9), pp.380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijgi8090380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02885967v1</w:t>
+                <w:t xml:space="preserve">hal-02276043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Filtering-Based Approach for Improving Crowdsourced GNSS Traces in a Data Update Context</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ana-Maria Olteanu-Raimond</w:t>
+                <w:t xml:space="preserve">Calcul de similarité sémantique entre trajectoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Mustière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Devogele</w:t>
+                <w:t xml:space="preserve">Laurent Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 8 (9), pp.380. </w:t>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (1), pp.107-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijgi8090380⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/rig.2019.00077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276043v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02885967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Semantic Matching Engine for Web Service Composition</w:t>
               </w:r>
@@ -995,51 +995,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et extraction de la sémantique des trajectoires à partir de données multi-capteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Bisone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1086,51 +1086,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectory Box Plot: a new pattern to summarize movements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1298,51 +1298,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriented spatial box plot, a new pattern for points clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1415,51 +1415,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures de similarité de trajectoires basées sur l'utilisation de patrons spatio-temporels =</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 17 (1), pp.11-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1618,51 +1618,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de similarité de trajectoires d'objets mobiles suivant le même itinéraire: Application aux trajectoires de navires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1707,278 +1707,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00389481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPOT5 : un outil pertinent pour le suivi du trait de côte ?</w:t>
+                <w:t xml:space="preserve">Spot 5 : un outil pertinent pour le suivi du trait de côte ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thomas Devogèle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ariane Mascret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Wenzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 196, pp.25-35. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 196-2005/3, pp.23-35</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01673593v1</w:t>
+                <w:t xml:space="preserve">hal-00071297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spot 5 : un outil pertinent pour le suivi du trait de côte ?</w:t>
+                <w:t xml:space="preserve">SPOT5 : un outil pertinent pour le suivi du trait de côte ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Devogele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Mascret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Wenzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 196-2005/3, pp.23-35</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 196, pp.25-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.378⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00071297v1</w:t>
+                <w:t xml:space="preserve">hal-01673593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus de constitution d'une base de données multi-échelle</w:t>
               </w:r>
@@ -2085,593 +2085,593 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Relative Fuzzy Hamming-based Similarity for Temporal Semantic Sequences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Indicateur de cyclabilité à l'échelle de la voie de circulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril de Runz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Olteanu-Raimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiba Merakchi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Devogele</w:t>
+                <w:t xml:space="preserve">Veronika Peralta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronika Peralta</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arnaud Le Guilcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE International Conference on Fuzzy Systems (FUZZ)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SAGEO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR MAGIS; UMR ESPACE, May 2025, Avignon, France. pp.236-240</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05265118v1</w:t>
+                <w:t xml:space="preserve">hal-05143433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an open ETL Framework to support studies on mountain land sharing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Zine Eddine Larkem</w:t>
+                <w:t xml:space="preserve">A Relative Fuzzy Hamming-based Similarity for Temporal Semantic Sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Merakchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Peralta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Land Use Symposium - ILUS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE International Conference on Fuzzy Systems (FUZZ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Reims, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZ62266.2025.11152160⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05363695v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Human-Wildlife Spatio-Temporal Interactions to Support Sustainable Outdoor Recreation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards an open ETL Framework to support studies on mountain land sharing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zine Eddine Larkem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Devogele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Dawson</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Bénédicte Bucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Peralta</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ana-Maria Olteanu-Raimond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Land Use Symposium - ILUS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2025, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">, Nov 2025, Dresde, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05363699v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05363695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de similarité pour les séquences sémantiques de longueurs différentes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating Human-Wildlife Spatio-Temporal Interactions to Support Sustainable Outdoor Recreation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Dawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiba Merakchi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril de Runz</w:t>
+                <w:t xml:space="preserve">Veronika Peralta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Veronika Peralta</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Olteanu-Raimond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier SiDoS : similarité de données séquentielles massives @ EGC2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">International Land Use Symposium - ILUS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05349164v1</w:t>
+                <w:t xml:space="preserve">hal-05363699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicateur de cyclabilité à l'échelle de la voie de circulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Bres</w:t>
+                <w:t xml:space="preserve">Mesure de similarité pour les séquences sémantiques de longueurs différentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Merakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Devogele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Peralta</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR MAGIS; UMR ESPACE, May 2025, Avignon, France. pp.236-240</w:t>
+              <w:t xml:space="preserve">Atelier SiDoS : similarité de données séquentielles massives @ EGC2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05143433v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des traces GPS pour révéler des profils de journées et de semaines d'enfants de CM2 et de 6e et de leur parent : quels types d'activités et de déplacements structurent leur quotidien ?</w:t>
               </w:r>
@@ -2880,1802 +2880,1772 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04349807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A data narrative about tuberculosis pandemic in Gabon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spécification et qualité du réseau cyclable, application à la recherche d'itinéraires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Peralta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronika Peralta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raymond Ondzigue Mbenga</w:t>
+                <w:t xml:space="preserve">Arnaud Le Guilcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sydney Maghendji Nzondo</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Olteanu Raimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International workshop on Data Analytics solutions for Real-LIfe APplications (DARLI-AP 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">Atelier Traces et mobilités, INFORSID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03892354v1</w:t>
+                <w:t xml:space="preserve">hal-03868781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A trustworthy decentralized change propagation mechanism for declarative choreographies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sami Bhiri</w:t>
+                <w:t xml:space="preserve">A data narrative about tuberculosis pandemic in Gabon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Peralta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Ondzigue Mbenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nassim Laga</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten El Outa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sydney Maghendji Nzondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Business Process Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th International workshop on Data Analytics solutions for Real-LIfe APplications (DARLI-AP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Edinburgh, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04295596v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03892354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narration de données en santé publique: cas de la tuberculose au Gabon</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sydney Maghendji Nzondo</w:t>
+                <w:t xml:space="preserve">A trustworthy decentralized change propagation mechanism for declarative choreographies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Brahem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Bhiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Laga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th French Days on Business Intelligence and Big Data</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th International Conference on Business Process Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Munster, Germany. pp.418-435, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-16103-2_27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03892321v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spécification et qualité du réseau cyclable, application à la recherche d'itinéraires</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Narration de données en santé publique: cas de la tuberculose au Gabon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Ondzigue Mbenga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Peralta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Le Guilcher</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgard Brice Ngoungou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sydney Maghendji Nzondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Traces et mobilités, INFORSID</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">18th French Days on Business Intelligence and Big Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03868781v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03892321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering sequences of multi-dimensional sets of semantic elements</w:t>
+                <w:t xml:space="preserve">A chain composite item recommender for lifelong pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Moreau</w:t>
+                <w:t xml:space="preserve">Patrick Marcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ringuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAC '21: The 36th ACM/SIGAPP Symposium on Applied Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">at The 23rd International Conference on Big Data Analytics and Knowledge Discovery (DAWAK2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Linz, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03319246v1</w:t>
+                <w:t xml:space="preserve">hal-03564900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus de narration de données en intelligence épidémique avec application à la pandémie de tuberculose au Gabon</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Clustering sequences of multi-dimensional sets of semantic elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Peralta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril de Runz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Journées Camerounaises d’Informatique Médicale (JCIM 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SAC '21: The 36th ACM/SIGAPP Symposium on Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Virtual Event, South Korea. pp.384-391, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3412841.3441920⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03892370v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fuzzy Generalisation of the Hamming Distance for Temporal Sequences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Moreau</w:t>
+                <w:t xml:space="preserve">Processus de narration de données en intelligence épidémique avec application à la pandémie de tuberculose au Gabon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Ondzigue Mbenga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Peralta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Moreau</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten El Outa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sydney Maghendji Nzondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8e Journées Camerounaises d’Informatique Médicale (JCIM 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Yaoundé, Cameroun</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03319236v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03892370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A chain composite item recommender for lifelong pathways</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Chanson</w:t>
+                <w:t xml:space="preserve">A Fuzzy Generalisation of the Hamming Distance for Temporal Sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril de Runz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Peralta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Labroche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ringuet</w:t>
+                <w:t xml:space="preserve">Evelyne Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">at The 23rd International Conference on Big Data Analytics and Knowledge Discovery (DAWAK2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Luxembourg, Luxembourg. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZ45933.2021.9494445⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03564900v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Privacy Conserved and Linked Open Data Based Device Recommendation in IoT</w:t>
+                <w:t xml:space="preserve">User-Side Service Synchronization in Multiple Devices Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouad Komeiha</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nasredine Cheniki</w:t>
+                <w:t xml:space="preserve">Clay Palmeira da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Messai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Sam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Devogele</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSOC 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Web Engineering, ICWE 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Helsinki (Online Edition), Finland. pp.451-466, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-50578-3_30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03043208v1</w:t>
+                <w:t xml:space="preserve">hal-03049066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LDS: Java Library for Linked Open Data Based Similarity Measures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Learning Analysis Patterns using a Contextual Edit Distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Peralta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Marcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Devogele</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WI-IAT 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">Design, Optimization, Languages and Analytical Processing of Big Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03043182v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03048875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Analysis Patterns using a Contextual Edit Distance</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards a Privacy Conserved and Linked Open Data Based Device Recommendation in IoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Komeiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasredine Cheniki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Sam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Messai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design, Optimization, Languages and Analytical Processing of Big Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">ICSOC 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Dubai, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03048875v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Running transactional business processes with blockchain's smart contracts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amina Brahem</w:t>
+                <w:t xml:space="preserve">LDS: Java Library for Linked Open Data Based Similarity Measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Komeiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasredine Cheniki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Sam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Messai</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICWS 2020: IEEE International Conference on Web Services</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WI-IAT 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Melbourne, Australia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03046990v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User-Side Service Synchronization in Multiple Devices Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clay Palmeira da Silva</w:t>
+                <w:t xml:space="preserve">Running transactional business processes with blockchain's smart contracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Brahem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Messai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Sam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Bhiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Web Engineering, ICWE 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Helsinki (Online Edition), Finland. pp.451-466, </w:t>
+              <w:t xml:space="preserve">ICWS 2020: IEEE International Conference on Web Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Beijing (online), China. pp.89-93, </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-50578-3_30⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICWS49710.2020.00019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03049066v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blockchain's fame reaches the execution of personalized touristic itineraries</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sami Bhiri</w:t>
+                <w:t xml:space="preserve">From Raw Sensor Data to Semantic Trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Bisone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WETICE 2019 : IEEE 28th International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Naples, Italy. pp.186-191, </w:t>
+              <w:t xml:space="preserve">5th ACM SIGSPATIAL International Workshop on the Use of GIS in Emergency Management (EM-GIS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Chicago, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WETICE.2019.00047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3356998.3365777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02385019v1</w:t>
+                <w:t xml:space="preserve">hal-02380444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Données hétérogènes de mobilités quotidiennes : protocole de diagnostic qualité et d’apurement à partir de la base MOBI’KIDS</w:t>
               </w:r>
@@ -4780,1166 +4750,1205 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02327295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Linked Open Data Based Approach for Trip Recommendation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">And. Yacine Sam</w:t>
+                <w:t xml:space="preserve">Blockchain's fame reaches the execution of personalized touristic itineraries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Brahem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Messai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Sam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Bhiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 28th International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises (WETICE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WETICE.2019.00048⟩</w:t>
+              <w:t xml:space="preserve">WETICE 2019 : IEEE 28th International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Naples, Italy. pp.186-191, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WETICE.2019.00047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02381064v1</w:t>
+                <w:t xml:space="preserve">hal-02385019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Raw Sensor Data to Semantic Trajectories</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Linked Open Data Based Approach for Trip Recommendation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasredine Cheniki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Boulakbech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Labbaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">And. Yacine Sam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Messai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th ACM SIGSPATIAL International Workshop on the Use of GIS in Emergency Management (EM-GIS 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Chicago, United States. </w:t>
+              <w:t xml:space="preserve">IEEE 28th International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises (WETICE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Capri, Naples, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3356998.3365777⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WETICE.2019.00048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02380444v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02381064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Configuring RESTful Web Services for Personalized Trip Planning</w:t>
+                <w:t xml:space="preserve">Linked Data Graphs For Semantic Data Integration in the CART System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Boulakbech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasredine Cheniki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Messai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Sam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises (WETICE 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">1st International Workshop on Knowledge Graphs on Travel and Tourism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, CÁCERES, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01895284v1</w:t>
+                <w:t xml:space="preserve">hal-01894677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de motifs de trajectoires sémantiques similaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Moreau</w:t>
+                <w:t xml:space="preserve">Configuring RESTful Web Services for Personalized Trip Planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Boulakbech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Messai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Sam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial Analysis and Geomatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">27th International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises (WETICE 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02110019v1</w:t>
+                <w:t xml:space="preserve">hal-01895284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linked Data Graphs For Semantic Data Integration in the CART System</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yacine Sam</w:t>
+                <w:t xml:space="preserve">Extraction de motifs de trajectoires sémantiques similaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Workshop on Knowledge Graphs on Travel and Tourism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, CÁCERES, Spain</w:t>
+              <w:t xml:space="preserve">Spatial Analysis and Geomatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01894677v1</w:t>
+                <w:t xml:space="preserve">hal-02110019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CUBE System: A REST and RESTful Based Platform for Liquid Software Approaches</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimized Discrete Fréchet Distance between trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Web Information Systems and Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th ACM SIGSPATIAL International Workshop on Analytics for Big Geospatial Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Redondo Beach, United States. 9 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3150919.3150924⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02380480v1</w:t>
+                <w:t xml:space="preserve">hal-01631192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic similarity based web services composition framework</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Abid</w:t>
+                <w:t xml:space="preserve">A smart MobiWeb mashup trip planner tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Boulakbech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Messai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Abid</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Sam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAC '17 Proceedings of the Symposium on Applied Computing Pages 1319-1325 </w:t>
+              <w:t xml:space="preserve">SAC '17 Proceedings of the Symposium on Applied Computing Pages 686-688 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01624612v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A smart MobiWeb mashup trip planner tool</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marwa Boulakbech</w:t>
+                <w:t xml:space="preserve">CUBE System: A REST and RESTful Based Platform for Liquid Software Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clay Palmeira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Messai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Sam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAC '17 Proceedings of the Symposium on Applied Computing Pages 686-688 </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">International Conference on Web Information Systems and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01624609v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diamond - A Cube Model Proposal based on a Centric Architecture Approach to Enhance Liquid Software Model Approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clay Palmeira da Silva</w:t>
+                <w:t xml:space="preserve">Semantic similarity based web services composition framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Messai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yacine Sam</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Rouached</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Web Information Systems and Technologies, 382-387, 2017, Porto, Portugal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">SAC '17 Proceedings of the Symposium on Applied Computing Pages 1319-1325 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01624618v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un outil intelligent de Mashup Mobile pour la planification de séjours touristiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marwa Boulakbech</w:t>
+                <w:t xml:space="preserve">Diamond - A Cube Model Proposal based on a Centric Architecture Approach to Enhance Liquid Software Model Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clay Palmeira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Messai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Sam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier - Agrégation Contextuelle d’Information En conjonction avec EGC, Grenoble, 24 janvier 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">13th International Conference on Web Information Systems and Technologies, 382-387, 2017, Porto, Portugal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01624651v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IoT Mashups: From IoT Big Data to IoT Big Service</w:t>
+                <w:t xml:space="preserve">Un outil intelligent de Mashup Mobile pour la planification de séjours touristiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Boulakbech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Messai</w:t>
@@ -5947,120 +5956,107 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Sam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hammoudeh Mohammad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICFNDS '17 Proceedings of the International Conference on Future Networks and Distributed Systems Article No. 20 </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">Atelier - Agrégation Contextuelle d’Information En conjonction avec EGC, Grenoble, 24 janvier 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01624641v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Configuration for RESTful Mobile Web Mashups</w:t>
+                <w:t xml:space="preserve">IoT Mashups: From IoT Big Data to IoT Big Service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Boulakbech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Messai</w:t>
@@ -6068,628 +6064,632 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Sam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hammoudeh Mohammad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Conference on Web Services (ICWS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Honolulu, HI, United States</w:t>
+              <w:t xml:space="preserve">ICFNDS '17 Proceedings of the International Conference on Future Networks and Distributed Systems Article No. 20 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01624600v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction automatique de la sémantique des trajectoires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Etienne</w:t>
+                <w:t xml:space="preserve">Visual Configuration for RESTful Mobile Web Mashups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Boulakbech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Messai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Sam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial Analysis and GEOmatics 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSA de rouen, Nov 2017, Rouen, France</w:t>
+              <w:t xml:space="preserve">2017 IEEE International Conference on Web Services (ICWS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Honolulu, HI, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01643365v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized Discrete Fréchet Distance between trajectories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extraction automatique de la sémantique des trajectoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Bisone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florian Lardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th ACM SIGSPATIAL International Workshop on Analytics for Big Geospatial Data</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Spatial Analysis and GEOmatics 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA de rouen, Nov 2017, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3150919.3150924⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01631192v1</w:t>
+                <w:t xml:space="preserve">hal-01643365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SmartLoire: A Web Mashup Based Tool for Personalized Touristic Plans Construction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yacine Sam</w:t>
+                <w:t xml:space="preserve">Detection of outliers in crowdsourced GPS traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Ivanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Olteanu-Raimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mustiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE 25th International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises (WETICE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Spatial Accuracy 2016 Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01512953v1</w:t>
+                <w:t xml:space="preserve">hal-01505059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distance discrète de Fréchet optimisée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SmartLoire: A Web Mashup Based Tool for Personalized Touristic Plans Construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Boulakbech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Messai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Sam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial Analysis and Geomatics (SAGEO)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE 25th International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises (WETICE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France. pp.259 - 260, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WETICE.2016.66⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02110055v1</w:t>
+                <w:t xml:space="preserve">hal-01512953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of outliers in crowdsourced GPS traces</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distance discrète de Fréchet optimisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial Accuracy 2016 Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Spatial Analysis and Geomatics (SAGEO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01505059v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Semantic Similarity Measure for Conceptual Web Services Classification</w:t>
               </w:r>
@@ -6909,77 +6909,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of potential updates of authoritative spatial databases by fusion of Volunteered Geographical Information from different sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Ivanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Maria Olteanu-Raimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mustiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7106,239 +7106,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01248679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State of the Art in Patterns for Point Cluster Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Etienne</w:t>
+                <w:t xml:space="preserve">Projet DOPAn : des cubes OLAP pour l’analyse de la vulnérabilité énergétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Boulil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Marcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gavin Mcardle</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Peralta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Science and Its Applications–ICCSA</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Atelier "Les enjeux informationnels et cognitifs de la transition énergétique des territoires"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01118544v1</w:t>
+                <w:t xml:space="preserve">hal-01203736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet DOPAn : des cubes OLAP pour l’analyse de la vulnérabilité énergétique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Marcel</w:t>
+                <w:t xml:space="preserve">State of the Art in Patterns for Point Cluster Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Veronika Peralta</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gavin Mcardle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier "Les enjeux informationnels et cognitifs de la transition énergétique des territoires"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Science and Its Applications–ICCSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Guimaraes., Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-09144-0_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01203736v1</w:t>
+                <w:t xml:space="preserve">hal-01118544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualisation de données de prosopographie pour la reconstruction de carrières de personnages et de réseaux socio-professionnels</w:t>
               </w:r>
@@ -7406,51 +7406,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires médianes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7622,51 +7622,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures de similarité de trajectoires suivant le même itinéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale de Géomatique et Analyse Spatiale (SAGEO) 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Toulouse, France. pp.155-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7691,51 +7691,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal trajectory analysis of mobile objects following the same itinerary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7881,51 +7881,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outil d'aide aux décideurs concernant le suivi de navires : suivi de trajectoires relatives entre navires et détection de trajectoires inhabituelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8097,64 +8097,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastline Matching Process based on the discrete Fréchet distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Mascret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogèle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8237,77 +8237,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Similarity Measure for Temporal Semantic Sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Merakchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Devogele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Peralta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8345,90 +8345,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Contextual Edit Distance for Semantic Trajectories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Peralta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Symposium On Applied Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Brno (on line), Czech Republic. SAC '20: Proceedings of the 35th Annual ACM Symposium on Applied Computing, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8462,103 +8462,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un système d’information géographique décisionnel pour la surveillance épidémiologique de la tuberculose en Afrique subsaharienne : Cas du Gabon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Ondzigue Mbenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Maghendji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Peralta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgard Brice Ngoungou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Francophone International Conference on Spatial Analisys and Geomatics (Sageo 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Clermont-Ferran, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8583,51 +8583,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid Mail -A client mail based on CUBE model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clay Palmeira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Messai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8869,103 +8869,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Chain Composite Item Recommender for Lifelong Pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Marcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ringuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Conference Big Data Analytics and Knowledge Discovery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12925, Springer International Publishing, pp.55-66, 2021, Lecture Notes in Computer Science, </w:t>
@@ -9003,77 +9003,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of Crowdsourced Traces for Detecting Updates in Authoritative Geographic Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Ivanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Maria Olteanu-Raimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mustière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9254,51 +9254,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maritime network monitoring : from position sensors to shipping patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Alincourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9349,51 +9349,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal Trajectory Analysis of Mobile Objects Following the same Itinerary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10063,51 +10063,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thomas.devogele.free.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106654v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bres" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le-Guilcher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nika Peralta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Olteanu Raimond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Runz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5311/JOSIS.2025.30.379" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468045v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Boulakbech" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Messai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Sam" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devogele" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098741v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mericskay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thibaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26151/esapcestemps.net-1c2y-xb79" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254291v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Duroudier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mericskay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andre-Poyaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bedel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2020.00105" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885967v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Etienne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2019.00077" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276043v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ivanovic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Olteanu-Raimond" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Musti&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi8090380" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624631v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abid" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Rouached" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abid" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110261v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Bisone" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2018.00065" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215945v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Buckin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Mcardle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2015.1081205" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171521v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Buard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Ducruet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172635v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBIDM.2014.068367" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171533v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447142v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servigne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouju" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric. Bertrand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gutierrez Rodriguez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/geo.19.133-150" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389481v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673593v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;naff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Mascret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Wenzel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.378" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071297v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devog&#232;le" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385527v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Trevisan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Raynal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265118v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Merakchi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Peralta" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ62266.2025.11152160" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363695v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zine Eddine Larkem" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bucher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363699v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dawson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349164v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143433v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Guilcher" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04864183v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Tabaka" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Laurent" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349807v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892354v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Ondzigue Mbenga" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten El Outa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Maghendji Nzondo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04295596v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Brahem" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Henry" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bhiri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Laga" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16103-2_27" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892321v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Brice Ngoungou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868781v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319246v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moreau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chanson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3412841.3441920" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892370v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319236v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Moreau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ45933.2021.9494445" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564900v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marcel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labroche" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ringuet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043208v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Komeiha" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasredine Cheniki" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jaber" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043182v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048875v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046990v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS49710.2020.00019" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049066v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clay Palmeira da Silva" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50578-3_30" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385019v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2019.00047" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02327295v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381064v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Labbaci" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=And. Yacine Sam" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2019.00048" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380444v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3356998.3365777" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895284v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110019v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894677v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380480v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624612v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624609v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624618v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624651v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624641v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammoudeh Mohammad" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624600v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643365v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631192v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Esnault" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lardy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3150919.3150924" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512953v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2016.66" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110055v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505059v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mustiere" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202429v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2015.48" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505057v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Orakzai" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toon Calders" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820783.2820840" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248267v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248679v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118544v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09144-0_18" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203736v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Boulil" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118489v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110086v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171534v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357887v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495484v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453368v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Pors" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauvin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357871v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361071v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Claramunt" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ray" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00072672v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349031v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382303v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341105.3374125" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375898v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Maghendji" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389842v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067752v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Popovich" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Schrenk" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korolenko Kyrill" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452597v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86534-4_5" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269233v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230903v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-19270-3_10" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19270-3_10" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627357v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Alincourt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740733v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouju Alain" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268680v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Devogele" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Badard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284882v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Audas" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailleul" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00085113v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00441484v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thomas.devogele.free.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106654v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bres" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le-Guilcher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nika Peralta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Olteanu Raimond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Runz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5311/JOSIS.2025.30.379" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468045v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Boulakbech" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Messai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Sam" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devogele" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098741v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mericskay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thibaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26151/esapcestemps.net-1c2y-xb79" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254291v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Duroudier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mericskay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andre-Poyaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bedel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2020.00105" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276043v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ivanovic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Olteanu-Raimond" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Musti&#232;re" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi8090380" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885967v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Etienne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2019.00077" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624631v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abid" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Rouached" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abid" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110261v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Bisone" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2018.00065" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215945v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Buckin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Mcardle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2015.1081205" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171521v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Buard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Ducruet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172635v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBIDM.2014.068367" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171533v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447142v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servigne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouju" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric. Bertrand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gutierrez Rodriguez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/geo.19.133-150" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389481v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071297v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;naff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devog&#232;le" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Mascret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Wenzel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673593v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.378" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385527v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Trevisan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Raynal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143433v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Peralta" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Guilcher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265118v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Merakchi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ62266.2025.11152160" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363695v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zine Eddine Larkem" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bucher" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363699v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dawson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349164v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04864183v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Tabaka" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Laurent" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349807v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868781v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892354v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Ondzigue Mbenga" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten El Outa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Maghendji Nzondo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04295596v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Brahem" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Henry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bhiri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Laga" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16103-2_27" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892321v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Brice Ngoungou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564900v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marcel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chanson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labroche" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ringuet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319246v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moreau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3412841.3441920" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892370v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319236v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Moreau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ45933.2021.9494445" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049066v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clay Palmeira da Silva" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50578-3_30" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048875v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043208v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Komeiha" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasredine Cheniki" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jaber" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043182v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046990v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS49710.2020.00019" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380444v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3356998.3365777" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02327295v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385019v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2019.00047" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381064v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Labbaci" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=And. Yacine Sam" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2019.00048" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894677v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895284v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110019v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631192v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Esnault" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lardy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3150919.3150924" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624609v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380480v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624612v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624618v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624651v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624641v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammoudeh Mohammad" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624600v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643365v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505059v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mustiere" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512953v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2016.66" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110055v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202429v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2015.48" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505057v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Orakzai" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toon Calders" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820783.2820840" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248267v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248679v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203736v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Boulil" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118544v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09144-0_18" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118489v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110086v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171534v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357887v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495484v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453368v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Pors" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauvin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357871v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361071v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Claramunt" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ray" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00072672v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349031v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382303v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341105.3374125" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375898v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Maghendji" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389842v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067752v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Popovich" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Schrenk" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korolenko Kyrill" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452597v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86534-4_5" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269233v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230903v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-19270-3_10" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19270-3_10" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627357v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Alincourt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740733v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouju Alain" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268680v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Devogele" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Badard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284882v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Audas" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailleul" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00085113v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00441484v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>