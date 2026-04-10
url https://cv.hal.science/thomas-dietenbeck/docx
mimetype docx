--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -502,425 +502,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03943699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5.6 Aortic Pressure Behind Flow Disorganization in Aneurismal Aorta: a Magnetic Resonance Imaging Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">P129 Arterial Stiffness in Bicuspid or Tricuspid Aortic Valve Aortopathy Using Magnetic Resonance Imaging: Crossing the Physical and Hemodynamic limits?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Pascaner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Soulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umit Gencer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dietenbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Bouaou</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ioannis Bargiotas</w:t>
+                <w:t xml:space="preserve">Yasmina Chenoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artery Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2991/artres.k.191224.035⟩</w:t>
+              <w:t xml:space="preserve">Artery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Budapest, Hungary. pp.S170, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2991/artres.k.191224.155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03943714v1</w:t>
+                <w:t xml:space="preserve">hal-03943690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P129 Arterial Stiffness in Bicuspid or Tricuspid Aortic Valve Aortopathy Using Magnetic Resonance Imaging: Crossing the Physical and Hemodynamic limits?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thomas Dietenbeck</w:t>
+                <w:t xml:space="preserve">INDEPENDENT EFFECT OF HIGH BLOOD PRESSURE AND HYPERGLYCEMIA ON DIAMETER AND WALL THICKNESS OF RETINAL MICROCIRCULATION EVALUATED WITH ADAPTIVE OPTICS IN HUMANS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmina Chenoune</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nadjia Kachenoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Paques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Girerd</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2991/artres.k.191224.155⟩</w:t>
+              <w:t xml:space="preserve">29th European Meeting of Hypertension and Cardiovascular Protection of the European-Society-of-Hypertension (ESH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Milan, Italy. pp.e73, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/01.hjh.0000571096.90331.08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03943690v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03943415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INDEPENDENT EFFECT OF HIGH BLOOD PRESSURE AND HYPERGLYCEMIA ON DIAMETER AND WALL THICKNESS OF RETINAL MICROCIRCULATION EVALUATED WITH ADAPTIVE OPTICS IN HUMANS</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">5.6 Aortic Pressure Behind Flow Disorganization in Aneurismal Aorta: a Magnetic Resonance Imaging Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadjia Kachenoura</w:t>
+                <w:t xml:space="preserve">Kevin Bouaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dietenbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Soulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Paques</w:t>
+                <w:t xml:space="preserve">Sophia Houriez--Gombaud-Saintonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Girerd</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ioannis Bargiotas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th European Meeting of Hypertension and Cardiovascular Protection of the European-Society-of-Hypertension (ESH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Milan, Italy. pp.e73, </w:t>
+              <w:t xml:space="preserve">Artery Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Budapest, Hungary. pp.S42, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/01.hjh.0000571096.90331.08⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2991/artres.k.191224.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03943415v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03943714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3.4 Micro- and Macro-Vascular Remodeling and Cognitive Function in Hypertension</w:t>
               </w:r>
@@ -1040,103 +1040,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RETINAL ARTERIOLAR MICRO-CONSTRICTIONS EVALUATED WITH ADAPTIVE OPTICS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Girerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rosenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjia Kachenoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th European Meeting of Hypertension and Cardiovascular Protection of the European-Society-of-Hypertension (ESH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Barcelonna, Spain. pp.e116-e117, </w:t>
@@ -1174,103 +1174,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ADAPTIVE OPTICS CAMERA ENABLES TO DESCRIBE DIFFERENT PATTERNS OF RETINAL VASCULATURE IN HYPERTENSION AND TYPE 2 DIABETES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Girerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rosenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjia Kachenoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th European Meeting of Hypertension and Cardiovascular Protection of the European-Society-of-Hypertension (ESH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Barcelona, Spain. pp.e223, </w:t>
@@ -1302,2271 +1302,2405 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03943427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework for Mesh Segmentation and Annotation using Ontologies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relative Aortic Blood Pressure Using 4D Flow MRI: Associations with Age and Aortic Tapering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bouaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Bargiotas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damian Craiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Soulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15 ème conférence internationale sur l'extraction et la gestion des connaissances (EGC 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computing in Cardiology 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Rennes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22489/CinC.2017.080-180⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01116702v1</w:t>
+                <w:t xml:space="preserve">hal-03942180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuromuscular Fiber Segmentation Through Particle Filtering and Discrete Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Dietenbeck</w:t>
+                <w:t xml:space="preserve">A Framework for Mesh Segmentation and Annotation using Ontologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dietenbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Othmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Attene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Varray</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Cachard</w:t>
+                <w:t xml:space="preserve">Jean-Marie Favreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Medical Imaging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15 ème conférence internationale sur l'extraction et la gestion des connaissances (EGC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Luxembourg, Luxembourg</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01957874v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A level-set approach for tracking objects in image sequences using a level conservation constraint: Application to cardiac sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. d'Hooge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP) 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.863 - 866, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIP.2014.7025173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01117595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid energy approach for real-time b-spline explicit active tracking of surfaces (heartBEATS)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Neuromuscular Fiber Segmentation Through Particle Filtering and Discrete Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Varray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kybic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cachard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS) 2013</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2013.0171⟩</w:t>
+              <w:t xml:space="preserve">SPIE Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, San Diego, USA, Unknown Region. pp.90340B-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2043257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00941888v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01957874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiview myocardial tracking in echocardiographic 2D sequences using shape and motion constrained level-set</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Hybrid energy approach for real-time b-spline explicit active tracking of surfaces (heartBEATS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brecht Heyde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">V. Robesyn</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE 10th International Symposium on Biomedical Imaging (ISBI 2013)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISBI.2013.6556651⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS) 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic. pp.663 - 666, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2013.0171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02059850v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00941888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Left Ventricle Tracking in 3D Echocardiographic Data Using Anatomical Affine Optical Flow</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Multiview myocardial tracking in echocardiographic 2D sequences using shape and motion constrained level-set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dietenbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J. d'Hooge</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Jasaityte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Robesyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Imaging and Modeling of the Heart (FIMH\textquoteright13)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 IEEE 10th International Symposium on Biomedical Imaging (ISBI 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, San Francisco, United States. pp.1022-1025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2013.6556651⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922108v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02059850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards online real-time strain estimation in volumetric us data: Feasibility study and initial clinical validation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Fast Left Ventricle Tracking in 3D Echocardiographic Data Using Anatomical Affine Optical Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Heyde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. d'Hooge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS) 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Functional Imaging and Modeling of the Heart (FIMH\textquoteright13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Unknown, Unknown Region. pp.191-199</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00941893v1</w:t>
+                <w:t xml:space="preserve">hal-01922108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiview myocardial tracking in echocardiographic 2D sequences using shape and motion constrained level-set</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Towards online real-time strain estimation in volumetric us data: Feasibility study and initial clinical validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brecht Heyde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">V. Rosebyn</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS) 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic. pp.824 - 827, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2013.0212⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01922107v1</w:t>
+                <w:t xml:space="preserve">hal-00941893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B-spline Explicit Active Tracking of Surfaces (BEATS): Application to real-time 3D segmentation and tracking of the left ventricle in 3D echocardiography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Multiview myocardial tracking in echocardiographic 2D sequences using shape and motion constrained level-set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dietenbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">T. Dietenbeck</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Jasaityte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Houle</w:t>
+                <w:t xml:space="preserve">V. Rosebyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Dresden, Germany. pp.224-227</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, San Fransisco, California, USA, Unknown Region. pp.1010-1013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00830644v1</w:t>
+                <w:t xml:space="preserve">hal-01922107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and fully automatic 3D echocardiographic segmentation using B-spline explicit active surfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">B-spline Explicit Active Tracking of Surfaces (BEATS): Application to real-time 3D segmentation and tracking of the left ventricle in 3D echocardiography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brecht Heyde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan d'Hooge</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H. Houle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging - ISBI2012</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Dresden, Germany. pp.224-227</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00830295v1</w:t>
+                <w:t xml:space="preserve">hal-00830644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast 3D Echocardiographic Segmentation using B-Spline Explicit Active Surfaces: A validation study in a clinical setting</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Fast and fully automatic 3D echocardiographic segmentation using B-spline explicit active surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan d'Hooge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging - ISBI2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Barcelona, Spain. pp.1088-1091, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2012.6235748⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922170v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards real-time 3D region-based segmentation: B-spline explicit active surfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Fast 3D Echocardiographic Segmentation using B-Spline Explicit Active Surfaces: A validation study in a clinical setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. C. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Houle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP\textquoteright2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Unknown, Unknown Region. pp.3121-3124</w:t>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Unknown, Unknown Region. pp.1854-1857</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01922165v1</w:t>
+                <w:t xml:space="preserve">hal-01922170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time region-based segmentation of 3D inhomogeneous objects in medical images</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Towards real-time 3D region-based segmentation: B-spline explicit active surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. C. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J d'Hooge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Chicago, Illinois, USA, Unknown Region. pp.1986-1989</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP\textquoteright2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Unknown, Unknown Region. pp.3121-3124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01922167v1</w:t>
+                <w:t xml:space="preserve">hal-01922165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiview myocardial segmentation in echocardiographic images using a piecewise parametric shape prior</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Real-time region-based segmentation of 3D inhomogeneous objects in medical images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. C. Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. d'Hooge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Friboulet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Chicago, Illinois, USA, Unknown Region. pp.645-648</w:t>
+              <w:t xml:space="preserve">, 2011, Chicago, Illinois, USA, Unknown Region. pp.1986-1989</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01920760v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CREASEG: A free software for the evaluation of image segmentation algorithms based on level-set</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Multiview myocardial segmentation in echocardiographic images using a piecewise parametric shape prior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. C. Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. d'Hooge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP\textquoteright2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Hong Kong, China. pp.665-668</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Chicago, Illinois, USA, Unknown Region. pp.645-648</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922172v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01920760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation of the Full Myocardium in Echocardiography Using Constrained Level-Sets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">CREASEG: A free software for the evaluation of image segmentation algorithms based on level-set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dietenbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computing in Cardiology (CinC 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Belfast, UK, Unknown Region. pp.409-412</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP\textquoteright2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Hong Kong, China. pp.665-668</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01922176v1</w:t>
+                <w:t xml:space="preserve">hal-01922172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a geometric formulation of annular-like shape priors for constraining variational level-sets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Segmentation of the Full Myocardium in Echocardiography Using Constrained Level-Sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. C. Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. d'Hooge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP\textquoteright2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Hong Kong, China. pp.669-672</w:t>
+              <w:t xml:space="preserve">Computing in Cardiology (CinC 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Belfast, UK, Unknown Region. pp.409-412</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922173v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Using a geometric formulation of annular-like shape priors for constraining variational level-sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dietenbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP\textquoteright2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Hong Kong, China. pp.669-672</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Coupled B-spline Active Geometric Functions for Myocardial Segmentation in Cardiac Ultrasound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. C. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Savu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Heyde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, San Diego, California, USA, Unknown Region. pp.1648-1651</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3576,359 +3710,359 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4D flow MRI aortic cross-sectional pressure changes and their associations with flow patterns in health and aneurysm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bouaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Soulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Bargiotas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Houriez--Gombaud- Saintonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cardiovascular Magnetic Resonance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 26, pp.101030. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jocmr.2024.101030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04479210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep learning-based segmentation and strain analysis of left heart chambers from long-axis CMR images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Gueda Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Wallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European heart journal. Imaging methods and practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ehjimp/qyaf070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05167686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Learning‐Based Analysis of Aortic Morphology From Three‐Dimensional MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jia Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bouaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Houriez--Gombaud-Saintonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Gueda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3937,132 +4071,132 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umit Gencer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jmri.29236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aortic Stiffness Measured from Either 2D/4D Flow and Cine MRI or Applanation Tonometry in Coronary Artery Disease: A Case–Control Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lan-Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Houriez-Gombaud-Saintonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puymirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umit Gencer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4071,132 +4205,132 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12 (11), pp.3643. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/jcm12113643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04125586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Value of aortic volumes assessed by automated segmentation of 3D MRI data in patients with thoracic aortic dilatation: A case-control study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bouaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Houriez-Gombaud-Saintonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jia Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4205,789 +4339,789 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umit Gencer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.diii.2023.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04084103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative magnetic resonance imaging measures of three‐dimensional aortic morphology in healthy aging and hypertension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Houriez--Gombaud-Saintonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umit Gencer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 53 (5), pp.1471-1483. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmri.27502⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03730495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdominal adipose tissue components quantification in MRI as a relevant biomarker of metabolic profile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Bouazizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Zarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Aron-Wisnewsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 80, pp.14 - 20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mri.2021.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03259659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-invasive evaluation of retinal vascular remodeling and hypertrophy in humans: intricate effect of ageing, blood pressure and glycaemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Paques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjia Kachenoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Research in Cardiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00392-020-01680-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02880928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive assessment of local and regional aortic stiffness in patients with tricuspid or bicuspid aortic valve aortopathy using magnetic resonance imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel F Pascaner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Houriez--Gombaud-Saintonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Craiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umit Gencer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariano E Casciaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Cardiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijcard.2020.11.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03037787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of different methods for the estimation of aortic pulse wave velocity from 4D flow cardiovascular magnetic resonance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Houriez-Gombaud-Saintonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Mousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Bargiotas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain de Cesare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cardiovascular Magnetic Resonance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 21 (1), pp.75. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12968-019-0584-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of aortic pressure fields from 4D flow MRI in healthy volunteers: Associations with age and left ventricular remodeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bouaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Bargiotas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5009,2234 +5143,2107 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Soulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 50, pp.982-993. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jmri.26673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02384661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D aortic morphology and stiffness in MRI using semi-automated cylindrical active surface provides optimized description of the vascular effects of aging and hypertension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Craiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rosenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain de Cesare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 103, pp.101-108. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2018.10.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01976985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">heartBEATS: A hybrid energy approach for real-time B-spline explicit active tracking of surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Pedrosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brecht Heyde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 62, pp.26-33. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2017.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01571705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time 3D interactive segmentation of echocardiographic data through user-based deformation of B-spline explicit active surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brecht Heyde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cikes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Claus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 38 (1), pp.57-67. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2013.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00941825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole myocardium tracking in 2D-echocardiography in multiple orientations using a motion constrained level-set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Jasaityte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Robesyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Image Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 18 (3), pp.500-514. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2014.01.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00941827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and Fully Automatic 3D Echocardiographic Segmentation Using B-Spline Explicit Active Surfaces: Feasibility Study and Validation in a Clinical Setting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brecht Heyde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Houle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 39 (1), pp.89-101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2012.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00796930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of Left Ventricular Volume and Global Function using a Fast Fully Automated Segmentation Tool: Validation in a Clinical Setting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brecht Heyde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Houle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Cardiac Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 29 (2), pp.309-316. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10554-012-0103-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00828453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of the whole myocardium in 2D-echocardiography for multiple orientations using a geometrically constrained level-set</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">B-Spline Explicit Active Surfaces: An efficient framework for real-time 3D region-based segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Schaerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan d'Hooge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (1), pp.241-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tip.2011.2161484⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.media.2011.10.003⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00796887v1</w:t>
+                <w:t xml:space="preserve">hal-00819333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B-Spline Explicit Active Surfaces: An efficient framework for real-time 3D region-based segmentation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Detection of the whole myocardium in 2D-echocardiography for multiple orientations using a geometrically constrained level-set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan d'Hooge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/tip.2011.2161484⟩</w:t>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (2), pp.386-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2011.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00819333v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00796887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a geometric formulation of annular-like shape priors for constraining variational level-sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 32 (9), pp.1240\textendash1249. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patrec.2011.03.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01919687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proceedings/Recueil des communications (7)</w:t>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated 3D MRI Aortic Morphometry Demonstrates the Added Value of Volumes as Compared to Diameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Houriez-Gombaud-Saintonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umit Gencer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Soulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.22489/CinC.2019.081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03942166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure and Flow Interplay in Aortic Dilation Using 4D Flow Magnetic Resonance Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Bouaou</w:t>
+                <w:t xml:space="preserve">Characterization of Blood Flow Changes in Normal and Pathological Aortic Dilation from 4D Flow Magnetic Resonance Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Houriez-Gombaud-Saintonge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Pascaner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Soulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umit Gencer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dietenbeck</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ioannis Bargiotas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 Computing in Cardiology Conference</w:t>
+              <w:t xml:space="preserve">Computing in Cardiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22489/CinC.2019.058⟩</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22489/CinC.2019.083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03942178v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03942177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Blood Flow Changes in Normal and Pathological Aortic Dilation from 4D Flow Magnetic Resonance Imaging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ariel Pascaner</w:t>
+                <w:t xml:space="preserve">Pressure and Flow Interplay in Aortic Dilation Using 4D Flow Magnetic Resonance Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bouaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Soulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Dietenbeck</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Houriez--Gombaud-Saintonge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Bargiotas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computing in Cardiology</w:t>
+              <w:t xml:space="preserve">2019 Computing in Cardiology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22489/CinC.2019.083⟩</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22489/CinC.2019.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03942177v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03942178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a New Approach for the Assessment of Complex Blood Flow Patterns in the Left Atrium From 4D Flow MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Soldati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Redheuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Masci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Houriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22489/CinC.2018.260⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03942175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Left Ventricular Diastolic Function Using 4D Flow Magnetic Resonance Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Houriez--Gombaud-Saintonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Soulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Alattar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computing in Cardiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.22489/cinc.2018.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03771665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative Aortic Blood Pressure Using 4D Flow MRI: Associations with Age and Aortic Tapering</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Assessment of Aortic Pulse Wave Velocity Using 4D Flow Magnetic Resonance Imaging: Methods Comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Houriez--Gombaud-Saintonge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Mousseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Bargiotas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...139 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain de Cesare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7345,77 +7352,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fakhri Torkhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Othmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Attene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Favreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Knowledge Discovery and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7449,90 +7456,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction et segmentation de structures dans des séquences d’images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jehan-Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7578,90 +7585,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction and Segmentation of Structures in Image Sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jehan-Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7988,51 +7995,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167846v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom da Silva-Faria" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Guo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Redheuil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Leite" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Parker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94562-5_24" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677983v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Gueda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bollache" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Bouazizi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Marsac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI56570.2024.10635336" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943699v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Pascaner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Soulat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umit Gencer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dietenbeck" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Craiem" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/artres.k.191224.149" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943714v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bouaou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Houriez--Gombaud-Saintonge" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Bargiotas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/artres.k.191224.035" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943690v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Chenoune" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/artres.k.191224.155" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943415v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dietenbeck" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjia Kachenoura" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paques" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Girerd" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.hjh.0000571096.90331.08" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943719v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gallo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Charpentier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dufay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/artres.k.191224.017" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943439v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rosenbaum" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.hjh.0000539304.78797.0b" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943427v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.hjh.0000539627.66198.a9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116702v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Othmani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Attene" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Favreau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957874v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Varray" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kybic" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Basset" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cachard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2043257" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117595v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barbosa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alessandrini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. d'Hooge" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Friboulet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025173" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941888v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brecht Heyde" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Friboulet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2013.0171" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059850v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jasaityte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Robesyn" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2013.6556651" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922108v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heyde" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941893v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2013.0212" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922107v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rosebyn" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830644v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Houle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830295v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan d'Hooge" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2012.6235748" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922170v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Barbosa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922165v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J d'Hooge" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922167v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920760v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922172v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bernard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922176v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922173v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922174v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Savu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479210v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Houriez--Gombaud- Saintonge" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocmr.2024.101030" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167686v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nguyen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Gueda Moussa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wallet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjimp/qyaf070" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04393779v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.29236" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125586v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan-Anh Nguyen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Houriez-Gombaud-Saintonge" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Puymirat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12113643" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04084103v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2023.04.004" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730495v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giron" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.27502" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03259659v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zarai" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Aron-Wisnewsky" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cl&#233;ment" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2021.04.002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02880928v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paques" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00392-020-01680-3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03037787v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel F Pascaner" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano E Casciaro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2020.11.046" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02427082v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Mousseaux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Cesare" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12968-019-0584-x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384661v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.26673" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01976985v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rosenbaum" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2018.10.006" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571705v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barbosa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedrosa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2017.07.004" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KT5S7MRJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941825v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cikes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Claus" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2013.10.002" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CDCRZKV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941827v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Alessandrini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2014.01.005" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HF78TH7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796930v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2012.08.008" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828453v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10554-012-0103-8" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-26WJLMHD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796887v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbosa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2011.10.003" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1PBN9N0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819333v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Schaerer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tip.2011.2161484" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919687v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Basset" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2011.03.018" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V9Q06N2X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942166v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/CinC.2019.081" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942178v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/CinC.2019.058" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942177v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/CinC.2019.083" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942175v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Soldati" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Masci" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Houriez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/CinC.2018.260" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771665v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Alattar" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lamy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/cinc.2018.041" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942180v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/CinC.2017.080-180" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942156v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/CinC.2017.078-172" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01619338v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhri Torkhani" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45763-5_10" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102818v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clarysse" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jehan-Besson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486057v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clarysse" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118574362.ch1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00838767v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ISAL0128" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167846v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom da Silva-Faria" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Guo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Redheuil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Leite" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Parker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94562-5_24" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677983v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Gueda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bollache" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Bouazizi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Marsac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI56570.2024.10635336" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943699v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Pascaner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Soulat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umit Gencer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dietenbeck" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Craiem" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/artres.k.191224.149" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943690v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Chenoune" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/artres.k.191224.155" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943415v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dietenbeck" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjia Kachenoura" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paques" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Girerd" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.hjh.0000571096.90331.08" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943714v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bouaou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Houriez--Gombaud-Saintonge" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Bargiotas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/artres.k.191224.035" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943719v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gallo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Charpentier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dufay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/artres.k.191224.017" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943439v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rosenbaum" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.hjh.0000539304.78797.0b" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943427v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.hjh.0000539627.66198.a9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942180v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/CinC.2017.080-180" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116702v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Othmani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Attene" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Favreau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117595v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barbosa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alessandrini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. d'Hooge" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Friboulet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025173" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957874v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Varray" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kybic" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Basset" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cachard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2043257" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941888v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brecht Heyde" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Friboulet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2013.0171" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059850v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jasaityte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Robesyn" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2013.6556651" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922108v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heyde" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941893v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2013.0212" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922107v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rosebyn" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830644v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Houle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830295v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan d'Hooge" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2012.6235748" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922170v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Barbosa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922165v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J d'Hooge" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922167v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920760v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922172v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bernard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922176v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922173v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922174v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Savu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479210v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Houriez--Gombaud- Saintonge" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocmr.2024.101030" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167686v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nguyen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Gueda Moussa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wallet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjimp/qyaf070" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04393779v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.29236" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125586v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan-Anh Nguyen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Houriez-Gombaud-Saintonge" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Puymirat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12113643" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04084103v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2023.04.004" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730495v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giron" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.27502" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03259659v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zarai" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Aron-Wisnewsky" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cl&#233;ment" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2021.04.002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02880928v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paques" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00392-020-01680-3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03037787v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel F Pascaner" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano E Casciaro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2020.11.046" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02427082v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Mousseaux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Cesare" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12968-019-0584-x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384661v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.26673" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01976985v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rosenbaum" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2018.10.006" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571705v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barbosa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedrosa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2017.07.004" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KT5S7MRJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941825v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cikes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Claus" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2013.10.002" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CDCRZKV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941827v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Alessandrini" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2014.01.005" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HF78TH7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796930v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2012.08.008" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828453v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10554-012-0103-8" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-26WJLMHD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819333v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Schaerer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tip.2011.2161484" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796887v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbosa" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2011.10.003" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1PBN9N0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919687v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Basset" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2011.03.018" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V9Q06N2X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942166v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/CinC.2019.081" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942177v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/CinC.2019.083" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942178v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/CinC.2019.058" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942175v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Soldati" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Masci" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Houriez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/CinC.2018.260" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771665v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Alattar" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lamy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/cinc.2018.041" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942156v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/CinC.2017.078-172" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01619338v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhri Torkhani" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45763-5_10" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102818v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clarysse" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jehan-Besson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486057v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clarysse" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118574362.ch1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00838767v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ISAL0128" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>