--- v1 (2026-04-10)
+++ v2 (2026-05-04)
@@ -368,51 +368,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04677983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P123 Beyond Diameters, Flow Hemodynamics Quantified by Magnetic Resonance Imaging to Help Characterizing Aneurysmal Aorta</w:t>
+                <w:t xml:space="preserve">P129 Arterial Stiffness in Bicuspid or Tricuspid Aortic Valve Aortopathy Using Magnetic Resonance Imaging: Crossing the Physical and Hemodynamic limits?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Pascaner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Soulat</w:t>
@@ -432,711 +432,711 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damian Craiem</w:t>
+                <w:t xml:space="preserve">Yasmina Chenoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Budapest, Hungary. pp.S163, </w:t>
+              <w:t xml:space="preserve">, 2019, Budapest, Hungary. pp.S170, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2991/artres.k.191224.149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2991/artres.k.191224.155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03943699v1</w:t>
+                <w:t xml:space="preserve">hal-03943690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P129 Arterial Stiffness in Bicuspid or Tricuspid Aortic Valve Aortopathy Using Magnetic Resonance Imaging: Crossing the Physical and Hemodynamic limits?</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">INDEPENDENT EFFECT OF HIGH BLOOD PRESSURE AND HYPERGLYCEMIA ON DIAMETER AND WALL THICKNESS OF RETINAL MICROCIRCULATION EVALUATED WITH ADAPTIVE OPTICS IN HUMANS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmina Chenoune</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dietenbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjia Kachenoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Paques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Girerd</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2991/artres.k.191224.155⟩</w:t>
+              <w:t xml:space="preserve">29th European Meeting of Hypertension and Cardiovascular Protection of the European-Society-of-Hypertension (ESH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Milan, Italy. pp.e73, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/01.hjh.0000571096.90331.08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03943690v1</w:t>
+                <w:t xml:space="preserve">hal-03943415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INDEPENDENT EFFECT OF HIGH BLOOD PRESSURE AND HYPERGLYCEMIA ON DIAMETER AND WALL THICKNESS OF RETINAL MICROCIRCULATION EVALUATED WITH ADAPTIVE OPTICS IN HUMANS</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">5.6 Aortic Pressure Behind Flow Disorganization in Aneurismal Aorta: a Magnetic Resonance Imaging Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Girerd</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kevin Bouaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dietenbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Soulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Houriez--Gombaud-Saintonge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Bargiotas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th European Meeting of Hypertension and Cardiovascular Protection of the European-Society-of-Hypertension (ESH)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/01.hjh.0000571096.90331.08⟩</w:t>
+              <w:t xml:space="preserve">Artery Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Budapest, Hungary. pp.S42, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2991/artres.k.191224.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03943415v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03943714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5.6 Aortic Pressure Behind Flow Disorganization in Aneurismal Aorta: a Magnetic Resonance Imaging Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Bouaou</w:t>
+                <w:t xml:space="preserve">3.4 Micro- and Macro-Vascular Remodeling and Cognitive Function in Hypertension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ioannis Bargiotas</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dufay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Redheuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artery Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Budapest, Hungary. pp.S42, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2991/artres.k.191224.035⟩</w:t>
+              <w:t xml:space="preserve">, 2019, Budapest, Hungary. pp.S24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2991/artres.k.191224.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03943714v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03943719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3.4 Micro- and Macro-Vascular Remodeling and Cognitive Function in Hypertension</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Charpentier</w:t>
+                <w:t xml:space="preserve">P123 Beyond Diameters, Flow Hemodynamics Quantified by Magnetic Resonance Imaging to Help Characterizing Aneurysmal Aorta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Pascaner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Soulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umit Gencer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Dufay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alban Redheuil</w:t>
+                <w:t xml:space="preserve">Damian Craiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artery Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Budapest, Hungary. pp.S24, </w:t>
+              <w:t xml:space="preserve">Artery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Budapest, Hungary. pp.S163, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2991/artres.k.191224.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2991/artres.k.191224.149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03943719v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03943699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RETINAL ARTERIOLAR MICRO-CONSTRICTIONS EVALUATED WITH ADAPTIVE OPTICS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Girerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rosenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjia Kachenoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th European Meeting of Hypertension and Cardiovascular Protection of the European-Society-of-Hypertension (ESH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Barcelonna, Spain. pp.e116-e117, </w:t>
@@ -1174,103 +1174,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ADAPTIVE OPTICS CAMERA ENABLES TO DESCRIBE DIFFERENT PATTERNS OF RETINAL VASCULATURE IN HYPERTENSION AND TYPE 2 DIABETES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Girerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rosenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjia Kachenoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th European Meeting of Hypertension and Cardiovascular Protection of the European-Society-of-Hypertension (ESH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Barcelona, Spain. pp.e223, </w:t>
@@ -1308,77 +1308,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative Aortic Blood Pressure Using 4D Flow MRI: Associations with Age and Aortic Tapering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bouaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Bargiotas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Craiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Soulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1550,51 +1550,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A level-set approach for tracking objects in image sequences using a level conservation constraint: Application to cardiac sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1684,51 +1684,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuromuscular Fiber Segmentation Through Particle Filtering and Discrete Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1808,748 +1808,748 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01957874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid energy approach for real-time b-spline explicit active tracking of surfaces (heartBEATS)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiview myocardial tracking in echocardiographic 2D sequences using shape and motion constrained level-set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dietenbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bernard</w:t>
+                <w:t xml:space="preserve">R. Jasaityte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brecht Heyde</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Friboulet</w:t>
+                <w:t xml:space="preserve">V. Robesyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS) 2013</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2013.0171⟩</w:t>
+              <w:t xml:space="preserve">2013 IEEE 10th International Symposium on Biomedical Imaging (ISBI 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, San Francisco, United States. pp.1022-1025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2013.6556651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00941888v1</w:t>
+                <w:t xml:space="preserve">hal-02059850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiview myocardial tracking in echocardiographic 2D sequences using shape and motion constrained level-set</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Fast Left Ventricle Tracking in 3D Echocardiographic Data Using Anatomical Affine Optical Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Heyde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Jasaityte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Robesyn</w:t>
+                <w:t xml:space="preserve">D. Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. d'Hooge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE 10th International Symposium on Biomedical Imaging (ISBI 2013)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Functional Imaging and Modeling of the Heart (FIMH\textquoteright13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Unknown, Unknown Region. pp.191-199</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02059850v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Left Ventricle Tracking in 3D Echocardiographic Data Using Anatomical Affine Optical Flow</w:t>
+                <w:t xml:space="preserve">Towards online real-time strain estimation in volumetric us data: Feasibility study and initial clinical validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brecht Heyde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. d'Hooge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Imaging and Modeling of the Heart (FIMH\textquoteright13)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS) 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic. pp.824 - 827, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2013.0212⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922108v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00941893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards online real-time strain estimation in volumetric us data: Feasibility study and initial clinical validation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiview myocardial tracking in echocardiographic 2D sequences using shape and motion constrained level-set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dietenbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bernard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">D. Friboulet</w:t>
+                <w:t xml:space="preserve">R. Jasaityte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rosebyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS) 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, San Fransisco, California, USA, Unknown Region. pp.1010-1013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00941893v1</w:t>
+                <w:t xml:space="preserve">hal-01922107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiview myocardial tracking in echocardiographic 2D sequences using shape and motion constrained level-set</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Hybrid energy approach for real-time b-spline explicit active tracking of surfaces (heartBEATS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brecht Heyde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Jasaityte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Rosebyn</w:t>
+                <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS) 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic. pp.663 - 666, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2013.0171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01922107v1</w:t>
+                <w:t xml:space="preserve">hal-00941888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B-spline Explicit Active Tracking of Surfaces (BEATS): Application to real-time 3D segmentation and tracking of the left ventricle in 3D echocardiography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brecht Heyde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Houle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2604,90 +2604,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and fully automatic 3D echocardiographic segmentation using B-spline explicit active surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan d'Hooge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging - ISBI2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Barcelona, Spain. pp.1088-1091, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2734,77 +2734,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast 3D Echocardiographic Segmentation using B-Spline Explicit Active Surfaces: A validation study in a clinical setting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. C. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Houle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2872,77 +2872,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. C. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J d'Hooge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP\textquoteright2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Unknown, Unknown Region. pp.3121-3124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2980,90 +2980,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time region-based segmentation of 3D inhomogeneous objects in medical images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. C. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. d'Hooge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Chicago, Illinois, USA, Unknown Region. pp.1986-1989</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3088,51 +3088,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiview myocardial segmentation in echocardiographic images using a piecewise parametric shape prior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3140,51 +3140,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. C. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. d'Hooge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Chicago, Illinois, USA, Unknown Region. pp.645-648</w:t>
@@ -3213,77 +3213,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CREASEG: A free software for the evaluation of image segmentation algorithms based on level-set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3334,51 +3334,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation of the Full Myocardium in Echocardiography Using Constrained Level-Sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. C. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3459,77 +3459,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a geometric formulation of annular-like shape priors for constraining variational level-sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3606,64 +3606,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Savu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Heyde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, San Diego, California, USA, Unknown Region. pp.1648-1651</w:t>
@@ -3718,429 +3718,429 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4D flow MRI aortic cross-sectional pressure changes and their associations with flow patterns in health and aneurysm</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ioannis Bargiotas</w:t>
+                <w:t xml:space="preserve">Deep learning-based segmentation and strain analysis of left heart chambers from long-axis CMR images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophia Houriez--Gombaud- Saintonge</w:t>
+                <w:t xml:space="preserve">Vincent Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Gueda Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Wallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cardiovascular Magnetic Resonance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jocmr.2024.101030⟩</w:t>
+              <w:t xml:space="preserve">European heart journal. Imaging methods and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ehjimp/qyaf070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04479210v1</w:t>
+                <w:t xml:space="preserve">hal-05167686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning-based segmentation and strain analysis of left heart chambers from long-axis CMR images</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Wallet</w:t>
+                <w:t xml:space="preserve">Deep Learning‐Based Analysis of Aortic Morphology From Three‐Dimensional MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jia Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bouaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Houriez--Gombaud-Saintonge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Gueda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umit Gencer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European heart journal. Imaging methods and practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ehjimp/qyaf070⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmri.29236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05167686v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning‐Based Analysis of Aortic Morphology From Three‐Dimensional MRI</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">4D flow MRI aortic cross-sectional pressure changes and their associations with flow patterns in health and aneurysm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bouaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Umit Gencer</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dietenbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Soulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Bargiotas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Houriez--Gombaud- Saintonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Journal of Cardiovascular Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26, pp.101030. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jmri.29236⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jocmr.2024.101030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04393779v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04479210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aortic Stiffness Measured from Either 2D/4D Flow and Cine MRI or Applanation Tonometry in Coronary Artery Disease: A Case–Control Study</w:t>
               </w:r>
@@ -4273,51 +4273,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Value of aortic volumes assessed by automated segmentation of 3D MRI data in patients with thoracic aortic dilatation: A case-control study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bouaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Houriez-Gombaud-Saintonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4407,64 +4407,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative magnetic resonance imaging measures of three‐dimensional aortic morphology in healthy aging and hypertension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Houriez--Gombaud-Saintonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umit Gencer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4662,51 +4662,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-invasive evaluation of retinal vascular remodeling and hypertrophy in humans: intricate effect of ageing, blood pressure and glycaemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4714,51 +4714,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Paques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjia Kachenoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Research in Cardiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
@@ -4809,64 +4809,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive assessment of local and regional aortic stiffness in patients with tricuspid or bicuspid aortic valve aortopathy using magnetic resonance imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel F Pascaner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Houriez--Gombaud-Saintonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Craiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umit Gencer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4956,51 +4956,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Houriez-Gombaud-Saintonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Mousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Bargiotas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain de Cesare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5064,64 +5064,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of aortic pressure fields from 4D flow MRI in healthy volunteers: Associations with age and left ventricular remodeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bouaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Bargiotas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5211,51 +5211,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D aortic morphology and stiffness in MRI using semi-automated cylindrical active surface provides optimized description of the vascular effects of aging and hypertension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Craiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rosenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5358,51 +5358,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Pedrosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brecht Heyde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5472,375 +5472,375 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01571705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time 3D interactive segmentation of echocardiographic data through user-based deformation of B-spline explicit active surfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Whole myocardium tracking in 2D-echocardiography in multiple orientations using a motion constrained level-set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dietenbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Jasaityte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brecht Heyde</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Claus</w:t>
+                <w:t xml:space="preserve">V. Robesyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 (3), pp.500-514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2014.01.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2013.10.002⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00941825v1</w:t>
+                <w:t xml:space="preserve">hal-00941827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole myocardium tracking in 2D-echocardiography in multiple orientations using a motion constrained level-set</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Real-time 3D interactive segmentation of echocardiographic data through user-based deformation of B-spline explicit active surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brecht Heyde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cikes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martino Alessandrini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">V. Robesyn</w:t>
+                <w:t xml:space="preserve">P. Claus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 18 (3), pp.500-514. </w:t>
+              <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38 (1), pp.57-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.media.2014.01.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2013.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00941827v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00941825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and Fully Automatic 3D Echocardiographic Segmentation Using B-Spline Explicit Active Surfaces: Feasibility Study and Validation in a Clinical Setting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brecht Heyde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Houle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5917,90 +5917,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of Left Ventricular Volume and Global Function using a Fast Fully Automated Segmentation Tool: Validation in a Clinical Setting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brecht Heyde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Houle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Cardiac Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 29 (2), pp.309-316. </w:t>
@@ -6063,51 +6063,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B-Spline Explicit Active Surfaces: An efficient framework for real-time 3D region-based segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Schaerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6184,64 +6184,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of the whole myocardium in 2D-echocardiography for multiple orientations using a geometrically constrained level-set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6343,90 +6343,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a geometric formulation of annular-like shape priors for constraining variational level-sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 32 (9), pp.1240\textendash1249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6765,103 +6765,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure and Flow Interplay in Aortic Dilation Using 4D Flow Magnetic Resonance Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bouaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Soulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Houriez--Gombaud-Saintonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Bargiotas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 Computing in Cardiology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
@@ -7026,51 +7026,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Left Ventricular Diastolic Function Using 4D Flow Magnetic Resonance Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Houriez--Gombaud-Saintonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7160,77 +7160,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Aortic Pulse Wave Velocity Using 4D Flow Magnetic Resonance Imaging: Methods Comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Houriez--Gombaud-Saintonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Mousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Bargiotas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain de Cesare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7456,77 +7456,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction et segmentation de structures dans des séquences d’images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7585,51 +7585,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction and Segmentation of Structures in Image Sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7995,51 +7995,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167846v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom da Silva-Faria" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Guo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Redheuil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Leite" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Parker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94562-5_24" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677983v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Gueda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bollache" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Bouazizi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Marsac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI56570.2024.10635336" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943699v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Pascaner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Soulat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umit Gencer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dietenbeck" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Craiem" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/artres.k.191224.149" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943690v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Chenoune" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/artres.k.191224.155" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943415v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dietenbeck" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjia Kachenoura" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paques" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Girerd" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.hjh.0000571096.90331.08" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943714v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bouaou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Houriez--Gombaud-Saintonge" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Bargiotas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/artres.k.191224.035" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943719v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gallo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Charpentier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dufay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/artres.k.191224.017" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943439v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rosenbaum" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.hjh.0000539304.78797.0b" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943427v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.hjh.0000539627.66198.a9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942180v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/CinC.2017.080-180" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116702v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Othmani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Attene" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Favreau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117595v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barbosa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alessandrini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. d'Hooge" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Friboulet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025173" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957874v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Varray" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kybic" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Basset" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cachard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2043257" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941888v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brecht Heyde" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Friboulet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2013.0171" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059850v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jasaityte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Robesyn" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2013.6556651" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922108v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heyde" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941893v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2013.0212" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922107v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rosebyn" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830644v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Houle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830295v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan d'Hooge" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2012.6235748" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922170v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Barbosa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922165v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J d'Hooge" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922167v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920760v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922172v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bernard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922176v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922173v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922174v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Savu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479210v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Houriez--Gombaud- Saintonge" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocmr.2024.101030" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167686v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nguyen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Gueda Moussa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wallet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjimp/qyaf070" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04393779v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.29236" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125586v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan-Anh Nguyen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Houriez-Gombaud-Saintonge" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Puymirat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12113643" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04084103v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2023.04.004" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730495v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giron" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.27502" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03259659v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zarai" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Aron-Wisnewsky" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cl&#233;ment" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2021.04.002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02880928v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paques" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00392-020-01680-3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03037787v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel F Pascaner" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano E Casciaro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2020.11.046" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02427082v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Mousseaux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Cesare" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12968-019-0584-x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384661v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.26673" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01976985v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rosenbaum" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2018.10.006" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571705v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barbosa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedrosa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2017.07.004" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KT5S7MRJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941825v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cikes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Claus" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2013.10.002" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CDCRZKV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941827v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Alessandrini" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2014.01.005" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HF78TH7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796930v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2012.08.008" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828453v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10554-012-0103-8" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-26WJLMHD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819333v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Schaerer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tip.2011.2161484" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796887v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbosa" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2011.10.003" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1PBN9N0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919687v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Basset" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2011.03.018" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V9Q06N2X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942166v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/CinC.2019.081" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942177v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/CinC.2019.083" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942178v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/CinC.2019.058" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942175v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Soldati" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Masci" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Houriez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/CinC.2018.260" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771665v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Alattar" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lamy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/cinc.2018.041" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942156v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/CinC.2017.078-172" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01619338v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhri Torkhani" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45763-5_10" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102818v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clarysse" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jehan-Besson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486057v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clarysse" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118574362.ch1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00838767v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ISAL0128" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167846v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom da Silva-Faria" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Guo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Redheuil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Leite" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Parker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94562-5_24" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677983v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Gueda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bollache" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Bouazizi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Marsac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI56570.2024.10635336" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943690v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Pascaner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Soulat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umit Gencer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dietenbeck" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Chenoune" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/artres.k.191224.155" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943415v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dietenbeck" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjia Kachenoura" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paques" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Girerd" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.hjh.0000571096.90331.08" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943714v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bouaou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Houriez--Gombaud-Saintonge" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Bargiotas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/artres.k.191224.035" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943719v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gallo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Charpentier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dufay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/artres.k.191224.017" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943699v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Craiem" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/artres.k.191224.149" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943439v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rosenbaum" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.hjh.0000539304.78797.0b" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943427v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.hjh.0000539627.66198.a9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942180v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/CinC.2017.080-180" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116702v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Othmani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Attene" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Favreau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117595v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barbosa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alessandrini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. d'Hooge" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Friboulet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025173" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957874v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Varray" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kybic" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Basset" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cachard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2043257" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059850v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jasaityte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Robesyn" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2013.6556651" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922108v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heyde" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Friboulet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941893v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brecht Heyde" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2013.0212" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922107v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rosebyn" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941888v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2013.0171" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830644v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Houle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830295v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan d'Hooge" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2012.6235748" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922170v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Barbosa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922165v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J d'Hooge" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922167v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920760v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922172v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bernard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922176v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922173v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922174v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Savu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167686v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nguyen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Gueda Moussa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wallet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjimp/qyaf070" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04393779v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.29236" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479210v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Houriez--Gombaud- Saintonge" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocmr.2024.101030" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125586v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan-Anh Nguyen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Houriez-Gombaud-Saintonge" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Puymirat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12113643" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04084103v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2023.04.004" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730495v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giron" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.27502" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03259659v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zarai" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Aron-Wisnewsky" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cl&#233;ment" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2021.04.002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02880928v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paques" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00392-020-01680-3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03037787v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel F Pascaner" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano E Casciaro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2020.11.046" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02427082v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Mousseaux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Cesare" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12968-019-0584-x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384661v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.26673" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01976985v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rosenbaum" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2018.10.006" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571705v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barbosa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedrosa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2017.07.004" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KT5S7MRJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941827v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Alessandrini" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2014.01.005" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HF78TH7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941825v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cikes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Claus" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2013.10.002" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CDCRZKV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796930v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2012.08.008" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828453v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10554-012-0103-8" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-26WJLMHD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819333v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Schaerer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tip.2011.2161484" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796887v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbosa" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2011.10.003" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1PBN9N0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919687v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Basset" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2011.03.018" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V9Q06N2X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942166v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/CinC.2019.081" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942177v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/CinC.2019.083" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942178v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/CinC.2019.058" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942175v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Soldati" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Masci" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Houriez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/CinC.2018.260" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771665v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Alattar" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lamy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/cinc.2018.041" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942156v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/CinC.2017.078-172" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01619338v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhri Torkhani" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45763-5_10" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102818v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clarysse" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jehan-Besson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486057v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clarysse" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118574362.ch1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00838767v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ISAL0128" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>