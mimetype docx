--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -1544,580 +1544,580 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01116702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A level-set approach for tracking objects in image sequences using a level conservation constraint: Application to cardiac sequences</w:t>
+                <w:t xml:space="preserve">Neuromuscular Fiber Segmentation Through Particle Filtering and Discrete Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Barbosa</w:t>
+                <w:t xml:space="preserve">F. Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Alessandrini</w:t>
+                <w:t xml:space="preserve">J. Kybic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. d'Hooge</w:t>
+                <w:t xml:space="preserve">O. Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Friboulet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Cachard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP) 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.863 - 866, </w:t>
+              <w:t xml:space="preserve">SPIE Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, San Diego, USA, Unknown Region. pp.90340B-10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2014.7025173⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2043257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01117595v1</w:t>
+                <w:t xml:space="preserve">hal-01957874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuromuscular Fiber Segmentation Through Particle Filtering and Discrete Optimization</w:t>
+                <w:t xml:space="preserve">A level-set approach for tracking objects in image sequences using a level conservation constraint: Application to cardiac sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Varray</w:t>
+                <w:t xml:space="preserve">D. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Kybic</w:t>
+                <w:t xml:space="preserve">M. Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Basset</w:t>
+                <w:t xml:space="preserve">J. d'Hooge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Cachard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Denis Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Medical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, San Diego, USA, Unknown Region. pp.90340B-10, </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP) 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.863 - 866, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2043257⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2014.7025173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01957874v1</w:t>
+                <w:t xml:space="preserve">hal-01117595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiview myocardial tracking in echocardiographic 2D sequences using shape and motion constrained level-set</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast Left Ventricle Tracking in 3D Echocardiographic Data Using Anatomical Affine Optical Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Heyde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Robesyn</w:t>
+                <w:t xml:space="preserve">D. Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. d'Hooge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE 10th International Symposium on Biomedical Imaging (ISBI 2013)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Functional Imaging and Modeling of the Heart (FIMH\textquoteright13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Unknown, Unknown Region. pp.191-199</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02059850v1</w:t>
+                <w:t xml:space="preserve">hal-01922108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Left Ventricle Tracking in 3D Echocardiographic Data Using Anatomical Affine Optical Flow</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Multiview myocardial tracking in echocardiographic 2D sequences using shape and motion constrained level-set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dietenbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Jasaityte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Heyde</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. d'Hooge</w:t>
+                <w:t xml:space="preserve">V. Robesyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Imaging and Modeling of the Heart (FIMH\textquoteright13)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 IEEE 10th International Symposium on Biomedical Imaging (ISBI 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, San Francisco, United States. pp.1022-1025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2013.6556651⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922108v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02059850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards online real-time strain estimation in volumetric us data: Feasibility study and initial clinical validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2125,51 +2125,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brecht Heyde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS) 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic. pp.824 - 827, </w:t>
@@ -2220,77 +2220,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiview myocardial tracking in echocardiographic 2D sequences using shape and motion constrained level-set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Jasaityte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rosebyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2332,51 +2332,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid energy approach for real-time b-spline explicit active tracking of surfaces (heartBEATS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2384,51 +2384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brecht Heyde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS) 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic. pp.663 - 666, </w:t>
@@ -2466,51 +2466,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B-spline Explicit Active Tracking of Surfaces (BEATS): Application to real-time 3D segmentation and tracking of the left ventricle in 3D echocardiography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2591,77 +2591,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and fully automatic 3D echocardiographic segmentation using B-spline explicit active surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan d'Hooge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2715,273 +2715,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00830295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast 3D Echocardiographic Segmentation using B-Spline Explicit Active Surfaces: A validation study in a clinical setting</w:t>
+                <w:t xml:space="preserve">Towards real-time 3D region-based segmentation: B-spline explicit active surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. C. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J d'Hooge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Unknown, Unknown Region. pp.1854-1857</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP\textquoteright2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Unknown, Unknown Region. pp.3121-3124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01922170v1</w:t>
+                <w:t xml:space="preserve">hal-01922165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards real-time 3D region-based segmentation: B-spline explicit active surfaces</w:t>
+                <w:t xml:space="preserve">Fast 3D Echocardiographic Segmentation using B-Spline Explicit Active Surfaces: A validation study in a clinical setting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. C. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Houle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP\textquoteright2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Unknown, Unknown Region. pp.3121-3124</w:t>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Unknown, Unknown Region. pp.1854-1857</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922165v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time region-based segmentation of 3D inhomogeneous objects in medical images</w:t>
               </w:r>
@@ -2993,64 +2993,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. C. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. d'Hooge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3101,90 +3101,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiview myocardial segmentation in echocardiographic images using a piecewise parametric shape prior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. C. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. d'Hooge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Chicago, Illinois, USA, Unknown Region. pp.645-648</w:t>
@@ -3226,64 +3226,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CREASEG: A free software for the evaluation of image segmentation algorithms based on level-set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3321,103 +3321,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation of the Full Myocardium in Echocardiography Using Constrained Level-Sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. C. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. d'Hooge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computing in Cardiology (CinC 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Belfast, UK, Unknown Region. pp.409-412</w:t>
@@ -3446,90 +3446,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a geometric formulation of annular-like shape priors for constraining variational level-sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3619,51 +3619,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Savu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Heyde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, San Diego, California, USA, Unknown Region. pp.1648-1651</w:t>
@@ -3718,295 +3718,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning-based segmentation and strain analysis of left heart chambers from long-axis CMR images</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Wallet</w:t>
+                <w:t xml:space="preserve">Deep Learning‐Based Analysis of Aortic Morphology From Three‐Dimensional MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jia Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bouaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Houriez--Gombaud-Saintonge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Gueda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umit Gencer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European heart journal. Imaging methods and practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ehjimp/qyaf070⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmri.29236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05167686v1</w:t>
+                <w:t xml:space="preserve">hal-04393779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning‐Based Analysis of Aortic Morphology From Three‐Dimensional MRI</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Umit Gencer</w:t>
+                <w:t xml:space="preserve">Deep learning-based segmentation and strain analysis of left heart chambers from long-axis CMR images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bollache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Gueda Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Wallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">European heart journal. Imaging methods and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jmri.29236⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ehjimp/qyaf070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04393779v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4D flow MRI aortic cross-sectional pressure changes and their associations with flow patterns in health and aneurysm</w:t>
               </w:r>
@@ -4656,295 +4656,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03259659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-invasive evaluation of retinal vascular remodeling and hypertrophy in humans: intricate effect of ageing, blood pressure and glycaemia</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comprehensive assessment of local and regional aortic stiffness in patients with tricuspid or bicuspid aortic valve aortopathy using magnetic resonance imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Paques</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadjia Kachenoura</w:t>
+                <w:t xml:space="preserve">Ariel F Pascaner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Houriez--Gombaud-Saintonge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damian Craiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umit Gencer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano E Casciaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Research in Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00392-020-01680-3⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijcard.2020.11.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02880928v1</w:t>
+                <w:t xml:space="preserve">hal-03037787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive assessment of local and regional aortic stiffness in patients with tricuspid or bicuspid aortic valve aortopathy using magnetic resonance imaging</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Umit Gencer</w:t>
+                <w:t xml:space="preserve">Non-invasive evaluation of retinal vascular remodeling and hypertrophy in humans: intricate effect of ageing, blood pressure and glycaemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dietenbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariano E Casciaro</w:t>
+                <w:t xml:space="preserve">Michel Paques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjia Kachenoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cardiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Clinical Research in Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijcard.2020.11.046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00392-020-01680-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03037787v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02880928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of different methods for the estimation of aortic pulse wave velocity from 4D flow cardiovascular magnetic resonance</w:t>
               </w:r>
@@ -5384,51 +5384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brecht Heyde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 62, pp.26-33. </w:t>
@@ -5491,90 +5491,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole myocardium tracking in 2D-echocardiography in multiple orientations using a motion constrained level-set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Jasaityte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Robesyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Image Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 18 (3), pp.500-514. </w:t>
@@ -5624,51 +5624,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time 3D interactive segmentation of echocardiographic data through user-based deformation of B-spline explicit active surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brecht Heyde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5770,51 +5770,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and Fully Automatic 3D Echocardiographic Segmentation Using B-Spline Explicit Active Surfaces: Feasibility Study and Validation in a Clinical Setting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5822,51 +5822,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brecht Heyde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Houle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 39 (1), pp.89-101. </w:t>
@@ -5904,51 +5904,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of Left Ventricular Volume and Global Function using a Fast Fully Automated Segmentation Tool: Validation in a Clinical Setting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brecht Heyde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5956,51 +5956,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Houle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Cardiac Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 29 (2), pp.309-316. </w:t>
@@ -6102,51 +6102,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Schaerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan d'Hooge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 21 (1), pp.241-251. </w:t>
@@ -6236,51 +6236,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan d'Hooge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Image Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 16 (2), pp.386-401. </w:t>
@@ -6330,90 +6330,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a geometric formulation of annular-like shape priors for constraining variational level-sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7495,51 +7495,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jehan-Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7624,51 +7624,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jehan-Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7995,51 +7995,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167846v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom da Silva-Faria" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Guo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Redheuil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Leite" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Parker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94562-5_24" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677983v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Gueda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bollache" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Bouazizi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Marsac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI56570.2024.10635336" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943690v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Pascaner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Soulat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umit Gencer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dietenbeck" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Chenoune" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/artres.k.191224.155" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943415v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dietenbeck" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjia Kachenoura" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paques" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Girerd" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.hjh.0000571096.90331.08" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943714v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bouaou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Houriez--Gombaud-Saintonge" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Bargiotas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/artres.k.191224.035" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943719v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gallo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Charpentier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dufay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/artres.k.191224.017" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943699v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Craiem" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/artres.k.191224.149" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943439v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rosenbaum" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.hjh.0000539304.78797.0b" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943427v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.hjh.0000539627.66198.a9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942180v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/CinC.2017.080-180" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116702v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Othmani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Attene" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Favreau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117595v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barbosa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alessandrini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. d'Hooge" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Friboulet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025173" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957874v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Varray" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kybic" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Basset" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cachard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2043257" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059850v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jasaityte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Robesyn" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2013.6556651" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922108v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heyde" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Friboulet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941893v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brecht Heyde" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2013.0212" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922107v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rosebyn" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941888v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2013.0171" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830644v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Houle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830295v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan d'Hooge" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2012.6235748" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922170v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Barbosa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922165v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J d'Hooge" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922167v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920760v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922172v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bernard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922176v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922173v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922174v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Savu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167686v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nguyen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Gueda Moussa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wallet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjimp/qyaf070" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04393779v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.29236" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479210v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Houriez--Gombaud- Saintonge" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocmr.2024.101030" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125586v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan-Anh Nguyen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Houriez-Gombaud-Saintonge" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Puymirat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12113643" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04084103v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2023.04.004" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730495v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giron" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.27502" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03259659v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zarai" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Aron-Wisnewsky" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cl&#233;ment" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2021.04.002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02880928v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paques" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00392-020-01680-3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03037787v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel F Pascaner" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano E Casciaro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2020.11.046" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02427082v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Mousseaux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Cesare" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12968-019-0584-x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384661v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.26673" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01976985v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rosenbaum" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2018.10.006" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571705v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barbosa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedrosa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2017.07.004" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KT5S7MRJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941827v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Alessandrini" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2014.01.005" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HF78TH7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941825v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cikes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Claus" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2013.10.002" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CDCRZKV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796930v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2012.08.008" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828453v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10554-012-0103-8" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-26WJLMHD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819333v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Schaerer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tip.2011.2161484" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796887v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbosa" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2011.10.003" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1PBN9N0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919687v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Basset" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2011.03.018" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V9Q06N2X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942166v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/CinC.2019.081" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942177v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/CinC.2019.083" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942178v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/CinC.2019.058" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942175v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Soldati" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Masci" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Houriez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/CinC.2018.260" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771665v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Alattar" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lamy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/cinc.2018.041" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942156v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/CinC.2017.078-172" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01619338v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhri Torkhani" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45763-5_10" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102818v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clarysse" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jehan-Besson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486057v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clarysse" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118574362.ch1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00838767v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ISAL0128" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167846v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom da Silva-Faria" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Guo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Redheuil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Leite" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Parker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94562-5_24" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677983v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Gueda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bollache" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Bouazizi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Marsac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI56570.2024.10635336" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943690v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Pascaner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Soulat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umit Gencer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dietenbeck" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Chenoune" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/artres.k.191224.155" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943415v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dietenbeck" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjia Kachenoura" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paques" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Girerd" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.hjh.0000571096.90331.08" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943714v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bouaou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Houriez--Gombaud-Saintonge" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Bargiotas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/artres.k.191224.035" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943719v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gallo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Charpentier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dufay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/artres.k.191224.017" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943699v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Craiem" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/artres.k.191224.149" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943439v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rosenbaum" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.hjh.0000539304.78797.0b" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943427v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.hjh.0000539627.66198.a9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942180v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/CinC.2017.080-180" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116702v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Othmani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Attene" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Favreau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957874v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Varray" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kybic" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Basset" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cachard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2043257" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117595v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barbosa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alessandrini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. d'Hooge" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Friboulet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025173" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922108v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heyde" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Friboulet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059850v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jasaityte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Robesyn" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2013.6556651" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941893v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brecht Heyde" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2013.0212" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922107v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rosebyn" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941888v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2013.0171" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830644v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Houle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830295v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan d'Hooge" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2012.6235748" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922165v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Barbosa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J d'Hooge" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922170v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922167v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920760v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922172v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bernard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922176v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922173v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922174v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Savu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04393779v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.29236" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167686v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nguyen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Gueda Moussa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wallet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjimp/qyaf070" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479210v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Houriez--Gombaud- Saintonge" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocmr.2024.101030" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125586v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan-Anh Nguyen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Houriez-Gombaud-Saintonge" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Puymirat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12113643" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04084103v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2023.04.004" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730495v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giron" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.27502" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03259659v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zarai" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Aron-Wisnewsky" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cl&#233;ment" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2021.04.002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03037787v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel F Pascaner" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano E Casciaro" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2020.11.046" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02880928v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paques" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00392-020-01680-3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02427082v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Mousseaux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Cesare" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12968-019-0584-x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384661v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.26673" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01976985v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rosenbaum" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2018.10.006" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571705v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barbosa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedrosa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2017.07.004" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KT5S7MRJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941827v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Alessandrini" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2014.01.005" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HF78TH7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941825v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cikes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Claus" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2013.10.002" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CDCRZKV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796930v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2012.08.008" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828453v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10554-012-0103-8" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-26WJLMHD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819333v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Schaerer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tip.2011.2161484" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796887v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbosa" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2011.10.003" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1PBN9N0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919687v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Basset" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2011.03.018" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V9Q06N2X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942166v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/CinC.2019.081" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942177v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/CinC.2019.083" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942178v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/CinC.2019.058" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942175v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Soldati" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Masci" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Houriez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/CinC.2018.260" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771665v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Alattar" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lamy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/cinc.2018.041" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942156v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/CinC.2017.078-172" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01619338v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhri Torkhani" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45763-5_10" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102818v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clarysse" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jehan-Besson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486057v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clarysse" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118574362.ch1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00838767v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ISAL0128" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>