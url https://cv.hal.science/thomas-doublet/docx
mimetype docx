--- v0 (2026-03-30)
+++ v1 (2026-05-03)
@@ -198,235 +198,235 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Learning of a Spatial Task by Observation Alone</w:t>
+                <w:t xml:space="preserve">Deficit in observational learning in experimental epilepsy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mona Nosrati</w:t>
+                <w:t xml:space="preserve">Antoine Ghestem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clifford Kentros</w:t>
+                <w:t xml:space="preserve">Christophe Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 16, </w:t>
+              <w:t xml:space="preserve">Epilepsia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 63 (12), pp.e150-e155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnbeh.2022.902675⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/epi.17421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04338605v1</w:t>
+                <w:t xml:space="preserve">hal-04100862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deficit in observational learning in experimental epilepsy</w:t>
+                <w:t xml:space="preserve">Social Learning of a Spatial Task by Observation Alone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Ghestem</w:t>
+                <w:t xml:space="preserve">Mona Nosrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bernard</w:t>
+                <w:t xml:space="preserve">Clifford Kentros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 63 (12), pp.e150-e155. </w:t>
+              <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/epi.17421⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnbeh.2022.902675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04100862v1</w:t>
+                <w:t xml:space="preserve">hal-04338605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localized Neuron Stimulation with Organic Electrochemical Transistors on Delaminating Depth Probes</w:t>
               </w:r>
@@ -584,51 +584,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Elizabeth Welch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Malliaras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -860,51 +860,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Chauvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ghestem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia S Siyoucef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1032,51 +1032,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dion Khodagholy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale P. Quilichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ghestem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 9, pp.517</w:t>
@@ -1320,51 +1320,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EC21FD47"/>
+    <w:nsid w:val="F253EAB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1551,51 +1551,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-doublet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2357-4571" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338605v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Doublet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Nosrati" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clifford Kentros" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2022.902675" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04100862v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ghestem" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bernard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.17421" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03349302v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Williamson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ferro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leleux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma Ismailova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Kaszas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201500218" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C335A4A6882531ADC0AF63F9C05605036B0BFB25/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338771v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elizabeth Welch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Malliaras" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Ober" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.27392" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R9GXK6MH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03582725v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dion Khodagholy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Quilichini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moshe Gurfinkel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2573" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881508v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia S Siyoucef" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wendling" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.23549" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VRD4K918-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00638710v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Quilichini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00638691v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-doublet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2357-4571" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04100862v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Doublet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ghestem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bernard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.17421" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338605v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Nosrati" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clifford Kentros" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2022.902675" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03349302v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Williamson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ferro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leleux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma Ismailova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Kaszas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201500218" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C335A4A6882531ADC0AF63F9C05605036B0BFB25/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338771v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elizabeth Welch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Malliaras" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Ober" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.27392" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R9GXK6MH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03582725v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dion Khodagholy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Quilichini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moshe Gurfinkel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2573" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881508v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia S Siyoucef" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wendling" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.23549" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VRD4K918-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00638710v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Quilichini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00638691v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>