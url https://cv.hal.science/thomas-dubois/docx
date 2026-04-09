--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -339,464 +339,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sporulation conditions influence the surface and adhesion properties of Bacillus subtilis spores</w:t>
+                <w:t xml:space="preserve">Ultrastable and Responsive Foams Based on 10-Hydroxystearic Acid Soap for Spore Decontamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Hamiot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frederic Krzewinski</w:t>
+                <w:t xml:space="preserve">Carolina Dari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Faille</w:t>
+                <w:t xml:space="preserve">Fabrice Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Clemence Le Coeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thomas Dubois</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Benezech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1219581⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (11), pp.4295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules28114295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04190352v1</w:t>
+                <w:t xml:space="preserve">hal-04106261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stereoisomer‐specific reprogramming of a bacterial flagellin sialyltransferase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Kint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Viollier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 42 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15252/embj.2022112880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04071861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrastable and Responsive Foams Based on 10-Hydroxystearic Acid Soap for Spore Decontamination</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sporulation conditions influence the surface and adhesion properties of Bacillus subtilis spores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clemence Le Coeur</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Audrey Hamiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Krzewinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Faille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dubois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 28 (11), pp.4295. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules28114295⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1219581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04106261v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decontamination of Spores on Model Stainless-Steel Surface by Using Foams Based on Alkyl Polyglucosides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Dari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heni Dallagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Faille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -841,723 +841,723 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04189129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of deposits formed by drying of droplets contaminated with Bacillus spores determines their resistance to rinsing and cleaning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wet foam flow: A suitable method for improving surface hygiene in the food industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heni Dallagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Faille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maureen Deleplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dubois</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anna Ipatova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 318, pp.110873. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2021.110873⟩</w:t>
+              <w:t xml:space="preserve">, 2022, Journal of Food Engineering, 322, pp.110976. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2022.110976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03754070v1</w:t>
+                <w:t xml:space="preserve">hal-03551423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wet foam flow: A suitable method for improving surface hygiene in the food industry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure of deposits formed by drying of droplets contaminated with Bacillus spores determines their resistance to rinsing and cleaning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen Deleplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heni Dallagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Faille</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bouvier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Dubois</w:t>
+                <w:t xml:space="preserve">Anna Ipatova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Journal of Food Engineering, 322, pp.110976. </w:t>
+              <w:t xml:space="preserve">, 2022, 318, pp.110873. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2022.110976⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2021.110873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03551423v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03754070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrophobicity of abiotic surfaces governs droplets deposition and evaporation patterns</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Genome-Wide Transcription Start Site Mapping and Promoter Assignments to a Sigma Factor in the Human Enteropathogen Clostridioides difficile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Soutourina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piyush-Kumar Jha</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc Monot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Shelyakin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Saujet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2020.103538⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.1939. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02560141v1</w:t>
+                <w:t xml:space="preserve">hal-02921326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-Wide Transcription Start Site Mapping and Promoter Assignments to a Sigma Factor in the Human Enteropathogen Clostridioides difficile</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">The sps Genes Encode an Original Legionaminic Acid Pathway Required for Crust Assembly in Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavel Shelyakin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Saujet</w:t>
+                <w:t xml:space="preserve">Frédéric Krzewinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nao Yamakawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Hamiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01939⟩</w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mBio.01153-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02921326v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sps Genes Encode an Original Legionaminic Acid Pathway Required for Crust Assembly in Bacillus subtilis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Hydrophobicity of abiotic surfaces governs droplets deposition and evaporation patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Allion-Maurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Krzewinski</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Piyush-Kumar Jha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Faille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (4), </w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.103538. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mBio.01153-20⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2020.103538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02921289v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02560141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The signaling peptide NprX controlling sporulation and necrotrophism is imported into &amp;lt;em&amp;gt;Bacillus thuringiensis&amp;lt;/em&amp;gt; by two oligopeptide permease systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1624,364 +1624,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02623505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A microbiota-generated bile salt induces biofilm formation in Clostridium difficile</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Role of the global regulator Rex in control of NAD + ‐regeneration in Clostridioides (Clostridium) difficile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Martin-Verstraete</w:t>
+                <w:t xml:space="preserve">Michael Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Deschamps</w:t>
+                <w:t xml:space="preserve">Nadine Daou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 5 (1), </w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 111 (6), pp.1671-1688. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41522-019-0087-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mmi.14245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154613v1</w:t>
+                <w:t xml:space="preserve">pasteur-02438283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the global regulator Rex in control of NAD + ‐regeneration in Clostridioides (Clostridium) difficile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A microbiota-generated bile salt induces biofilm formation in Clostridium difficile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bouillaut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Dubois</w:t>
+                <w:t xml:space="preserve">Yannick D. N. Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Hamiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Francis</w:t>
+                <w:t xml:space="preserve">Isabelle Martin-Verstraete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Daou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Monot</w:t>
+                <w:t xml:space="preserve">Julien Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 111 (6), pp.1671-1688. </w:t>
+              <w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mmi.14245⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41522-019-0087-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02438283v1</w:t>
+                <w:t xml:space="preserve">hal-02154613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hygienic design of food processing lines to mitigate the risk of bacterial food contamination with respect to environmental concerns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Faille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cunault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Benezech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 46 (SI), </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2032,77 +2032,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative evaluation of DNA extraction methods for amplification by qPCR of superficial vs intracellular DNA from Bacillus spores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Faille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Inglebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Morieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2147,589 +2147,589 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: necrotrophism Is a quorum-sensing-regulated lifestyle in Bacillus thuringiensis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Control of Clostridium difficile Physiopathology in Response to Cysteine Availability.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karoline Faegri</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christelle Lemy</w:t>
+                <w:t xml:space="preserve">Marie Dancer-Thibonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Hamiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouillaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1006049⟩</w:t>
+              <w:t xml:space="preserve">Infection and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 84 (8), pp.2389-405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/IAI.00121-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604527v1</w:t>
+                <w:t xml:space="preserve">pasteur-01370880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of Clostridium difficile Physiopathology in Response to Cysteine Availability.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Correction: necrotrophism Is a quorum-sensing-regulated lifestyle in Bacillus thuringiensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karoline Faegri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gélis-Jeanvoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Dancer-Thibonnier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bouillaut</w:t>
+                <w:t xml:space="preserve">Stéphane Perchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection and Immunity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 84 (8), pp.2389-405. </w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (11), pp.e1006049. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/IAI.00121-16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1006049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01370880v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clostridium difficile: New Insights into the Evolution of the Pathogenicity Locus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Monot</w:t>
+                <w:t xml:space="preserve">Integration of metabolism and virulence in Clostridium difficile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Eckert</w:t>
+                <w:t xml:space="preserve">Abraham Sonenshein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid Lemire</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5, pp.15023. </w:t>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 166 (4), pp.375-383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep15023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.resmic.2014.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01271725v1</w:t>
+                <w:t xml:space="preserve">pasteur-02440802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of metabolism and virulence in Clostridium difficile</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Clostridium difficile: New Insights into the Evolution of the Pathogenicity Locus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Lemire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Hamiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 166 (4), pp.375-383. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.15023. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resmic.2014.10.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep15023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02440802v1</w:t>
+                <w:t xml:space="preserve">hal-01271725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SinR Controls Enterotoxin Expression in Bacillus thuringiensis Biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Fagerlund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ole-Andreas Okstad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2806,51 +2806,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activity of the Bacillus thuringiensisNprRNprX cellcell communication system is co-ordinated to the physiological stage through a complex transcriptional regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Perchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2940,64 +2940,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Necrotrophism is a quorum-sensing-regulated lifestyle in [i]Bacillus thuringiensis[/i]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karoline Faegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Perchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3221,51 +3221,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cell-cell communication system regulates protease production during sporulation in bacteria of the Bacillus cereus group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Perchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Zouhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3334,1555 +3334,1680 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIFFÉRENCIATION PAR SPECTROSCOPIE RAMAN DES ÉTATS DE VIABILITÉ DE BACILLUS CEREUS EXPOSÉ À UN STRESS SALIN OU DÉSINFECTANT</w:t>
+                <w:t xml:space="preserve">TRANSCONTAFOOD Project - Study of risks associated with cross-contaminations (microbial, chemical, allergens) during the reuse of food packaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Dikec</w:t>
+                <w:t xml:space="preserve">Kahina Slimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eglantine Chalivat</w:t>
+                <w:t xml:space="preserve">Arnaud A. Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abedini Darius Lucas</w:t>
+                <w:t xml:space="preserve">Christophe Soumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Debuiche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Graziella Midelet</w:t>
+                <w:t xml:space="preserve">Aurelie Hanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SpecMa2025: Spectroscopie et microscopie du milieu marin, environnement et interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">8th International Symposium on Food Packaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ILSI Europe, Apr 2025, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05421624v1</w:t>
+                <w:t xml:space="preserve">hal-05568486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of quinovosan : a unique dHex-rich polysaccharide structuring the crust of B. subtilis spores</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Maes</w:t>
+                <w:t xml:space="preserve">DIFFÉRENCIATION PAR SPECTROSCOPIE RAMAN DES ÉTATS DE VIABILITÉ DE BACILLUS CEREUS EXPOSÉ À UN STRESS SALIN OU DÉSINFECTANT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dikec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eglantine Chalivat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abedini Darius Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Debuiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graziella Midelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th Joint Glycobiology Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Villeneuve d’Ascq, France</w:t>
+              <w:t xml:space="preserve">SpecMa2025: Spectroscopie et microscopie du milieu marin, environnement et interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05272785v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural characterization of a pseudaminic-rhamnosyl disaccharide bounds to CgeA protein on the spore surface of Bacillus subtilis</w:t>
+                <w:t xml:space="preserve">Discovery of quinovosan : a unique dHex-rich polysaccharide structuring the crust of B. subtilis spores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Evangélaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nao Yamakawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Krzewinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Maes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Krzewinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SialoGlyco 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Lille (FR), France</w:t>
+              <w:t xml:space="preserve">34th Joint Glycobiology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Villeneuve d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05272735v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foams based on Alkyl polyglucosides and SDS for cleaning pipes contaminated with Bacillus subtilis spores</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thomas Dubois</w:t>
+                <w:t xml:space="preserve">Structural characterization of a pseudaminic-rhamnosyl disaccharide bounds to CgeA protein on the spore surface of Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Evangélaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Maes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nao Yamakawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Krzewinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEF14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Nantes France, France</w:t>
+              <w:t xml:space="preserve">SialoGlyco 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Lille (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04399434v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure et fonction des glycannes des spores de Bacillus subtilis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Evangélaire</w:t>
+                <w:t xml:space="preserve">Foams based on Alkyl polyglucosides and SDS for cleaning pipes contaminated with Bacillus subtilis spores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Dari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heni Dallagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Faille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lemy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Krzewinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BSPIT 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">ICEF14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nantes France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05272843v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foams with controlled properties formulated with bio-based surfactants for industrial cleaning and decontamination</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Benezech</w:t>
+                <w:t xml:space="preserve">Structure et fonction des glycannes des spores de Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Evangélaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nao Yamakawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Maes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Krzewinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUFOAM conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Krakow online, Poland</w:t>
+              <w:t xml:space="preserve">BSPIT 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04399273v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of acetic acid on the removal of Bacillus subtilis spores from stainless steel pipelines</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Bacterial contamination at the air-liquid-wall interface. Relative roles of physico-chemical vs Bacterial phenomena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Deleplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piyush-Kumar Jha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heni Dallagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.M Tendon</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Spores Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">Fouling and Cleaning in Food Processing 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04455342v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic coda wave interferometry (CWI) for detecting a change at interface of a solid surface - Applications for monitoring fouling, biofilm growth, cleaning and corrosion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Danel</w:t>
+                <w:t xml:space="preserve">Foams with controlled properties formulated with bio-based surfactants for industrial cleaning and decontamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Dari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heni Dallagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Faille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Benezech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heat Exchanger Fouling and Cleaning XIV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Wagrain, Austria</w:t>
+              <w:t xml:space="preserve">EUFOAM conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Krakow online, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03866991v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial contamination at the air-liquid-wall interface. Relative roles of physico-chemical vs Bacterial phenomena</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrasonic coda wave interferometry (CWI) for detecting a change at interface of a solid surface - Applications for monitoring fouling, biofilm growth, cleaning and corrosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Campistron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Deleplace</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thomas Dubois</w:t>
+                <w:t xml:space="preserve">Marwan Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Richard</w:t>
+                <w:t xml:space="preserve">A. Boutignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Danel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fouling and Cleaning in Food Processing 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">Heat Exchanger Fouling and Cleaning XIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Wagrain, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04389950v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03866991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foam flow cleaning: Removal of Bacillus subtilis spores from stainless steel pipes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Impact of acetic acid on the removal of Bacillus subtilis spores from stainless steel pipelines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jina Yammine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Faille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Gindrat-Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M Tendon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioAdh2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Online, France</w:t>
+              <w:t xml:space="preserve">10th European Spores Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04361367v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the drying dynamics of droplets using confocal microscope</w:t>
+                <w:t xml:space="preserve">Foam flow cleaning: Removal of Bacillus subtilis spores from stainless steel pipes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heni Dallagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piyush-Kumar Jha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Deleplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dubois</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Benezech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Matière Condensée, minicolloque MMB16 “The drying dynamics in complex systems: from colloidal solutions to biological suspensions”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Online, France</w:t>
+              <w:t xml:space="preserve">BioAdh2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04387846v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04361367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Observation of the drying dynamics of droplets using confocal microscope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heni Dallagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Deleplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Benezech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de la Matière Condensée, minicolloque MMB16 “The drying dynamics in complex systems: from colloidal solutions to biological suspensions”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04387846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Corrosion monitoring based on diffuse ultrasonic CWI technique applied to infrastructures in contact with sea water: case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Khelissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Nicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Farin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Brehault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Proriol Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurocorr 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03400992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4892,404 +5017,404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des risques associés aux contaminations croisées (agents microbiens, chimiques et allergènes) lors du réemploi des emballages alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Frémaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Bourdonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l’état de viabilité de Listeria monocytogenes en biofilm après traitement biocide par microspectroscopie Raman-DIP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dikec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Shakya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abedini Darius Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Midelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Debuiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbes 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Bordeaux (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05422913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de l’état Viables Non Cultivables de bactéries pathogènes : Présentation d’une méthode innovante de microspectroscopie Raman couplé à un marquage au deutérium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dikec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre R. Marcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abedini Darius Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ducloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Midelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbes 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05423063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5299,114 +5424,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du système de communication cellulaire NprR-NprX au sein du groupe Bacillus cereus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. AgroParisTech, 2012. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2012AGPT0010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pastel-00770265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId161"/>
+      <w:footerReference w:type="default" r:id="rId166"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5474,51 +5599,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EEB8D284"/>
+    <w:nsid w:val="570FB7F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5705,51 +5830,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-dubois" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2712-5877" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166506273" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272650v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Evang&#233;laire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nao Yamakawa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Krzewinski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2025.124344" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190352v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hamiot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Faille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dubois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1219581" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04071861v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kint" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Viollier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2022112880" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106261v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Dari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Le Coeur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Benezech" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28114295" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189129v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heni Dallagi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28030936" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754070v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Deleplace" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ipatova" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2021.110873" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03551423v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouvier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2022.110976" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02560141v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Allion-Maurer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyush-Kumar Jha" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2020.103538" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921326v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Soutourina" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Shelyakin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saujet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01939" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921289v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Krzewinski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01153-20" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623505v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Perchat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lereclus" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14264" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154613v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick D. N. Tremblay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martin-Verstraete" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-019-0087-4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02438283v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouillaut" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Francis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Daou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14245" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837482v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cunault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.10.002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627155v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brauge" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Inglebert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Morieux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2017.12.012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604527v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoline Faegri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G&#233;lis-Jeanvoine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perchat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006049" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370880v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dancer-Thibonnier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00121-16" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01271725v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Eckert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Lemire" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep15023" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02440802v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Sonenshein" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dupuy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2014.10.002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204442v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Fagerlund" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole-Andreas Okstad" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Verplaetse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gilois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0087532" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019089v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Gominet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12168" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190788v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Buisson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002629" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749819v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max B&#233;chet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Caradec" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Hussein" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abderrahmani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Chollet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-012-4181-2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019485v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Zouhir" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Poncet-Mouturat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2011.07839.x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421624v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dikec" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Chalivat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abedini Darius Lucas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Debuiche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Midelet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272785v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272735v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04399434v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272843v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04399273v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455342v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jina Yammine" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gindrat-Keller" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Tendon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03866991v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campistron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Abdallah" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boutignon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Danel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04389950v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Deleplace" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Richard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04361367v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deleplace" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04387846v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03400992v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Khelissa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nicard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Farin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brehault" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Proriol Serre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421731v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hanin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Fr&#233;maux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bourdonnais" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422913v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Shakya" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423063v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R. Marcoux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ducloux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00770265v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012AGPT0010" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-dubois" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2712-5877" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166506273" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272650v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Evang&#233;laire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nao Yamakawa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Krzewinski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2025.124344" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106261v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Dari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Le Coeur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dubois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Benezech" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28114295" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04071861v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kint" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Viollier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2022112880" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190352v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hamiot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Faille" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1219581" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189129v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heni Dallagi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28030936" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03551423v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouvier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Deleplace" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2022.110976" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754070v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ipatova" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2021.110873" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921326v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Soutourina" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Shelyakin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saujet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01939" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921289v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Krzewinski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01153-20" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02560141v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Allion-Maurer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyush-Kumar Jha" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2020.103538" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623505v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Perchat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lereclus" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14264" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02438283v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouillaut" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Francis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Daou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14245" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154613v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick D. N. Tremblay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martin-Verstraete" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-019-0087-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837482v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cunault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.10.002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627155v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brauge" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Inglebert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Morieux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2017.12.012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370880v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dancer-Thibonnier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00121-16" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604527v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoline Faegri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G&#233;lis-Jeanvoine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perchat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006049" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02440802v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Sonenshein" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dupuy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2014.10.002" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01271725v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Eckert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Lemire" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep15023" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204442v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Fagerlund" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole-Andreas Okstad" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Verplaetse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gilois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0087532" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019089v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Gominet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12168" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190788v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Buisson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002629" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749819v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max B&#233;chet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Caradec" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Hussein" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abderrahmani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Chollet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-012-4181-2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019485v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Zouhir" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Poncet-Mouturat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2011.07839.x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568486v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Slimani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Bridier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Soumet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Hanin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421624v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dikec" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Chalivat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abedini Darius Lucas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Debuiche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Midelet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272785v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272735v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04399434v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272843v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04389950v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Deleplace" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Richard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04399273v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03866991v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campistron" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Abdallah" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boutignon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Danel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455342v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jina Yammine" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gindrat-Keller" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Tendon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04361367v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deleplace" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04387846v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03400992v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Khelissa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nicard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Farin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brehault" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Proriol Serre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421731v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hanin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Fr&#233;maux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bourdonnais" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422913v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Shakya" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423063v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R. Marcoux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ducloux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00770265v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012AGPT0010" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>