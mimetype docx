--- v1 (2026-04-09)
+++ v2 (2026-05-22)
@@ -171,51 +171,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -339,464 +339,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrastable and Responsive Foams Based on 10-Hydroxystearic Acid Soap for Spore Decontamination</w:t>
+                <w:t xml:space="preserve">Sporulation conditions influence the surface and adhesion properties of Bacillus subtilis spores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Dari</w:t>
+                <w:t xml:space="preserve">Audrey Hamiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Krzewinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Cousin</w:t>
+                <w:t xml:space="preserve">Christine Faille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clemence Le Coeur</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thomas Dubois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules28114295⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1219581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04106261v1</w:t>
+                <w:t xml:space="preserve">hal-04190352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stereoisomer‐specific reprogramming of a bacterial flagellin sialyltransferase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Kint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Viollier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 42 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15252/embj.2022112880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04071861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sporulation conditions influence the surface and adhesion properties of Bacillus subtilis spores</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrastable and Responsive Foams Based on 10-Hydroxystearic Acid Soap for Spore Decontamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Dari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Hamiot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frederic Krzewinski</w:t>
+                <w:t xml:space="preserve">Clemence Le Coeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Faille</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thierry Benezech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (11), pp.4295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1219581⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules28114295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04190352v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decontamination of Spores on Model Stainless-Steel Surface by Using Foams Based on Alkyl Polyglucosides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Dari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heni Dallagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Faille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -841,2516 +841,2930 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04189129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wet foam flow: A suitable method for improving surface hygiene in the food industry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decontamination of Spores on Model Stainless-Steel Surface by Using Foams Based on Alkyl Polyglucosides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Dari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heni Dallagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Faille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2022.110976⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (3), pp.936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules28030936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03551423v1</w:t>
+                <w:t xml:space="preserve">hal-05621298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of deposits formed by drying of droplets contaminated with Bacillus spores determines their resistance to rinsing and cleaning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Deleplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heni Dallagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ipatova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 318, pp.110873. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2021.110873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03754070v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05621315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-Wide Transcription Start Site Mapping and Promoter Assignments to a Sigma Factor in the Human Enteropathogen Clostridioides difficile</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Wet foam flow: A suitable method for improving surface hygiene in the food industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heni Dallagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Faille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen Deleplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dubois</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laure Saujet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01939⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Journal of Food Engineering, 322, pp.110976. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2022.110976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02921326v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03551423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sps Genes Encode an Original Legionaminic Acid Pathway Required for Crust Assembly in Bacillus subtilis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Structure of deposits formed by drying of droplets contaminated with Bacillus spores determines their resistance to rinsing and cleaning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen Deleplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heni Dallagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Audrey Hamiot</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Ipatova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mBio.01153-20⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 318, pp.110873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2021.110873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02921289v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03754070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrophobicity of abiotic surfaces governs droplets deposition and evaporation patterns</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Wet foam flow: A suitable method for improving surface hygiene in the food industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heni Dallagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Faille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen Deleplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2020.103538⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 322, pp.110976. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2022.110976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02560141v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05621317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The signaling peptide NprX controlling sporulation and necrotrophism is imported into &amp;lt;em&amp;gt;Bacillus thuringiensis&amp;lt;/em&amp;gt; by two oligopeptide permease systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Genome-Wide Transcription Start Site Mapping and Promoter Assignments to a Sigma Factor in the Human Enteropathogen Clostridioides difficile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Soutourina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Shelyakin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Saujet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mmi.14264⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.1939. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623505v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the global regulator Rex in control of NAD + ‐regeneration in Clostridioides (Clostridium) difficile</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">The sps Genes Encode an Original Legionaminic Acid Pathway Required for Crust Assembly in Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marc Monot</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Krzewinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nao Yamakawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Hamiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mmi.14245⟩</w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mBio.01153-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02438283v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A microbiota-generated bile salt induces biofilm formation in Clostridium difficile</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Hydrophobicity of abiotic surfaces governs droplets deposition and evaporation patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Allion-Maurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piyush-Kumar Jha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Faille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41522-019-0087-4⟩</w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.103538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2020.103538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154613v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02560141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygienic design of food processing lines to mitigate the risk of bacterial food contamination with respect to environmental concerns</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">The signaling peptide NprX controlling sporulation and necrotrophism is imported into &amp;lt;em&amp;gt;Bacillus thuringiensis&amp;lt;/em&amp;gt; by two oligopeptide permease systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Benezech</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Perchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lereclus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.10.002⟩</w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 112 (1), pp.219-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mmi.14264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01837482v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative evaluation of DNA extraction methods for amplification by qPCR of superficial vs intracellular DNA from Bacillus spores</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">A microbiota-generated bile salt induces biofilm formation in Clostridium difficile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Morieux</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick D. N. Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Hamiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Martin-Verstraete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2017.12.012⟩</w:t>
+              <w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41522-019-0087-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627155v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of Clostridium difficile Physiopathology in Response to Cysteine Availability.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Role of the global regulator Rex in control of NAD + ‐regeneration in Clostridioides (Clostridium) difficile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Francis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Daou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bouillaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection and Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/IAI.00121-16⟩</w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 111 (6), pp.1671-1688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mmi.14245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01370880v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02438283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: necrotrophism Is a quorum-sensing-regulated lifestyle in Bacillus thuringiensis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Hygienic design of food processing lines to mitigate the risk of bacterial food contamination with respect to environmental concerns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Faille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cunault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Benezech</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1006049⟩</w:t>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (SI), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01604527v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of metabolism and virulence in Clostridium difficile</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Comparative evaluation of DNA extraction methods for amplification by qPCR of superficial vs intracellular DNA from Bacillus spores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Faille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Inglebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Morieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resmic.2014.10.002⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 266, pp.289-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2017.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02440802v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clostridium difficile: New Insights into the Evolution of the Pathogenicity Locus</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Correction: necrotrophism Is a quorum-sensing-regulated lifestyle in Bacillus thuringiensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karoline Faegri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gélis-Jeanvoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep15023⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (11), pp.e1006049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1006049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01271725v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SinR Controls Enterotoxin Expression in Bacillus thuringiensis Biofilms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Control of Clostridium difficile Physiopathology in Response to Cysteine Availability.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Gilois</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dancer-Thibonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Hamiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouillaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0087532⟩</w:t>
+              <w:t xml:space="preserve">Infection and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 84 (8), pp.2389-405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/IAI.00121-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204442v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01370880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activity of the Bacillus thuringiensisNprRNprX cellcell communication system is co-ordinated to the physiological stage through a complex transcriptional regulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Clostridium difficile: New Insights into the Evolution of the Pathogenicity Locus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Lemire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Hamiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dubois</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christelle Lemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mmi.12168⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.15023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep15023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019089v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01271725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Necrotrophism is a quorum-sensing-regulated lifestyle in [i]Bacillus thuringiensis[/i]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Integration of metabolism and virulence in Clostridium difficile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Sonenshein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1002629⟩</w:t>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 166 (4), pp.375-383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resmic.2014.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190788v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02440802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure, biosynthesis, and properties of kurstakins, nonribosomal lipopeptides from Bacillus spp.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marlène Chollet</w:t>
+                <w:t xml:space="preserve">SinR Controls Enterotoxin Expression in Bacillus thuringiensis Biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Fagerlund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ole-Andreas Okstad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Verplaetse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gilois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00253-012-4181-2⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0087532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00749819v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cell-cell communication system regulates protease production during sporulation in bacteria of the Bacillus cereus group</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Activity of the Bacillus thuringiensisNprRNprX cellcell communication system is co-ordinated to the physiological stage through a complex transcriptional regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Perchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emilie Verplaetse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Myriam Gominet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Poncet-Mouturat</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (1), pp.48 - 63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mmi.12168⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Necrotrophism is a quorum-sensing-regulated lifestyle in [i]Bacillus thuringiensis[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karoline Faegri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Perchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1002629⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure, biosynthesis, and properties of kurstakins, nonribosomal lipopeptides from Bacillus spp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Caradec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walaa Hussein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Abderrahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 95 (3), pp.593-600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-012-4181-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00749819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A cell-cell communication system regulates protease production during sporulation in bacteria of the Bacillus cereus group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Perchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Zouhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Gominet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Poncet-Mouturat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2011, 82 (3), pp.619 - 633. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2958.2011.07839.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3360,301 +3774,301 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRANSCONTAFOOD Project - Study of risks associated with cross-contaminations (microbial, chemical, allergens) during the reuse of food packaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Hanin</w:t>
+                <w:t xml:space="preserve">DIFFÉRENCIATION PAR SPECTROSCOPIE RAMAN DES ÉTATS DE VIABILITÉ DE BACILLUS CEREUS EXPOSÉ À UN STRESS SALIN OU DÉSINFECTANT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dikec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eglantine Chalivat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abedini Darius Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Debuiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graziella Midelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Food Packaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ILSI Europe, Apr 2025, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">SpecMa2025: Spectroscopie et microscopie du milieu marin, environnement et interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05568486v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIFFÉRENCIATION PAR SPECTROSCOPIE RAMAN DES ÉTATS DE VIABILITÉ DE BACILLUS CEREUS EXPOSÉ À UN STRESS SALIN OU DÉSINFECTANT</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Graziella Midelet</w:t>
+                <w:t xml:space="preserve">TRANSCONTAFOOD Project - Study of risks associated with cross-contaminations (microbial, chemical, allergens) during the reuse of food packaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Slimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud A. Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Soumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Hanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SpecMa2025: Spectroscopie et microscopie du milieu marin, environnement et interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">8th International Symposium on Food Packaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ILSI Europe, Apr 2025, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05421624v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of quinovosan : a unique dHex-rich polysaccharide structuring the crust of B. subtilis spores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Evangélaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3663,123 +4077,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nao Yamakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Krzewinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th Joint Glycobiology Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Villeneuve d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural characterization of a pseudaminic-rhamnosyl disaccharide bounds to CgeA protein on the spore surface of Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Evangélaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3801,235 +4215,235 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nao Yamakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Krzewinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SialoGlyco 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Lille (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foams based on Alkyl polyglucosides and SDS for cleaning pipes contaminated with Bacillus subtilis spores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Dari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heni Dallagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Faille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICEF14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Nantes France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure et fonction des glycannes des spores de Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Evangélaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4051,1370 +4465,1495 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nao Yamakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Krzewinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BSPIT 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial contamination at the air-liquid-wall interface. Relative roles of physico-chemical vs Bacterial phenomena</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Impact of acetic acid on the removal of Bacillus subtilis spores from stainless steel pipelines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jina Yammine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Faille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E Richard</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Gindrat-Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M Tendon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fouling and Cleaning in Food Processing 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">10th European Spores Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04389950v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foams with controlled properties formulated with bio-based surfactants for industrial cleaning and decontamination</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Benezech</w:t>
+                <w:t xml:space="preserve">Ultrasonic coda wave interferometry (CWI) for detecting a change at interface of a solid surface - Applications for monitoring fouling, biofilm growth, cleaning and corrosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Campistron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boutignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Danel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUFOAM conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Krakow online, Poland</w:t>
+              <w:t xml:space="preserve">Heat Exchanger Fouling and Cleaning XIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Wagrain, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04399273v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03866991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic coda wave interferometry (CWI) for detecting a change at interface of a solid surface - Applications for monitoring fouling, biofilm growth, cleaning and corrosion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Danel</w:t>
+                <w:t xml:space="preserve">Foams with controlled properties formulated with bio-based surfactants for industrial cleaning and decontamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Dari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heni Dallagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Faille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Benezech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heat Exchanger Fouling and Cleaning XIV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Wagrain, Austria</w:t>
+              <w:t xml:space="preserve">EUFOAM conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Krakow online, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03866991v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of acetic acid on the removal of Bacillus subtilis spores from stainless steel pipelines</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Bacterial contamination at the air-liquid-wall interface. Relative roles of physico-chemical vs Bacterial phenomena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Deleplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piyush-Kumar Jha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heni Dallagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.M Tendon</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Spores Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">Fouling and Cleaning in Food Processing 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04455342v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foam flow cleaning: Removal of Bacillus subtilis spores from stainless steel pipes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heni Dallagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piyush-Kumar Jha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Deleplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioAdh2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04361367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of the drying dynamics of droplets using confocal microscope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heni Dallagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Deleplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Benezech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Matière Condensée, minicolloque MMB16 “The drying dynamics in complex systems: from colloidal solutions to biological suspensions”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04387846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrosion monitoring based on diffuse ultrasonic CWI technique applied to infrastructures in contact with sea water: case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Khelissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Nicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Farin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Brehault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Proriol Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurocorr 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03400992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des risques associés aux contaminations croisées (agents microbiens, chimiques et allergènes) lors du réemploi des emballages alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Frémaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Bourdonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l’état de viabilité de Listeria monocytogenes en biofilm après traitement biocide par microspectroscopie Raman-DIP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dikec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Shakya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abedini Darius Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graziella Midelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Debuiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbes 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Bordeaux (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05422913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nanofibrous active food packaging based on sodium alginate and cyclodextrins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zahra Jamal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriana Kfoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Landy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Fourmentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21st International Conference on Cyclodextrins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Dunkerque, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04505609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Détection de l’état Viables Non Cultivables de bactéries pathogènes : Présentation d’une méthode innovante de microspectroscopie Raman couplé à un marquage au deutérium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dikec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre R. Marcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abedini Darius Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ducloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Midelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbes 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05423063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5424,114 +5963,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du système de communication cellulaire NprR-NprX au sein du groupe Bacillus cereus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. AgroParisTech, 2012. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2012AGPT0010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pastel-00770265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId166"/>
+      <w:footerReference w:type="default" r:id="rId176"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5599,51 +6138,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="570FB7F6"/>
+    <w:nsid w:val="A336DCEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5830,51 +6369,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-dubois" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2712-5877" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166506273" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272650v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Evang&#233;laire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nao Yamakawa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Krzewinski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2025.124344" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106261v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Dari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Le Coeur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dubois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Benezech" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28114295" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04071861v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kint" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Viollier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2022112880" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190352v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hamiot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Faille" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1219581" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189129v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heni Dallagi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28030936" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03551423v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouvier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Deleplace" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2022.110976" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754070v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ipatova" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2021.110873" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921326v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Soutourina" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Shelyakin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saujet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01939" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921289v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Krzewinski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01153-20" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02560141v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Allion-Maurer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyush-Kumar Jha" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2020.103538" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623505v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Perchat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lereclus" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14264" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02438283v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouillaut" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Francis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Daou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14245" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154613v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick D. N. Tremblay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martin-Verstraete" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-019-0087-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837482v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cunault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.10.002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627155v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brauge" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Inglebert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Morieux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2017.12.012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370880v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dancer-Thibonnier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00121-16" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604527v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoline Faegri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G&#233;lis-Jeanvoine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perchat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006049" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02440802v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Sonenshein" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dupuy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2014.10.002" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01271725v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Eckert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Lemire" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep15023" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204442v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Fagerlund" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole-Andreas Okstad" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Verplaetse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gilois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0087532" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019089v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Gominet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12168" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190788v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Buisson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002629" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749819v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max B&#233;chet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Caradec" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Hussein" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abderrahmani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Chollet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-012-4181-2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019485v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Zouhir" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Poncet-Mouturat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2011.07839.x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568486v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Slimani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Bridier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Soumet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Hanin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421624v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dikec" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Chalivat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abedini Darius Lucas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Debuiche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Midelet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272785v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272735v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04399434v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272843v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04389950v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Deleplace" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Richard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04399273v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03866991v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campistron" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Abdallah" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boutignon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Danel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455342v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jina Yammine" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gindrat-Keller" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Tendon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04361367v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deleplace" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04387846v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03400992v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Khelissa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nicard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Farin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brehault" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Proriol Serre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421731v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hanin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Fr&#233;maux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bourdonnais" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422913v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Shakya" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423063v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R. Marcoux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ducloux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00770265v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012AGPT0010" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-dubois" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2712-5877" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166506273" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272650v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Evang&#233;laire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nao Yamakawa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Krzewinski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2025.124344" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190352v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hamiot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Faille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dubois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1219581" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04071861v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kint" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Viollier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2022112880" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106261v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Dari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Le Coeur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Benezech" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28114295" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189129v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heni Dallagi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28030936" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05621298v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05621315v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Deleplace" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ipatova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2021.110873" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03551423v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouvier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2022.110976" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754070v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05621317v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921326v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Soutourina" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Shelyakin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saujet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01939" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921289v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Krzewinski" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01153-20" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02560141v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Allion-Maurer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyush-Kumar Jha" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2020.103538" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623505v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Perchat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lereclus" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14264" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154613v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick D. N. Tremblay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martin-Verstraete" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-019-0087-4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02438283v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouillaut" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Francis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Daou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14245" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837482v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cunault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.10.002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627155v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brauge" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Inglebert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Morieux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2017.12.012" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D56LF73T-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604527v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoline Faegri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G&#233;lis-Jeanvoine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perchat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006049" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370880v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dancer-Thibonnier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00121-16" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01271725v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Eckert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Lemire" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep15023" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02440802v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Sonenshein" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dupuy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2014.10.002" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204442v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Fagerlund" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole-Andreas Okstad" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Verplaetse" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gilois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0087532" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019089v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Gominet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12168" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190788v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Buisson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002629" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749819v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max B&#233;chet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Caradec" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Hussein" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abderrahmani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Chollet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-012-4181-2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019485v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Zouhir" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Poncet-Mouturat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2011.07839.x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421624v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dikec" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Chalivat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abedini Darius Lucas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Debuiche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Midelet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568486v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Slimani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Bridier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Soumet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Hanin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272785v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272735v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04399434v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272843v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455342v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jina Yammine" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gindrat-Keller" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Tendon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03866991v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campistron" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Abdallah" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boutignon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Danel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04399273v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04389950v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Deleplace" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Richard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04361367v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deleplace" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04387846v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03400992v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Khelissa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nicard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Farin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brehault" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Proriol Serre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421731v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hanin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Fr&#233;maux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bourdonnais" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422913v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Shakya" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04505609v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Jamal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gaucher" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriana Kfoury" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fourmentin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423063v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R. Marcoux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ducloux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00770265v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012AGPT0010" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>