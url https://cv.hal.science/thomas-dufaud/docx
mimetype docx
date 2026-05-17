--- v0 (2026-03-06)
+++ v1 (2026-05-17)
@@ -736,295 +736,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01965090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Investigations of the Thermal, Pressure and Size Effects on 2D Spin Crossover Nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three stable states simulated for 1D Spin-Crossover Nanoparticles using the Ising-Like model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Allal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devan Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dufaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Caballero</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Richard Dahoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/936/1/012061⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (36), pp.4196-4201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201700598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01576253v1</w:t>
+                <w:t xml:space="preserve">insu-01576549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three stable states simulated for 1D Spin-Crossover Nanoparticles using the Ising-Like model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical Investigations of the Thermal, Pressure and Size Effects on 2D Spin Crossover Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Harlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Eddine Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devan Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dufaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Richard Dahoo</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2017 (36), pp.4196-4201. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 936, pp.012061. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.201700598⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/936/1/012061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01576549v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01576253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aitken's acceleration of the Schwarz process using singular value decomposition for heterogeneous 3D groundwater flow problems</w:t>
               </w:r>
@@ -2037,450 +2037,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01726670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled flow model and simulation in 3D porous-fractured media</w:t>
+                <w:t xml:space="preserve">On a numerical method to compute flow in complex 3D geological fractured porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dufaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Pichot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Mathematical &amp; Computational Issues in the Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Padova, Italy</w:t>
+              <w:t xml:space="preserve">D1 Seminar, INRIA Rennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00853271v1</w:t>
+                <w:t xml:space="preserve">hal-00907505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARAS2 preconditioning technique for CFD industrial cases</w:t>
+                <w:t xml:space="preserve">Coupled flow model and simulation in 3D porous-fractured media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dufaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Tromeur-Dervout</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Erhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Pichot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Domain Decomposition Methods (DD20)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, San Diego, United States</w:t>
+              <w:t xml:space="preserve">SIAM Conference on Mathematical &amp; Computational Issues in the Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00907506v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00853271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a numerical method to compute flow in complex 3D geological fractured porous media</w:t>
+                <w:t xml:space="preserve">ARAS2 preconditioning technique for CFD industrial cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dufaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tromeur-Dervout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">D1 Seminar, INRIA Rennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Rennes, France</w:t>
+              <w:t xml:space="preserve">Domain Decomposition Methods (DD20)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00907505v1</w:t>
+                <w:t xml:space="preserve">hal-00907506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-the-fly Singular Value Decomposition for Aitken's Acceleration of the Schwarz Domain Decomposition Method,</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A two-level preconditioning framework based on a Richardson iterative process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dufaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Tromeur-Dervout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PARCO11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Ghent, Belgium. pp.243 - 250</w:t>
+              <w:t xml:space="preserve">Domain Decomposition Methods (DD21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SAGE team, Inria Rennes and LMNO, Caen, Jun 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00951587v1</w:t>
+                <w:t xml:space="preserve">hal-01093857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-level preconditioning framework based on a Richardson iterative process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On-the-fly Singular Value Decomposition for Aitken's Acceleration of the Schwarz Domain Decomposition Method,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Berenguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dufaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Toan Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tromeur-Dervout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Domain Decomposition Methods (DD21)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SAGE team, Inria Rennes and LMNO, Caen, Jun 2012, Rennes, France</w:t>
+              <w:t xml:space="preserve">PARCO11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Ghent, Belgium. pp.243 - 250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01093857v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00951587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Investigations and Parallel Implementation of the ARAS2 Preconditioning Technique</w:t>
               </w:r>
@@ -3424,51 +3424,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7837E02A"/>
+    <w:nsid w:val="CACCBA20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3572,51 +3572,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="E9F3B537"/>
+    <w:nsid w:val="4CCBF3F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3806,51 +3806,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490616v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dufaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Linares" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devan Sohier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a19020111" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429364v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Hamdi-Larbi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichrak Mehrez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626421500195" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02953987v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cazelles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Richard Dahoo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2020.110061" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965090v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Allal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sohier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Harl&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1141/1/012158" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01576253v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Allal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Caballero" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/936/1/012061" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01576549v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201700598" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863497v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berenguer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tromeur-Dervout" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2012.01.026" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RB2V9BS4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866310v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2012.07.005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2S72D08-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951468v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2010.06.021" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3C4KXH23-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04270366v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Armandine Les Landes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Beaude" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Ben Rhouma" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Brenner" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Castanon Quiroz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927621v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahid Emad" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS.2018.00047" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055754v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miwako Tsuji" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuhisa Sato" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863729v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726654v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS.2017.103" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726670v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2016.7945829" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00853271v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Erhel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pichot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907506v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907505v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951587v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Toan Pham" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093857v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951607v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.95.41" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429306v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Murai" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisuke Boku" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Petiton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-7683-6_9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429330v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Protze" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Terboven" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-47956-5_18" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907504v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907503v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ctr.7.1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806654v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805313v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tromeur-Dervout Damien" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02392923v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011LYO10230" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490616v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dufaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Linares" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devan Sohier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a19020111" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429364v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Hamdi-Larbi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichrak Mehrez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626421500195" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02953987v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cazelles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Richard Dahoo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2020.110061" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965090v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Allal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sohier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Harl&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1141/1/012158" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01576549v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Allal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201700598" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01576253v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Caballero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/936/1/012061" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863497v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berenguer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tromeur-Dervout" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2012.01.026" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RB2V9BS4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866310v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2012.07.005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2S72D08-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951468v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2010.06.021" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3C4KXH23-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04270366v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Armandine Les Landes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Beaude" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Ben Rhouma" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Brenner" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Castanon Quiroz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927621v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahid Emad" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS.2018.00047" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055754v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miwako Tsuji" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuhisa Sato" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863729v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726654v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS.2017.103" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726670v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2016.7945829" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907505v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00853271v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Erhel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pichot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907506v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093857v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951587v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Toan Pham" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951607v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.95.41" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429306v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Murai" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisuke Boku" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Petiton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-7683-6_9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429330v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Protze" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Terboven" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-47956-5_18" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907504v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907503v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ctr.7.1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806654v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805313v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tromeur-Dervout Damien" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02392923v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011LYO10230" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>