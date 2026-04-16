--- v0 (2026-03-10)
+++ v1 (2026-04-16)
@@ -180,51 +180,51 @@
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nar/gkaf1261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05507091v1</w:t>
+                <w:t xml:space="preserve">hal-05515316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reverse engineering molecules from fingerprints through deterministic enumeration and generative models</w:t>
               </w:r>
@@ -3019,51 +3019,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507091v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duigou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meyer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Faulon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf1261" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507094v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gricourt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13321-025-01074-5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281007v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673511v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.4c00091" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03649340v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan H&#233;risson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melchior Du Lac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Bazi-Kabbaj" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahnaz Sabeti Azad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32661-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03649349v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Soudier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Z&#250;&#241;iga" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Voyvodic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.2c00138" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905157v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Koch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.9b00447" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619044v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Carbonell" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky940" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625929v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudoin Delepine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2017.12.002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623106v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13321-017-0252-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267743v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603192v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408969v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302811v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302912v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563028v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Kushwaha" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Pandi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Cardoso Batista" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351679v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275834v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355490v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Bazi Kabbaj" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275493v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Faure" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275555v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789661v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mie.2018.04.005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01674162v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA112061" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515316v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duigou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meyer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Faulon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf1261" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507094v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gricourt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13321-025-01074-5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281007v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673511v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.4c00091" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03649340v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan H&#233;risson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melchior Du Lac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Bazi-Kabbaj" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahnaz Sabeti Azad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32661-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03649349v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Soudier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Z&#250;&#241;iga" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Voyvodic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.2c00138" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905157v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Koch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.9b00447" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619044v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Carbonell" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky940" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625929v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudoin Delepine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2017.12.002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623106v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13321-017-0252-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267743v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603192v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408969v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302811v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302912v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563028v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Kushwaha" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Pandi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Cardoso Batista" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351679v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275834v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355490v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Bazi Kabbaj" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275493v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Faure" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275555v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789661v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mie.2018.04.005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01674162v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA112061" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>