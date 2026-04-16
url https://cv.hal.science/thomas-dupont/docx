--- v0 (2026-03-21)
+++ v1 (2026-04-16)
@@ -196,287 +196,287 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Added nonlinear damping of homogenized fluid-saturated microperforated plates in Forchheimer flow regime</w:t>
+                <w:t xml:space="preserve">Experimental analysis of metamaterial with improved high sound levels absorption using complex frequency plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Gallerand</w:t>
+                <w:t xml:space="preserve">Gauthier Bezançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Legrand</w:t>
+                <w:t xml:space="preserve">Olivier Doutres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raymond Panneton</w:t>
+                <w:t xml:space="preserve">Olga Umnova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire​</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.119018. </w:t>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 231, pp.110529. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2025.119018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2025.110529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04528668v2</w:t>
+                <w:t xml:space="preserve">hal-04899874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of metamaterial with improved high sound levels absorption using complex frequency plane</w:t>
+                <w:t xml:space="preserve">Added nonlinear damping of homogenized fluid-saturated microperforated plates in Forchheimer flow regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gauthier Bezançon</w:t>
+                <w:t xml:space="preserve">Lucie Gallerand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Doutres</w:t>
+                <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Umnova</w:t>
+                <w:t xml:space="preserve">Raymond Panneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire​</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 231, pp.110529. </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.119018. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2025.110529⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2025.119018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04899874v1</w:t>
+                <w:t xml:space="preserve">hal-04528668v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodynamic responses of the human hand-arm system under nail gun shock vibration and differences between males and females</w:t>
               </w:r>
@@ -501,51 +501,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akira Engelbrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André Gaudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -596,90 +596,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damping performance of finite microperforated plates using multi-size and spatial distributions of perforations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Gallerand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Panneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire​</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -726,77 +726,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thin metamaterial using acoustic black hole profiles for broadband sound absorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Bezançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Doutres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Umnova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire​</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -856,51 +856,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple resonances in lossy acoustic black holes - theory and experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Umnova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -973,64 +973,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibration and damping analysis of a thin finite-size microperforated plate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Gallerand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1129,51 +1129,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Verdière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire​</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Panneton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 92 (4), pp.044906. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1220,51 +1220,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic metamaterial for low frequency sound absorption in linear and nonlinear regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel C. Brooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Umnova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1350,64 +1350,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Panneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Umnova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 136, pp.86-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1467,64 +1467,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Panneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Umnova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 141 (5), pp.3641-3641. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1552,360 +1552,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01563877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mixture approach to the acoustic properties of a macroscopically inhomogeneous porous aluminum in the equivalent fluid approximation</w:t>
+                <w:t xml:space="preserve">Sound absorption properties of a sunflower composite made from crushed stem particles and from chitosan bio-binder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Javier Sacristán López-Mingo</w:t>
+                <w:t xml:space="preserve">Narimane Mati-Baouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène de Baynast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.4965300⟩</w:t>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 111, pp.179-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2016.04.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01396085v1</w:t>
+                <w:t xml:space="preserve">hal-01326050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound absorption properties of a sunflower composite made from crushed stem particles and from chitosan bio-binder</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A mixture approach to the acoustic properties of a macroscopically inhomogeneous porous aluminum in the equivalent fluid approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène de Baynast</w:t>
+                <w:t xml:space="preserve">Carlos Javier Sacristán López-Mingo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Michaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Dupont</w:t>
+                <w:t xml:space="preserve">Olivier Sicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Verdière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 111, pp.179-187. </w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 140 (4), pp.2847-2855. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2016.04.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/1.4965300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01326050v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustical properties of air-saturated porous material with periodically distributed dead-end pores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Umnova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Panneton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 134 (4), pp.1772-1782. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1952,51 +1952,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between parallel transfer matrix method and admittance sum method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Verdière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Panneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Elkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2063,261 +2063,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02456503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer matrix method applied to the parallel assembly of sound absorbing materials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Said Elkoun</w:t>
+                <w:t xml:space="preserve">Sound absorption of a micro-perforated plate backed by a porous material under high sound excitation: measurement and prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rostand Boumda Tayong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.4824839⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Engineering &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2 (4), pp.281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14419/ijet.v2i4.1421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02639209v1</w:t>
+                <w:t xml:space="preserve">hal-02639006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound absorption of a micro-perforated plate backed by a porous material under high sound excitation: measurement and prediction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acoustic methods for measuring the porosities of porous materials incorporating dead-end pores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Panneton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engineering &amp; Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 2 (4), pp.281. </w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 133 (4), pp.2136-2145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14419/ijet.v2i4.1421⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/1.4792484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02639006v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustics of porous materials with partially opened porosity</w:t>
               </w:r>
@@ -2329,51 +2303,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Panneton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 134 (6), pp.4630-4641. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2401,131 +2375,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01331511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic methods for measuring the porosities of porous materials incorporating dead-end pores</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transfer matrix method applied to the parallel assembly of sound absorbing materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Verdière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Panneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Elkoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raymond Panneton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 133 (4), pp.2136-2145. </w:t>
+              <w:t xml:space="preserve">, 2013, 134 (6), pp.4648-4658. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4792484⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/1.4824839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01001818v1</w:t>
+                <w:t xml:space="preserve">hal-02639209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic properties of plates with unevenly distributed macroperforations backed by woven meshes</w:t>
               </w:r>
@@ -2635,291 +2635,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00769503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of holes interaction effect on the sound absorption coefficient of micro-perforated panels under high and medium sound levels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acoustic properties of air-saturated porous materials containing dead-end porosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leclaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rostand Tayong</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Leclaire</w:t>
+                <w:t xml:space="preserve">Xiao-Lu Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Panneton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 72 (10), pp.777-784. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 110 (9), pp.094903. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2011.04.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3646556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01331522v1</w:t>
+                <w:t xml:space="preserve">hal-00550953v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic properties of air-saturated porous materials containing dead-end porosity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental investigation of holes interaction effect on the sound absorption coefficient of micro-perforated panels under high and medium sound levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rostand Tayong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raymond Panneton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 110 (9), pp.094903. </w:t>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 72 (10), pp.777-784. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3646556⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2011.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00550953v2</w:t>
+                <w:t xml:space="preserve">hal-01331522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the variations of acoustic absorption peak with particle velocity in micro-perforated panels at high level of excitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Tayong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3106,90 +3106,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction du rayonnement acoustique de plaques et de coques à l’aide de microperforations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Gallerand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Panneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3225,347 +3225,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic radiation of a fluid-saturated microperforated plate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathias Legrand</w:t>
+                <w:t xml:space="preserve">High Sound Pressure Level Sound Absorption In Acoustic Resonant Metamaterials: Adapting A Mass-Spring Model For Nonlinear Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tenon Charly Kone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alla Eddine Benchikh Le Hocine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Panneton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Leclaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inter-Noise 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">53rd International Congress &amp; Exposition on Noise Control Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Nantes (France), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04484935v1</w:t>
+                <w:t xml:space="preserve">hal-04662500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Sound Pressure Level Sound Absorption In Acoustic Resonant Metamaterials: Adapting A Mass-Spring Model For Nonlinear Effect</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alla Eddine Benchikh Le Hocine</w:t>
+                <w:t xml:space="preserve">Acoustic radiation of a fluid-saturated microperforated plate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Gallerand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Panneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leclaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53rd International Congress &amp; Exposition on Noise Control Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inter-Noise 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Nantes, France. pp.5304-5310, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3397/IN_2024_3571⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04662500v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibration behavior of a microperforated plate within an acoustic nonlinear framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Gallerand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Panneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3606,780 +3606,780 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Vibration Emission Values of Nailers: Can an Automatic Test Stand Be Used Instead of Human Operators?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc-André Gaudreau</w:t>
+                <w:t xml:space="preserve">Added viscous damping in a finite-size microperforated plate within a nonlinear framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Gallerand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Marcotte</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leclaire​</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Hand-Arm Vibration</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EURODYN 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Delft, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04944084v1</w:t>
+                <w:t xml:space="preserve">hal-04035493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibrational damping properties of finite microperforated plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Gallerand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internoise 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Glasgow, United Kingdom. pp.5343-5349, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3397/IN_2022_0778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03753469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Added viscous damping in a finite-size microperforated plate within a nonlinear framework</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Vibration of microperforated plate with spatial distribution of multiple-sized perforations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Gallerand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Leclaire​</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leclaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURODYN 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Internoise 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Chiba, Japan. pp.5568-5574, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3397/IN_2023_0790⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04035493v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of sound absorption by a flat resonator stacking metamaterial with double porosity model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Craig Brooke</w:t>
+                <w:t xml:space="preserve">Added viscous damping in microperforated plates within a nonlinear acoustic regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Gallerand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Umnova</w:t>
+                <w:t xml:space="preserve">Raymond Panneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire​</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internoise</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acoustic Week in Canada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Montréal Québec, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03962948v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Added viscous damping in microperforated plates within a nonlinear acoustic regime</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathias Legrand</w:t>
+                <w:t xml:space="preserve">Evaluation of Vibration Emission Values of Nailers: Can an Automatic Test Stand Be Used Instead of Human Operators?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Padois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-André Gaudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Leclaire​</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marcotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustic Week in Canada</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International Conference on Hand-Arm Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nancy, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/proceedings2023086020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04186463v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04944084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibration of microperforated plate with spatial distribution of multiple-sized perforations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathias Legrand</w:t>
+                <w:t xml:space="preserve">Description of sound absorption by a flat resonator stacking metamaterial with double porosity model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Craig Brooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Umnova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leclaire​</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dupont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Leclaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internoise 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Chiba, Japan. pp.5568-5574, </w:t>
+              <w:t xml:space="preserve">Internoise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Glasgow, United Kingdom. pp.5626-5632, </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3397/IN_2023_0790⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3397/IN_2022_0828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04186252v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement vibratoire des plaques microperforées finies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Gallerand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4443,64 +4443,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noise management practices associated with outdoor leisure activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Perna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Doutres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4573,51 +4573,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Trudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edda Bild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Perna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4694,51 +4694,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic Metamaterial Design for Low Frequency Sound Absorption in Linear and Non Linear Regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Umnova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Elliott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4837,64 +4837,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire​</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Umnova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Panneton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internoise 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4913,260 +4913,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03335795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Frequency and Nonlinear Acoustical Behaviour of Plates with Perforations Bearing Periodically Spaced Flat Resonators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Leclaire​</w:t>
+                <w:t xml:space="preserve">Recent developments in the acoustical properties of perforated and porous materials containing dead-end pores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leclaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Geslain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Umnova</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Raymond Panneton</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Theoretical and Computational Acoustics, ICTCA13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">24th International Congress on Sound and Vibration (ICSV24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03039952v1</w:t>
+                <w:t xml:space="preserve">hal-01588215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent developments in the acoustical properties of perforated and porous materials containing dead-end pores</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Lardeau</w:t>
+                <w:t xml:space="preserve">Low Frequency and Nonlinear Acoustical Behaviour of Plates with Perforations Bearing Periodically Spaced Flat Resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leclaire​</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Umnova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Panneton</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Congress on Sound and Vibration (ICSV24)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">13th International Conference on Theoretical and Computational Acoustics, ICTCA13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01588215v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03039952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Periodic resonance effect for the design of low frequency acoustic absorbers</w:t>
               </w:r>
@@ -5178,64 +5178,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire​</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Panneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Umnova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Americal Society of America ASA acoustic’s conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Boston, United States. pp.3641-3641, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5269,103 +5269,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés acoustiques de matériaux perforés comprenant des pores dead-end périodiques pour des applications basses fréquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leclaire​</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Lardeau</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alan Geslain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Umnova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français d’Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
@@ -5407,77 +5407,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Frequency Sound Absorption in a Porous Material with Periodically Distributed Dead-End Pores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Umnova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Panneton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroNoise 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5502,77 +5502,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact Test and Mixture Approach to the Study of the Acoustic Properties of Rigid Frame Porous Materials with Functionally Graded Macroscopic Physical Parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Javier Sacristán López-Mingo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire​</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5627,90 +5627,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sound Propagation in Narrow Tubes with Periodically Spaced Lateral Cavities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Umnova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leclaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Panneton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on the acoustics of poroelastic materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5748,51 +5748,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Highlights on the Parallel Transfer Matrix Method (PTMM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Verdière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Panneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Elkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5882,51 +5882,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Panneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Verdière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5999,51 +5999,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of acoustic properties of parallel assemblies by means of transfer matrix method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Verdière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Panneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Elkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6110,76 +6110,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01329919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic properties of perforated plates and screens</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pedro Cobo</w:t>
+                <w:t xml:space="preserve">Sound absorption coefficient of a porous material covered with a low open area perforated plate under high sound excitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rostand Tayong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6194,87 +6181,100 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00810896v1</w:t>
+                <w:t xml:space="preserve">hal-00810959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound absorption coefficient of a porous material covered with a low open area perforated plate under high sound excitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rostand Tayong</w:t>
+                <w:t xml:space="preserve">Acoustic properties of perforated plates and screens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Cobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6289,81 +6289,81 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00810959v1</w:t>
+                <w:t xml:space="preserve">hal-00810896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer matrix modeling and numerical verification of locally reacting acoustic mosaics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Panneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Verdière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6440,51 +6440,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holes Interaction and Heterogeinity Distribution Effect for a Multiperforated Plate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Tayong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6561,64 +6561,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao-Lu Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6643,51 +6643,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the variations of acoustic absorption peak with particle velocity in Micro-Perforated Panels at high level of excitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Tayong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6859,51 +6859,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Variations of Acoustic Absorption Peak with Particle Velocity in Micro-Perforated Panels at High Level of Excitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Tayong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6976,77 +6976,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High sound pressure model for cellular metallic foam with semi open cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao-Lu Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURONOISE 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7063,84 +7063,198 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02631301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Acoustic radiation of a fluid-saturated microperforated plate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Gallerand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Panneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leclaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Acoustic properties of plates with unevenly distributed macro perforations backed by woven meshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidi Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7181,51 +7295,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00675041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7235,114 +7349,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transparence et absorption acoustiques des structures microperforées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Acoustique [physics.class-ph]. INSA de Lyon, 2002. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00468475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId154"/>
+      <w:footerReference w:type="default" r:id="rId155"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7410,51 +7524,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="24804691"/>
+    <w:nsid w:val="4C509743"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7641,51 +7755,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-dupont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6718-0339" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076349497" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528668v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gallerand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Legrand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Panneton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leclaire&#8203;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dupont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2025.119018" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04899874v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bezan&#231;on" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Doutres" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Umnova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2025.110529" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044707v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vincent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Engelbrecht" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Gaudreau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2026.103913" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122565v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2024.110041" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04504407v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2023.109744" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03962881v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brooke" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117377" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634548v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117295" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335709v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Verdi&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0022294" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953104v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C. Brooke" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leclaire" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115585" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456472v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2018.02.016" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01563877v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4987861" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396085v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Javier Sacrist&#225;n L&#243;pez-Mingo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sicot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4965300" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326050v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimane Mati-Baouche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Baynast" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2016.04.021" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323687v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4916712" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456503v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Elkoun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4885481" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639209v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4824839" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639006v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostand Boumda Tayong" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14419/ijet.v2i4.1421" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331511v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4824836" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001818v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4792484" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769503v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Ruiz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cobo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4754520" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331522v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostand Tayong" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2011.04.011" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550953v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Lu Gong" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3646556" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326054v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3372714" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623544v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Pavi&#263;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laulagnet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365890v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauchez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484935v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3571" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662500v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Lopez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tenon Charly Kone" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Eddine Benchikh Le Hocine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484934v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3581" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944084v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Padois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marcotte" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2023086020" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753469v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2022_0778" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035493v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03962948v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Craig Brooke" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2022_0828" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186463v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186252v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2023_0790" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655705v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233737v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perna" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0533" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233770v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Trudeau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edda Bild" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dumoulin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0974" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02732946v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elliott" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335795v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039952v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01588215v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lardeau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Geslain" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039832v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335885v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558244v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040110v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02734378v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02734397v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329863v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Elkoun&#8203;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4799701" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329919v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Elkoun" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4799562" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810896v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810959v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559680v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02745938v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550528v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543953v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747246v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roulois" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Marrot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caillet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Loredo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048089v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02631301v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675041v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00468475v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-dupont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6718-0339" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076349497" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04899874v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bezan&#231;on" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Doutres" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Umnova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leclaire&#8203;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dupont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2025.110529" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528668v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gallerand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Legrand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Panneton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2025.119018" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044707v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vincent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Engelbrecht" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Gaudreau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2026.103913" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122565v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2024.110041" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04504407v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2023.109744" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03962881v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brooke" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117377" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634548v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117295" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335709v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Verdi&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0022294" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953104v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C. Brooke" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leclaire" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115585" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456472v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2018.02.016" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01563877v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4987861" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326050v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimane Mati-Baouche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Baynast" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2016.04.021" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396085v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Javier Sacrist&#225;n L&#243;pez-Mingo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sicot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4965300" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323687v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4916712" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456503v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Elkoun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4885481" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639006v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostand Boumda Tayong" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14419/ijet.v2i4.1421" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001818v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4792484" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331511v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4824836" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639209v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4824839" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769503v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Ruiz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cobo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4754520" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550953v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Lu Gong" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3646556" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331522v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostand Tayong" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2011.04.011" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326054v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3372714" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623544v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Pavi&#263;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laulagnet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365890v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauchez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662500v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Lopez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tenon Charly Kone" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Eddine Benchikh Le Hocine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484935v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3571" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484934v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3581" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035493v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753469v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2022_0778" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186252v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2023_0790" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186463v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944084v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Padois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marcotte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2023086020" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03962948v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Craig Brooke" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2022_0828" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655705v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233737v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perna" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0533" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233770v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Trudeau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edda Bild" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dumoulin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0974" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02732946v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elliott" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335795v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01588215v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lardeau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Geslain" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039952v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039832v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335885v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558244v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040110v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02734378v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02734397v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329863v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Elkoun&#8203;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4799701" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329919v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Elkoun" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4799562" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810959v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810896v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559680v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02745938v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550528v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543953v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747246v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roulois" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Marrot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caillet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Loredo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048089v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02631301v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590469v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675041v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00468475v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>