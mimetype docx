--- v1 (2026-04-16)
+++ v2 (2026-05-24)
@@ -1552,291 +1552,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01563877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound absorption properties of a sunflower composite made from crushed stem particles and from chitosan bio-binder</w:t>
+                <w:t xml:space="preserve">A mixture approach to the acoustic properties of a macroscopically inhomogeneous porous aluminum in the equivalent fluid approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narimane Mati-Baouche</w:t>
+                <w:t xml:space="preserve">Carlos Javier Sacristán López-Mingo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène de Baynast</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Dupont</w:t>
+                <w:t xml:space="preserve">Olivier Sicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Verdière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2016.04.021⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 140 (4), pp.2847-2855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4965300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01326050v1</w:t>
+                <w:t xml:space="preserve">hal-01396085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mixture approach to the acoustic properties of a macroscopically inhomogeneous porous aluminum in the equivalent fluid approximation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sound absorption properties of a sunflower composite made from crushed stem particles and from chitosan bio-binder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narimane Mati-Baouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Javier Sacristán López-Mingo</w:t>
+                <w:t xml:space="preserve">Hélène de Baynast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 140 (4), pp.2847-2855. </w:t>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 111, pp.179-187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4965300⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2016.04.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01396085v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01326050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustical properties of air-saturated porous material with periodically distributed dead-end pores</w:t>
               </w:r>
@@ -2063,469 +2063,469 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02456503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound absorption of a micro-perforated plate backed by a porous material under high sound excitation: measurement and prediction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rostand Boumda Tayong</w:t>
+                <w:t xml:space="preserve">Transfer matrix method applied to the parallel assembly of sound absorbing materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Verdière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Panneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Elkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engineering &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14419/ijet.v2i4.1421⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 134 (6), pp.4648-4658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4824839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02639006v1</w:t>
+                <w:t xml:space="preserve">hal-02639209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic methods for measuring the porosities of porous materials incorporating dead-end pores</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sound absorption of a micro-perforated plate backed by a porous material under high sound excitation: measurement and prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rostand Boumda Tayong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raymond Panneton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 133 (4), pp.2136-2145. </w:t>
+              <w:t xml:space="preserve">International Journal of Engineering &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2 (4), pp.281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4792484⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14419/ijet.v2i4.1421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001818v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustics of porous materials with partially opened porosity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acoustic methods for measuring the porosities of porous materials incorporating dead-end pores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Panneton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 134 (6), pp.4630-4641. </w:t>
+              <w:t xml:space="preserve">, 2013, 133 (4), pp.2136-2145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4824836⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/1.4792484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01331511v1</w:t>
+                <w:t xml:space="preserve">hal-01001818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer matrix method applied to the parallel assembly of sound absorbing materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kévin Verdière</w:t>
+                <w:t xml:space="preserve">Acoustics of porous materials with partially opened porosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leclaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Panneton</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Leclaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 134 (6), pp.4648-4658. </w:t>
+              <w:t xml:space="preserve">, 2013, 134 (6), pp.4630-4641. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4824839⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/1.4824836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02639209v1</w:t>
+                <w:t xml:space="preserve">hal-01331511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic properties of plates with unevenly distributed macroperforations backed by woven meshes</w:t>
               </w:r>
@@ -2635,291 +2635,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00769503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic properties of air-saturated porous materials containing dead-end porosity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental investigation of holes interaction effect on the sound absorption coefficient of micro-perforated panels under high and medium sound levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rostand Tayong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raymond Panneton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 110 (9), pp.094903. </w:t>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 72 (10), pp.777-784. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3646556⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2011.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00550953v2</w:t>
+                <w:t xml:space="preserve">hal-01331522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of holes interaction effect on the sound absorption coefficient of micro-perforated panels under high and medium sound levels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acoustic properties of air-saturated porous materials containing dead-end porosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leclaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rostand Tayong</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Leclaire</w:t>
+                <w:t xml:space="preserve">Xiao-Lu Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Panneton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 72 (10), pp.777-784. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 110 (9), pp.094903. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2011.04.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3646556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01331522v1</w:t>
+                <w:t xml:space="preserve">hal-00550953v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the variations of acoustic absorption peak with particle velocity in micro-perforated panels at high level of excitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Tayong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3225,302 +3225,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Sound Pressure Level Sound Absorption In Acoustic Resonant Metamaterials: Adapting A Mass-Spring Model For Nonlinear Effect</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alla Eddine Benchikh Le Hocine</w:t>
+                <w:t xml:space="preserve">Vibration behavior of a microperforated plate within an acoustic nonlinear framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Gallerand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Panneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leclaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53rd International Congress &amp; Exposition on Noise Control Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inter-Noise 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Nantes, France. pp.5382-5388, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3397/IN_2024_3581⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04662500v1</w:t>
+                <w:t xml:space="preserve">hal-04484934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic radiation of a fluid-saturated microperforated plate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathias Legrand</w:t>
+                <w:t xml:space="preserve">High Sound Pressure Level Sound Absorption In Acoustic Resonant Metamaterials: Adapting A Mass-Spring Model For Nonlinear Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tenon Charly Kone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alla Eddine Benchikh Le Hocine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Panneton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Leclaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inter-Noise 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">53rd International Congress &amp; Exposition on Noise Control Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Nantes (France), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04484935v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibration behavior of a microperforated plate within an acoustic nonlinear framework</w:t>
+                <w:t xml:space="preserve">Acoustic radiation of a fluid-saturated microperforated plate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Gallerand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
@@ -3555,671 +3555,671 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inter-Noise 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2024, Nantes, France. pp.5382-5388, </w:t>
+              <w:t xml:space="preserve">, Aug 2024, Nantes, France. pp.5304-5310, </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3397/IN_2024_3581⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3397/IN_2024_3571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04484934v1</w:t>
+                <w:t xml:space="preserve">hal-04484935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Added viscous damping in a finite-size microperforated plate within a nonlinear framework</w:t>
+                <w:t xml:space="preserve">Vibration of microperforated plate with spatial distribution of multiple-sized perforations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Gallerand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Leclaire​</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leclaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURODYN 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Internoise 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Chiba, Japan. pp.5568-5574, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3397/IN_2023_0790⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04035493v1</w:t>
+                <w:t xml:space="preserve">hal-04186252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational damping properties of finite microperforated plates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathias Legrand</w:t>
+                <w:t xml:space="preserve">Evaluation of Vibration Emission Values of Nailers: Can an Automatic Test Stand Be Used Instead of Human Operators?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Padois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-André Gaudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Leclaire</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marcotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internoise 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International Conference on Hand-Arm Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nancy, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/proceedings2023086020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3397/IN_2022_0778⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03753469v1</w:t>
+                <w:t xml:space="preserve">hal-04944084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibration of microperforated plate with spatial distribution of multiple-sized perforations</w:t>
+                <w:t xml:space="preserve">Added viscous damping in microperforated plates within a nonlinear acoustic regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Gallerand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Leclaire</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Panneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leclaire​</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internoise 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acoustic Week in Canada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Montréal Québec, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04186252v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Added viscous damping in microperforated plates within a nonlinear acoustic regime</w:t>
+                <w:t xml:space="preserve">Added viscous damping in a finite-size microperforated plate within a nonlinear framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Gallerand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dupont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raymond Panneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire​</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustic Week in Canada</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Montréal Québec, Canada</w:t>
+              <w:t xml:space="preserve">EURODYN 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04186463v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04035493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Vibration Emission Values of Nailers: Can an Automatic Test Stand Be Used Instead of Human Operators?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc-André Gaudreau</w:t>
+                <w:t xml:space="preserve">Vibrational damping properties of finite microperforated plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Gallerand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Marcotte</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leclaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Hand-Arm Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Nancy, France. </w:t>
+              <w:t xml:space="preserve">Internoise 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Glasgow, United Kingdom. pp.5343-5349, </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/proceedings2023086020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3397/IN_2022_0778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04944084v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03753469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description of sound absorption by a flat resonator stacking metamaterial with double porosity model</w:t>
               </w:r>
@@ -4443,51 +4443,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noise management practices associated with outdoor leisure activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Perna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Doutres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4573,51 +4573,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Trudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edda Bild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Perna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4913,446 +4913,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03335795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent developments in the acoustical properties of perforated and porous materials containing dead-end pores</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Periodic resonance effect for the design of low frequency acoustic absorbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alan Geslain</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leclaire​</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Panneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Umnova</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Congress on Sound and Vibration (ICSV24)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Americal Society of America ASA acoustic’s conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Boston, United States. pp.3641-3641, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4987861⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01588215v1</w:t>
+                <w:t xml:space="preserve">hal-03039832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Frequency and Nonlinear Acoustical Behaviour of Plates with Perforations Bearing Periodically Spaced Flat Resonators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olga Umnova</w:t>
+                <w:t xml:space="preserve">Recent developments in the acoustical properties of perforated and porous materials containing dead-end pores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leclaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Geslain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Panneton</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Theoretical and Computational Acoustics, ICTCA13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">24th International Congress on Sound and Vibration (ICSV24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03039952v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodic resonance effect for the design of low frequency acoustic absorbers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low Frequency and Nonlinear Acoustical Behaviour of Plates with Perforations Bearing Periodically Spaced Flat Resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leclaire​</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Umnova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Panneton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olga Umnova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Americal Society of America ASA acoustic’s conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th International Conference on Theoretical and Computational Acoustics, ICTCA13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Vienne, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03039832v1</w:t>
+                <w:t xml:space="preserve">hal-03039952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés acoustiques de matériaux perforés comprenant des pores dead-end périodiques pour des applications basses fréquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire​</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Geslain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Umnova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5496,381 +5496,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02558244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact Test and Mixture Approach to the Study of the Acoustic Properties of Rigid Frame Porous Materials with Functionally Graded Macroscopic Physical Parameters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos Javier Sacristán López-Mingo</w:t>
+                <w:t xml:space="preserve">Recent Highlights on the Parallel Transfer Matrix Method (PTMM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Verdière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Panneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Elkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leclaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on the Acoustics of PoroElastic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Stockolm, Sweden</w:t>
+              <w:t xml:space="preserve">Symposium on the Acoustics of Poro-Elastic Materials 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03040110v1</w:t>
+                <w:t xml:space="preserve">hal-02734397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound Propagation in Narrow Tubes with Periodically Spaced Lateral Cavities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Leclaire</w:t>
+                <w:t xml:space="preserve">Impact Test and Mixture Approach to the Study of the Acoustic Properties of Rigid Frame Porous Materials with Functionally Graded Macroscopic Physical Parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Javier Sacristán López-Mingo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leclaire​</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Verdière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on the acoustics of poroelastic materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">Symposium on the Acoustics of PoroElastic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Stockolm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734378v1</w:t>
+                <w:t xml:space="preserve">hal-03040110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Highlights on the Parallel Transfer Matrix Method (PTMM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kévin Verdière</w:t>
+                <w:t xml:space="preserve">Sound Propagation in Narrow Tubes with Periodically Spaced Lateral Cavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Umnova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leclaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Panneton</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Leclaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on the Acoustics of Poro-Elastic Materials 2014</w:t>
+              <w:t xml:space="preserve">Symposium on the acoustics of poroelastic materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734397v1</w:t>
+                <w:t xml:space="preserve">hal-02734378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method for measuring the acoustic properties of a porous sample mounted in a rigid ring in acoustic tubes</w:t>
               </w:r>
@@ -6116,51 +6116,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sound absorption coefficient of a porous material covered with a low open area perforated plate under high sound excitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Tayong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6440,51 +6440,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holes Interaction and Heterogeinity Distribution Effect for a Multiperforated Plate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Tayong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6561,64 +6561,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao-Lu Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6643,51 +6643,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the variations of acoustic absorption peak with particle velocity in Micro-Perforated Panels at high level of excitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Tayong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6859,51 +6859,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Variations of Acoustic Absorption Peak with Particle Velocity in Micro-Perforated Panels at High Level of Excitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Tayong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6976,77 +6976,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High sound pressure model for cellular metallic foam with semi open cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao-Lu Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURONOISE 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7524,51 +7524,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4C509743"/>
+    <w:nsid w:val="498A025E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7755,51 +7755,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-dupont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6718-0339" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076349497" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04899874v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bezan&#231;on" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Doutres" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Umnova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leclaire&#8203;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dupont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2025.110529" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528668v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gallerand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Legrand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Panneton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2025.119018" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044707v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vincent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Engelbrecht" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Gaudreau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2026.103913" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122565v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2024.110041" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04504407v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2023.109744" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03962881v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brooke" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117377" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634548v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117295" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335709v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Verdi&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0022294" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953104v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C. Brooke" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leclaire" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115585" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456472v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2018.02.016" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01563877v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4987861" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326050v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimane Mati-Baouche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Baynast" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2016.04.021" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396085v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Javier Sacrist&#225;n L&#243;pez-Mingo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sicot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4965300" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323687v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4916712" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456503v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Elkoun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4885481" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639006v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostand Boumda Tayong" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14419/ijet.v2i4.1421" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001818v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4792484" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331511v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4824836" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639209v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4824839" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769503v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Ruiz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cobo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4754520" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550953v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Lu Gong" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3646556" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331522v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostand Tayong" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2011.04.011" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326054v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3372714" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623544v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Pavi&#263;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laulagnet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365890v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauchez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662500v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Lopez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tenon Charly Kone" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Eddine Benchikh Le Hocine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484935v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3571" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484934v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3581" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035493v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753469v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2022_0778" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186252v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2023_0790" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186463v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944084v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Padois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marcotte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2023086020" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03962948v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Craig Brooke" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2022_0828" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655705v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233737v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perna" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0533" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233770v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Trudeau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edda Bild" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dumoulin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0974" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02732946v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elliott" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335795v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01588215v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lardeau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Geslain" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039952v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039832v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335885v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558244v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040110v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02734378v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02734397v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329863v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Elkoun&#8203;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4799701" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329919v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Elkoun" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4799562" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810959v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810896v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559680v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02745938v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550528v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543953v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747246v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roulois" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Marrot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caillet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Loredo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048089v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02631301v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590469v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675041v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00468475v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-dupont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6718-0339" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076349497" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04899874v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bezan&#231;on" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Doutres" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Umnova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leclaire&#8203;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dupont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2025.110529" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528668v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gallerand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Legrand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Panneton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2025.119018" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044707v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vincent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Engelbrecht" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Gaudreau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2026.103913" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122565v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2024.110041" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04504407v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2023.109744" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03962881v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brooke" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117377" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634548v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117295" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335709v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Verdi&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0022294" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953104v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C. Brooke" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leclaire" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115585" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456472v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2018.02.016" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01563877v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4987861" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396085v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Javier Sacrist&#225;n L&#243;pez-Mingo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sicot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4965300" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326050v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimane Mati-Baouche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Baynast" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2016.04.021" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323687v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4916712" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456503v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Elkoun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4885481" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639209v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4824839" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639006v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostand Boumda Tayong" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14419/ijet.v2i4.1421" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001818v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4792484" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331511v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4824836" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769503v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Ruiz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cobo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4754520" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331522v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostand Tayong" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2011.04.011" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550953v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Lu Gong" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3646556" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326054v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3372714" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623544v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Pavi&#263;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laulagnet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365890v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauchez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484934v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3581" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662500v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Lopez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tenon Charly Kone" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Eddine Benchikh Le Hocine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484935v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3571" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186252v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2023_0790" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944084v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Padois" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marcotte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2023086020" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186463v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035493v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753469v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2022_0778" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03962948v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Craig Brooke" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2022_0828" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655705v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233737v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perna" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0533" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233770v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Trudeau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edda Bild" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dumoulin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0974" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02732946v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elliott" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335795v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039832v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01588215v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lardeau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Geslain" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039952v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335885v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558244v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02734397v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040110v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02734378v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329863v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Elkoun&#8203;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4799701" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329919v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Elkoun" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4799562" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810959v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810896v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559680v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02745938v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550528v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543953v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747246v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roulois" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Marrot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caillet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Loredo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048089v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02631301v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590469v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675041v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00468475v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>