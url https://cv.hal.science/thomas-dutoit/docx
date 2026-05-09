--- v0 (2026-03-25)
+++ v1 (2026-05-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thomas Dutoit </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">& co-graphy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Literary Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 41 (1), pp.68-87. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3366/olr.2019.0266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boring Gravel: Literary Earth, Alice Munro's Geolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études canadiennes / Canadian Studies : Revue interdisciplinaire des études canadiennes en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Canadian-ness of Alice Munro; Visibility of Canadian Literature, 77 (2/ 2014), pp.77-110. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/eccs.467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boring Gravel: Literary Earth, Alice Munro's Ontario Geolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études canadiennes / Canadian Studies : Revue interdisciplinaire des études canadiennes en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Alice Munro's Canadian Writing. The Visibility of Canadian Literature, 77 (2), pp.77-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01127723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheer Difference, or, Mining Mental Prospects in Lyrical Ballads(1798)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orbis Litterarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Romanticism and Memory, 69 (2), pp.171-192. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oli.12056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01127714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Just ... Mimesis: Jack Hitt's Act V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Mimesis in American Literature, 1 (135), pp.94-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruins; or the Being of Time as History in Elizabeth Bowen’s The Heat of the Day</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Ruins. Colloque de la SEAC, Londres, novembre 2011, 43, pp.73-94. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ebc.1322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01127707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chain err-reading: Jane Eyre by Charlotte Brontë</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Reading Misreading, Vol. 3 (No 1), pp.37-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homo-hetero-phono-graphy: on Quentin Tarantino's _Pulp Fiction_</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Genre(s), 61 (3), pp.340-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01127815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cut to the Quick, les mains ensanglotées: the Quick and the Dead in Respect to Derrida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropismes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14, pp.33-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theory Impossible: Translation in the Transnational University</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropismes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Whither Theory? Où va la théorie ?, 12 (1), pp.87-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolic or Monetary Exchange: Money, Hospitality and the Home in Edith Wharton's _The House of Mirth_</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropismes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, L'argent</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">After the Real</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du GRAAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Ré-inventer le réel, 20, pp.221-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolic or Monetary Exchange: Money, Hospitality and the Home in Edith Wharton's The House of Mirth.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropismes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, L'argent comme échange symbolique, 9, pp.113-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-specting the Face as the Moral (of) Fiction in Mary Shelley's _Frankenstein_</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern Language Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 109 (5), pp.847-871</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rape, Crypt, Fantasm: Kleist's Marquise of O...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mosaic -Winnipeg-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 27 (3), pp.45-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghost Stories, The Sublime and Fantastic Thirds in Kant and Kleist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquia Germanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 27 (3), pp.225-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une université changée par le climat ? Vers de nouvelles pratiques et épistémologies [Table ronde]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Boidin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Figuereido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Freitas Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Institut des Amériques. Etat de la recherche américaniste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Amériques, Oct 2025, Aubervillers (Campus Condorcet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speculations about the obsession with mastery in Jane Austen and Jacques Derrida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Fabre, Marc Amfreville. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les formes de l'obsession dans la fiction anglaise et américaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Michel Houdiard, pp.74-94, 2007, 2-912673-70-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Disappearance of the Dead From Real and Imaginary Epitaphs of Seventeenth and Eighteenth Century England</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adrienne Lezzi-Hafter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les pierres de l'offrande. Autour de l'oeuvre de Christoph W. Clairmont</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Akanthus Verlag für Archäologie, pp.136-159, 2003, 3-905083-19-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une cartographie du sublime au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Max Duperray. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le roman noir anglais dit 'Gothique'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.20-28, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Spectralization of Servants in _The Mysteries of Udolpho_</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mystères de Mrs Radcliffe. The Mysteries of Udolpho revisited. Nouveaux essais sur Les Mystères d'Udolphe d'Ann Radcliffe (1794)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Spectralization of Servants in Ann Radcliffe's _The Mysteries of Udolpho_</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Provence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mystères de Mrs Radcliffe. The Mysteries of Udolpho revisited. Nouveaux essais. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.139-162, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une caméoléopoétique: Keats et Hazlitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Clermont Ferrand; Centre de Recherches sur les Littératures Modernes et Contemporaines. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétiques de l'indéterminé: le caméléon au propre et au figuré </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-106, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epiphanic Reading in Ann Radcliffe's The Mysteries of Udolpho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wim Tigges. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moments of Moment. Aspects of the Literary Epiphany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, Rodopi, pp.85-100, 1999, Studies in Literature, 90-420-0636-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une caméléopoétique: Keats et Hazlitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie-Angélique Deshoulières. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétiques de l'indéterminé: le caméléon au propre et au figuré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Clermont Ferrand, pp.89-106, 1998, Littératures, 2-909880-35-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillations; or, the Display of Affect in Mad Max. Fury Road Pre-publication draft of paper that appeared in: Visual Worlds: The Aesthetics and Politics of Affect, dir. Isabelle Boof-Vermesse, Kornelia Slavova, Elena Dineva, Sofia University Press, 2018, 33-41. https://polis-publishers.com/kniga/visual-worlds-the-aesthetics-and-politics-of-affect-e-book</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apart from MacNeice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dare He Die, Dear Reader: obligasequence, éblouibélierséquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Cosmopolitical Literature to Cosmo-panto-mimesis and &amp;quot;this strange institution called 'literature'&amp;quot;: Kant, Borges, Derrida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId46"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thomas Dutoit </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">& co-graphy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Literary Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 41 (1), pp.68-87. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3366/olr.2019.0266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boring Gravel: Literary Earth, Alice Munro's Geolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études canadiennes / Canadian Studies : Revue interdisciplinaire des études canadiennes en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Canadian-ness of Alice Munro; Visibility of Canadian Literature, 77 (2/ 2014), pp.77-110. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/eccs.467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boring Gravel: Literary Earth, Alice Munro's Ontario Geolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études canadiennes / Canadian Studies : Revue interdisciplinaire des études canadiennes en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Alice Munro's Canadian Writing. The Visibility of Canadian Literature, 77 (2), pp.77-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01127723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheer Difference, or, Mining Mental Prospects in Lyrical Ballads(1798)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orbis Litterarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Romanticism and Memory, 69 (2), pp.171-192. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oli.12056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01127714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Just ... Mimesis: Jack Hitt's Act V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Mimesis in American Literature, 1 (135), pp.94-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruins; or the Being of Time as History in Elizabeth Bowen’s The Heat of the Day</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Ruins. Colloque de la SEAC, Londres, novembre 2011, 43, pp.73-94. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ebc.1322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01127707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chain err-reading: Jane Eyre by Charlotte Brontë</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Reading Misreading, Vol. 3 (No 1), pp.37-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homo-hetero-phono-graphy: on Quentin Tarantino's _Pulp Fiction_</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Genre(s), 61 (3), pp.340-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01127815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cut to the Quick, les mains ensanglotées: the Quick and the Dead in Respect to Derrida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropismes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14, pp.33-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theory Impossible: Translation in the Transnational University</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropismes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Whither Theory? Où va la théorie ?, 12 (1), pp.87-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolic or Monetary Exchange: Money, Hospitality and the Home in Edith Wharton's _The House of Mirth_</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropismes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, L'argent</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolic or Monetary Exchange: Money, Hospitality and the Home in Edith Wharton's The House of Mirth.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropismes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, L'argent comme échange symbolique, 9, pp.113-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">After the Real</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du GRAAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Ré-inventer le réel, 20, pp.221-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-specting the Face as the Moral (of) Fiction in Mary Shelley's _Frankenstein_</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern Language Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 109 (5), pp.847-871</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rape, Crypt, Fantasm: Kleist's Marquise of O...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mosaic -Winnipeg-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 27 (3), pp.45-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghost Stories, The Sublime and Fantastic Thirds in Kant and Kleist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquia Germanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 27 (3), pp.225-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une université changée par le climat ? Vers de nouvelles pratiques et épistémologies [Table ronde]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Boidin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Figuereido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Freitas Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Institut des Amériques. Etat de la recherche américaniste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Amériques, Oct 2025, Aubervillers (Campus Condorcet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speculations about the obsession with mastery in Jane Austen and Jacques Derrida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Fabre, Marc Amfreville. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les formes de l'obsession dans la fiction anglaise et américaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Michel Houdiard, pp.74-94, 2007, 2-912673-70-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Disappearance of the Dead From Real and Imaginary Epitaphs of Seventeenth and Eighteenth Century England</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adrienne Lezzi-Hafter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les pierres de l'offrande. Autour de l'oeuvre de Christoph W. Clairmont</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Akanthus Verlag für Archäologie, pp.136-159, 2003, 3-905083-19-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une cartographie du sublime au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Max Duperray. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le roman noir anglais dit 'Gothique'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.20-28, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epiphanic Reading in Ann Radcliffe's The Mysteries of Udolpho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wim Tigges. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moments of Moment. Aspects of the Literary Epiphany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, Rodopi, pp.85-100, 1999, Studies in Literature, 90-420-0636-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Spectralization of Servants in _The Mysteries of Udolpho_</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mystères de Mrs Radcliffe. The Mysteries of Udolpho revisited. Nouveaux essais sur Les Mystères d'Udolphe d'Ann Radcliffe (1794)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Spectralization of Servants in Ann Radcliffe's _The Mysteries of Udolpho_</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Provence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mystères de Mrs Radcliffe. The Mysteries of Udolpho revisited. Nouveaux essais. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.139-162, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une caméoléopoétique: Keats et Hazlitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Clermont Ferrand; Centre de Recherches sur les Littératures Modernes et Contemporaines. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétiques de l'indéterminé: le caméléon au propre et au figuré </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-106, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une caméléopoétique: Keats et Hazlitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie-Angélique Deshoulières. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétiques de l'indéterminé: le caméléon au propre et au figuré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Clermont Ferrand, pp.89-106, 1998, Littératures, 2-909880-35-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillations; or, the Display of Affect in Mad Max. Fury Road Pre-publication draft of paper that appeared in: Visual Worlds: The Aesthetics and Politics of Affect, dir. Isabelle Boof-Vermesse, Kornelia Slavova, Elena Dineva, Sofia University Press, 2018, 33-41. https://polis-publishers.com/kniga/visual-worlds-the-aesthetics-and-politics-of-affect-e-book</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apart from MacNeice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dare He Die, Dear Reader: obligasequence, éblouibélierséquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Cosmopolitical Literature to Cosmo-panto-mimesis and &amp;quot;this strange institution called 'literature'&amp;quot;: Kant, Borges, Derrida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId46"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02956723v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dutoit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/olr.2019.0266" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128469v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eccs.467" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01127723v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01127714v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oli.12056" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/19C072170D57717AB985233F5F45B7E2B43DE153/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01131625v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01127707v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.1322" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01119067v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127815v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01131618v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01131613v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01148556v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01148612v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01588693v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01588696v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01588697v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01148607v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549369v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Boidin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Figuereido" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Freitas Machado" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01588694v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01131615v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01588690v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01149181v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01588691v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01588688v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01163536v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131723v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02956827v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02956762v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665852v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01202389v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02956723v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dutoit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/olr.2019.0266" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128469v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eccs.467" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01127723v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01127714v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oli.12056" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/19C072170D57717AB985233F5F45B7E2B43DE153/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01131625v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01127707v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.1322" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01119067v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127815v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01131618v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01131613v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01148556v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01588693v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01148612v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01588696v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01588697v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01148607v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549369v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Boidin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Figuereido" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Freitas Machado" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01588694v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01131615v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01588690v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01163536v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01149181v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01588691v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01588688v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131723v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02956827v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02956762v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665852v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01202389v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>