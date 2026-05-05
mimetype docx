--- v0 (2026-03-27)
+++ v1 (2026-05-05)
@@ -106,295 +106,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An assessment of European and Atlantic sturgeons’ paleoniches during the Holocene</w:t>
+                <w:t xml:space="preserve">Multi-centennial internal variability in the North Atlantic could drive additional warming over Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Dupont</w:t>
+                <w:t xml:space="preserve">A. Al-Yaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
+                <w:t xml:space="preserve">Didier Swingedouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Acolas</w:t>
+                <w:t xml:space="preserve">P. Braconnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mateusz Baca</w:t>
+                <w:t xml:space="preserve">L. Boyall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Clavel</w:t>
+                <w:t xml:space="preserve">P. Lincoln</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 14, </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fevo.2026.1774062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-026-69209-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05553656v1</w:t>
+                <w:t xml:space="preserve">hal-05526096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-centennial internal variability in the North Atlantic could drive additional warming over Europe</w:t>
+                <w:t xml:space="preserve">An assessment of European and Atlantic sturgeons’ paleoniches during the Holocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Al-Yaari</w:t>
+                <w:t xml:space="preserve">Guillaume Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Swingedouw</w:t>
+                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Braconnot</w:t>
+                <w:t xml:space="preserve">Marie-Laure Acolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Boyall</w:t>
+                <w:t xml:space="preserve">Mateusz Baca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lincoln</w:t>
+                <w:t xml:space="preserve">Benoît Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-026-69209-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2026.1774062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05526096v1</w:t>
+                <w:t xml:space="preserve">hal-05553656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the relationship between foraminiferal Mg/Ca and clumped isotope thermometers</w:t>
               </w:r>
@@ -1680,295 +1680,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02358188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of δ 18 O atm for ice core dating</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A two-million-year-long hydroclimatic context for hominin evolution in southeastern Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Caley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Extier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Bazin</w:t>
+                <w:t xml:space="preserve">James Collins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enno Schefuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.02.008⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 560 (7716), pp.76 - 79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-018-0309-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01806741v1</w:t>
+                <w:t xml:space="preserve">cea-01872140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-million-year-long hydroclimatic context for hominin evolution in southeastern Africa</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the use of δ 18 O atm for ice core dating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Extier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Enno Schefuss</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaelle Landais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bréant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Dupont</w:t>
+                <w:t xml:space="preserve">Lucie Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 560 (7716), pp.76 - 79. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 185, pp.244 - 257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-018-0309-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01872140v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2336,51 +2336,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05553656v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lassalle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Acolas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Baca" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2026.1774062" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526096v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al-Yaari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Swingedouw" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Braconnot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boyall" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lincoln" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-69209-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322418v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Peral" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Caley" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Malaiz&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Extier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Rossignol" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.08.011" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505395v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier M Roche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-2117-2024" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098699v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anhelina Zapolska" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vrac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Quiquet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Arthur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2752-5295/accbe2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282265v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouchet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaelle Landais" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grisart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Parrenin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pri&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-19-2257-2023" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374190v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Fernanda S&#225;nchez Go&#241;i" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Polanco-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Zorzi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Rodrigues" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38337-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836276v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Woong Yang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Brandon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;lle Landais" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duchamp-Alphonse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blunier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abj8826" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475650v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina D Six" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Liu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Paulsen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Ilyina" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-18-273-2022" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03462703v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stenni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson-Delmotte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jouzel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cauquoin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-021-00856-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02765978v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Favre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Schmitz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15739-2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358188v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Br&#233;ant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Orsi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Martinerie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.03.025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806741v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bazin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.02.008" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01872140v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Collins" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enno Schefuss" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dupont" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0309-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580985v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99931-1.00217-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02986449v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019SACLV056" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526096v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al-Yaari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Swingedouw" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Braconnot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boyall" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lincoln" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-69209-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05553656v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lassalle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Acolas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Baca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2026.1774062" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322418v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Peral" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Caley" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Malaiz&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Extier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Rossignol" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.08.011" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505395v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier M Roche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-2117-2024" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098699v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anhelina Zapolska" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vrac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Quiquet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Arthur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2752-5295/accbe2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282265v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouchet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaelle Landais" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grisart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Parrenin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pri&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-19-2257-2023" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374190v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Fernanda S&#225;nchez Go&#241;i" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Polanco-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Zorzi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Rodrigues" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38337-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836276v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Woong Yang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Brandon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;lle Landais" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duchamp-Alphonse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blunier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abj8826" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475650v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina D Six" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Liu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Paulsen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Ilyina" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-18-273-2022" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03462703v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stenni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson-Delmotte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jouzel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cauquoin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-021-00856-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02765978v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Favre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Schmitz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15739-2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358188v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Br&#233;ant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Orsi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Martinerie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.03.025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01872140v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Collins" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enno Schefuss" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dupont" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0309-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806741v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bazin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.02.008" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580985v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99931-1.00217-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02986449v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019SACLV056" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>