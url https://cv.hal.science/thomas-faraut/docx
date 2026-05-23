--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thomas Faraut </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive genome-wide scan for parent-of-origin expressed genes in the pig clarifies the conservation landscape of genomic imprinting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Fève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 58 (1), pp.18. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-026-01031-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-quality chromosome-scale genome assemblies of 29 maize inbred lines of European breeding relevance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Marcuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Birbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Di Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Online ahead of print. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-026-07055-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genome-wide study of ruminants uncovers two endogenous retrovirus families recently active in goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile DNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.4. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13100-024-00337-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04963611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pairwise graph edit distance characterizes the impact of the construction method on pangenome graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Zytnicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (6), pp.btaf291. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2024.12.06.627166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871087v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive detection of structural variations in long and short reads dataset of French cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maulana Mughitz Naji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Di Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Birbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.40758. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-24477-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoupling transcriptome layers: the distinct and variable nature of circular RNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Alonso-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Kühn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23 (1), pp.269. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-025-02375-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05227927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole genome short read data from 567 bulls of 14 breeds provides insight into genetic diversity of French cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekki Boussaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grohs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Milhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 62, pp.112049. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2025.112049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particular sequence characteristics induce bias in the detection of polymorphic transposable element insertions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Anthony Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lerat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, pp.e63. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05107931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale detection and characterization of interchromosomal rearrangements in normozoospermic bulls using massive genotype and phenotype data sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanlin Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonie Barasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (6), pp.957-971. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/gr.277787.123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographical contrasts of Y‐chromosomal haplogroups from wild and domestic goats reveal ancient migrations and recent introgressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaäc J Nijman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin D Rosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Cumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 p. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.16579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation networks provide new insights into the architecture of testicular steroid pathways in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (4), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/genes12040551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VarGoats project: a dataset of 1159 whole-genome sequences to dissect Capra hircus global diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Talouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licia Colli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (1), 14 p. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-021-00659-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of the circular transcriptome in muscle, liver, and testis in three livestock species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Kühn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2021.665153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the history of the genus Gallus through whole genome sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Suez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanbadam Sathyakumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Arca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 158, pp.107044. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2020.107044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of pig transcriptomes suggests a global regulation mechanism enabling temporary bursts of circular RNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosemarie Weikard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNA Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15476286.2019.1621621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-species annotation of transcriptome and chromatin structure in domesticated animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylie Munyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vialaneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (1), 25 p. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-019-0726-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sunflower genome provides insights into oil metabolism, flowering and Asterid evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Badouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Grassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Evan Staton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 546 (7656), pp.148-152. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature22380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for Linkage Disequilibrium in genome scans for selection without individual genotypes: the local score approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Inès Fariello Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Robelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (14), pp.3700-3714. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.14141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a t(3;4)(p1.3;q1.5) translocation breakpoint in pigs using somatic cell hybrid mapping and high-resolution mate-pair sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mompart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (11), Non paginé. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0187617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring transcriptomic diversity in muscle revealed that cellular signaling pathways mainly differentiate five Western porcine breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Rohart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lascor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Bouffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidwine Trouilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16, Non paginé. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-015-2259-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sheep genome illuminates biology of the rumen and lipid metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jillian F. Maddox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 344 (6188), pp.1168-1173. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1252806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathways and genes involved in steroid hormone metabolism in male pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 140, pp.44-55. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsbmb.2013.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The duck genome and transcriptome provide insight into an avian influenza virus reservoir species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinhua Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingrui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David W Burt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hualan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45 (7), pp.776-783. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ng.2657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génomique des canards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Molette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Man Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (5), pp.391-402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next-Generation Annotation of Prokaryotic Genomes with EuGene-P: Application to Sinorhizobium meliloti 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Sallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sauviac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-F. Jardinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DNA Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (4), pp.339-353. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/dnares/dst014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequencing and automated whole-genome optical mapping of the genome of a domestic goat (Capra hircus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nianqing Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyong Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31 (2), pp.135-141. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nbt.2478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution autosomal radiation hybrid maps of the pig genome and their contribution to the genome sequence assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Zelenika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13, online (november), Non paginé. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-13-585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A duck RH panel and its potential for assisting NGS genome assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Man Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (september), Non paginé. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-13-513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses of pig genomes provide insight into porcine demography and evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martien A. M. Groenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan L. Archibald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirohide Uenishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher K. Tuggle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuhiro Takeuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 491 (7426), pp.393-398. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature11622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00880676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting long tandem duplications in genomic sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13, online (may), Non paginé. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-13-83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability of transcript abundance in pig peri-mortem skeletal muscle: eQTL localized genes involved in stress response, cell death, muscle disorders and metabolism.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lobjois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Tircazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (november), pp.548. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-12-548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there a leptin gene in the chicken genome? Lessons from phylogenetics, bioinformatics and genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General and Comparative Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 167 (1), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ygcen.2009.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sheep genome reference sequence: a work in progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. The International Sheep Genomics Consortium</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Archibald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.E. Cockett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Dalrymple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 41 (5), pp.449-453. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2052.2010.02100.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical confidence measures for genome maps: application to the validation of genome assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26 (24), pp.3035-3042. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btq598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvira: comparative genomics of viral strains.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Enault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Baranowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btm293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00535599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeogenomics of plants: synteny-based modelling of extinct ancestors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Abrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Messing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 (9), pp.479-87. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tplants.2010.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of monocotelydoneous proto-chromosomes reveals faster evolution in plants than in animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome J. Salse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël M. Abrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Bolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel E. Courcelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 106 (35), pp.14908-14913. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0902350106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Radiation Hybrids to Genome Mapping in Domestic Animals.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Lahbib Mansais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetic and Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 126 (1-2), pp.21-33. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000245904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00442389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The carnitine acetyltransferase gene (CRAT): a characterization of porcine transcripts with insights into the 5'-end variants of mammalian transcripts and their possible sub-cellular localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular and Molecular Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 14 (1), pp.90-99. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/s11658-008-0036-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing chromosome evolution in the whole-genome sequence era.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chromosome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16, pp.5-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narcisse: a mirror view of conserved syntenies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel E. Courcelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Beausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Letort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 36 (1), pp.D485-D490. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkm805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of porcine ASB6 gene and transcripts - Comparison of mammalian transcripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19, pp.138-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une carte comparée des génomes homme / porc hautement résolutive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Lahbib Mansais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26, pp.39-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic exploration of bacterial genomic rearrangements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaële Fichant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Quentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23, pp.1172-1174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative genome approach to marker ordering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick P. Chabrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23 (2), pp.E50-E56. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btl321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and haplotypic structure in 14 European and African cattle breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu M. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Foglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 177, pp.1059-1070</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rat Toxo1 locus directs toxoplasmosis outcome and controls parasite proliferation and spreading by macrophage-dependent mechanisms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cavaillès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordelia Bisanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Papapietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Colacios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 103 (3), pp.744-9. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0506643103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00171244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary breakpoints through a high-resolution comparative map between porcine chromosomes 2 and 16 and human chromosomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Lahbib Mansais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mompart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 88, pp.504-512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A gene-based radiation hybrid map of chicken microchromosome 14 : comparison to human and alignment to the assembled chicken sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jiguet-Jiglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirine Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 37, pp.229-251. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/gse:2004046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of male and female meiotic segregation patterns in translocation heterozygotes : a case study in an animal model (&amp;lt;em&amp;gt;Sus scrofa domestica L&amp;lt;/em&amp;gt;.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pellestor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 20, pp.2476-2482</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dense comparative gene map between human chromosome 19q13.3 -&amp;gt; q13.4 and a homologous segment of swine chromosome 6.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bosak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Yamomoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kiuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetic and Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 108, pp.317-321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-resolution comparative map between pig chromosome 17 and human chromosomes 4, 8, and 20: Identification of synteny breakpoints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Lahbib Mansais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Karlskov-Mortensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mompart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.B. Jorgensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 86, pp.405-413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative mapping of genomes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 37, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative porcine-human RH map for SSC2 focusing on synteny breakpoints with human</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Lahbib Mansais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mompart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetic and Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 106, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative porcine-human RH map for SSC2 focusing on synteny breakpoints with human</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Lahbib Mansais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mompart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetic and Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 106, pp.11-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a gene-based radiation hybrid map of chicken Chromosome 7 and comparison to human and mouse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jiguet-Jiglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 15, pp.732-739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Iccare web server: an attempt to merge sequence and mapping information for plant and animal species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gentzbittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 32, pp.W429-W434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Male and female segregation profiles in two reciprocal translocations t(12;14)(q13;q21) and t(3;15)(q27;q13) in pig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pellestor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetic and Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 106, pp.14-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human cytomegalovirus carries a cell-derived phospholipase A2 required for infectivity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Buisson-Brenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Claudel-Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 78, pp.7717-7726</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Male and female segregation profiles in two reciprocal translocations t(12 ; 14)(q13 ; q21) t(3 ; 15)(q27 ; q13) in the pig species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pellestor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fertility and Sterility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 82 (Suppl. 2), pp.S272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cyclic genetic code as a constraint satisfaction problem.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Heus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demongeot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 322, pp.313-334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RH mapping in pig to study evolutionary breakpoints between HSA7 and SSC3, 9 and 18</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mompart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Lahbib Mansais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetic and Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 106, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new contribution to the integration of human and porcine genome maps: 623 new points of homology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Lahbib Mansais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cantegrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetic and Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 102, pp.100-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of a high-resolution comparative gene map between swine chromosome region 6q11 -&amp;gt; q21 and human chromosome 19 q-arm by RH mapping of 51 genes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bosak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Uenishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kiuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetic and Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 102, pp.109-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A radiation hybrid panel and its use in developing a gene map of the chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jiguet-Jiglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lemiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 44, pp.797-798</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rearranged gene order between pig and human in a QTL region on SSC 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 14, pp.71-80. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00335-002-3034-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzyme-specific profiles for genome annotation: PRIAM.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Claudel-Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Chevalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kahn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 31, pp.6633-6639</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chicken radiation hybrid panel and its use for mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archiv für Geflügelkunde. Sonderheft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Special Issue, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation of selection and meiotic mechanisms in the production of imbalances in reciprocal translocations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Mermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demongeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetics and Cell Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 88, pp.15-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Structural Variants into Sequence-Based GWAS Using a Pangenome and Imputation Framework in Dairy Cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maulana Mughitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Grohs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, San Diego (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Updates for Goat SNP Chips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Borba Neumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Eggen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Talenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna S Grulikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Noce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant and Animal Genome Conference (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration of a deep learning approach to identify key genomic sequence features of 3D genome organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Valton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonie Barasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Colloquium on Animal Cytogenetics and Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vincenzo Peretti, Leopoldo Iannuzzi, Andrea Scaloni, Francesca Ciotola, Sara Albarella, Alessandra Iannuzzi, Angela Perucatti, Jun 2024, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and characterization of cytogenetic defects in cattle using large genotypic and phenotypic data sets generated for genomic evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanlin Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonie Barasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Escouflaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Colloquium on Animal Cytogenetics and Genomics (ICACG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04726165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the Bos taurus Genome Assembly using New Sequencing Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Birbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Dreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Kuchly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discoveries Roadshow 2023 - PacBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PacBio, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first step towards the characterization of endogenous retroviruses’ evolutionary history and impact on small ruminant genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNET 2023 : 24th National Congress on Transposable Elements 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The French research community working on transposable elements (CNET), Jul 2023, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations de structure et longues lectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque INRAE Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE Genomics, May 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex differences in recombination maps are associated with differential hotspot usage in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héléna Vassilief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Id Bella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Tortereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands. pp.861-864, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-940-4_202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lariat-derived circRNA from ATXN2L: an outstanding circRNA in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Kühn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO | EMBL Symposium: The Non-Coding Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, virtual, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y-chromosomal haplotypes in domestic and wild goats reveal ancient paternal bottlenecks and recent introgressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Lenstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vargoats Consortium</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.J. Nijman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Rosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISGC and IGGC Virtual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulouse-Dunedin, France. pp.886-889, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-940-4_208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular RNAs detection and cross-species conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2020 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, virtual meeting, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatin accessibility conservation across four livestock species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali Quelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vialaneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylie Munyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the International Society for Animal Genetics (ISAG 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Llieda, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pig transcriptome analysis suggests a global regulation mechanism enabling temporary bursts of circular RNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Weikard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. International Society for Animal Genetics Conference (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lleida, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une meilleure compréhension des fonctions & des interactions des ARN circulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali Quelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Département Génétique Animale - La Génétique Animale et les Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Dienné, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The analysis of sheep and goat genomes reveals new biological mechanisms explaining the variation of Mendelian and complex phenotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Drouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire mensuel (CRAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiotic and gene expression analyses in a case of t(1;15) azoospermic boar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonie Barasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. International Colloquium on Animal Cytogenetics and Genomics (23 ICACG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, St Petersbourg, Russia. 360 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VarGoats: first results of an international 1000-genome project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Pompanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Environmental and Agronomical Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of balanced chromosome translocations on boar fertility and cell reprogramming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Congras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonie Barasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Canale-Tabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. International Colloquium on Animal Cytogenetics and Genomics (ICACG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toulouse, France. 116p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome structural variability in the light of NGS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. International Colloquium on Animal Cytogenetics and Genomics (ICACG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toulouse, France. 116 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De novo Assembly of the Chinese Bamboo-Partridge Genome and Comparison with Chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Rognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerous interchromosomal rearrangements in spite of high synteny conservation between duck and chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Man Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daren Griffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. International Colloquium on Animal Cytogenetics and Gene Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Ischia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Pig Genome Assembly with Mate-Pair Sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane D. Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping by RH sequencing: organizing NGS scaffolds into chromosomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Man Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. P!ant and animal genome meeting (PAG XXI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, San Diego, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection de SNP chez la caille : production d'un outil commum pour des programmes scientifiques multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). Nouzilly, FRA. Institut National de la Recherche Agronomique (INRA). Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES), FRA., Mar 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local score based method on pool-sequenced behaviour-divergent quail lines precisely detected selection signatures related to autism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon S. Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Inès M. I. Fariello Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Robelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. Colloque du Petit Pois Déridé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goat genome assembly, availability of an international 50K SNP chip and RH panel: an update of the international goat genome consortium projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Eggen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Heuven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Conference of the Plant &amp; Animal Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plant &amp; Animal Genome (PAG). USA., Jan 2012, San Diego, United States. 28 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a high density SNP International Goat Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Johari Jiken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, San Diégo, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de régions génomiques homologues par un algorithme de flots avec coûts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ROADEF'2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Recherche Opérationnelle et d'Aide à la Décision (SFROAD). FRA., Feb 2010, Toulouse, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling RH maps uncertainty and application to the validation of whole genome assemblies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Leipzig, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation dune puce 60 000 SNP pour cartographier finement des QTL affectant des caractères de production, de résistance aux maladies et de comportement chez les ovins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Moreno-Romieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution chicken radiation hybrid maps using the IlluminaTM technology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine M. Douaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Conference of the International Society of Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Amsterdam, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ArcAnGe, annotating, representing and comparing animal genomes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Courcelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gouzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AGENAE, La Rochelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, France, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet ANR 2008 SheepSNPQTL : utilisation de la puce 60 000 SNP pour la cartographie fine de QTL chez les ovins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Moreno-Romieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Robelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser l'incertitude des cartes d'hybrides irradiés : application à la validation d'assemblage de génomes complets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Givry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'Iccare à Narcisse, une promenade parmi les mythes de la bioinformatique animale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Courcelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gouzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux exemples d'épissage alternatif (ASB6 et CRAT) pour montrer l'intérêt de l'étude de ce phénomène chez les espèces d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SNP detection project using one million reads from WGS libraries produced from one pig from seven different breeds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dossat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Plant &amp; Animal Genomes XV Conference, San Diego</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, California, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosomal rearrangements and comparative mapping.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Cytogénétique des plantes Clermont-Ferrand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, France, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rat Toxo1 locus directs toxoplasmosis outcome and controls parasite proliferation and spreading by macrophage-dependent mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cavaillès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bisanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Papapietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Colacios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inconnu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution mapping of evolutionary breakpoints in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Lahbib Mansais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mompart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. European Colloquium on Animal Cytogenetics and Gene mapping, June 18-21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative radiation hybrid map of SSC17 and human homologous chromosomes HSA 20, 8 and 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Lahbib Mansais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Karlskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mompart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Gorodkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. International Conference on International Society of Animla Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reciprocal translocations in pigs: frequency in the French populations and analysis of their consequences on reproduction abilities of carrier animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pellestor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Internnational Congress on Biotechnology in Animal Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Rapotin, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Male and female segregation profiles in two reciprocal translocations t(12;14)(q13;q21) and t(3;15)(q27;q13) in the pig species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pellestor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th Annual Meeting of the American Society for Reproductive Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Philadelphia, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RH mapping in pig to study evolutionary breakpoints between HSA7 and SSC3, 9 and 18</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mompart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Lahbib Mansais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. European Colloquium on Animal Cytogenetics and Gene Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative porcine-human RH map for SSC2 focusing on synteny breakpoints with human</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Lahbib Mansais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mompart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. European Colloquium on Animal Cytogenetics and Gene Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Male and female segregation profiles in two reciprocal translocations t(12;14)(q13;q21) and t(3;15)(q27;q13) in pig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pellestor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Colloquium on Animal Cytogenetics and Gene Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promises and lessons from complete genome sequences for comparative mapping.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Major Genes and QTL in Sheep and Goat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Toulouse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration des cartes humaines et porcines : 623 nouveaux points d'homologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Génomique des animaux d'élevage, Seignosse-le-Penon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Seignosse-le-Peignon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A radiation hybrid panel and its use in developing a gene map of the chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jiguet-Jiglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lemiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003 Spring Meeting of the WPSA French Branch.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un panel d'hybrides irradiés et son utilisation pour développer une carte des gènes de la poule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jiguet-Jiglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lemiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chicken radiation hybrid panel and its use for mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring endogenous retroviruses in ruminant genomes: They might not be all dead after all</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics and Evolutionary Genomics (ALPHY = ALignments and PHYlogeny)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex differences in recombination rates are associated with hotspot usage in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan E. Johnston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Tortereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Quantitative Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05514288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hi-C for the detection and characterization of chromosomal rearrangements in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Valton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonie Barasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Colloquium on Animal Cytogenetics and Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Naples, Italy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major contribution to the bovine pangenome: whole genome sequences, SNPs, and structural variants of 154 bulls from 14 breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Suin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Marcuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Dréau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Birbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Genome San Diego 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small ruminants versus endogenous retroviruses: an evolutive showdown still in progress in the domestic goat genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congress on transposable elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques résultats du programme VarGoats : « 1000 génomes caprins »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Amills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ben Braiek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural variants detection and de novo genome assembly of a maize line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Birbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Di Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Dréau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant &amp; Animal Genome Conference (PAG) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner analyse d’association et génomique fonctionnelle pour la recherche de gènes candidats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques Département Génétique animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De novo assembly of 90 bovines genomes using PacBio CLR application comparison and optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Marcuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Suin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Dreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Birbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale France Génomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rétrogènes et variation du nombre de copies chez les ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques Département Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of annotations (reference genome and parent gene) for the study of circRNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Kühn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISAG 2021- virtual conference of the International Society for Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, virtual, South Africa. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural variants detection and de novo genome assembly of a Maize line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Birbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Di Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Dreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMRT Leiden 2021 – Young Investigator Virtual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, virtuel, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De novo assembling 19 maize inbred lines of the European germplasm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Birbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Dreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd Annual Maize Genetics Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, virtuel, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De novo assembly of bovine genome using PacBio applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Birbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Dréau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Kuchly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMRT Leiden 2021 – Young Investigator Virtual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, virtuel, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Long Read project to find optimal technologic combinations for genome assembly and variability, epigenetic marks detection and metagenomic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Castinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy-Félix Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXVIII, Plant and Animal Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, San Diego, United States. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">the ability to produce exonic circularRNA appears to be mainly linked to the genomic structure of genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosemarie Weikard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Kuehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNAtoul 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toulouse, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative analyses of chromosome conformation, chromatin accessibility and gene expression in human and livestock genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali Quelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vialaneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Computational Biology (ECCB 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Athènes, Greece. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation et premiers résultats du programme 1000 génomes caprins : VarGoats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Talouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Dienné, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Score Based Method On Pool-Sequenced Behavior-Divergent Quail Lines Precisely Detected Selection Signatures Related To Autism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Inès Fariello Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Régionale de Bioinformatique et Biostatistique, Génopole Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Toulouse, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Score Based Method On Pool-Sequenced Behavior-Divergent Quail Lines Precisely Detected Selection Signatures Related To Autism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Inès Fariello Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Robelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">American Society of Animal Science</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10th Word Congress on Genetics Applied to Livestock Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the porcine Sscrofa10.2 assembly and associated annotations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. International Conference Genetic Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Wroclaw, Poland. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genome-wide study of ruminants reveals two endogenous retrovirus families still active in goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RH mapping by sequencing: chromosome-scale assembly of the duck genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Man Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new local score based method applied to behavior-divergent quail lines sequenced in pools precisely detects selection signatures on genes related to autism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Inès Fariello Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Robelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison et visualisation de graphes de pangénomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Zytnicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de rennes. 2023, pp.1-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation linéaire du génome et ses variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Toulouse 3, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04975276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId475"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thomas Faraut </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive genome-wide scan for parent-of-origin expressed genes in the pig clarifies the conservation landscape of genomic imprinting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Fève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 58 (1), pp.18. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-026-01031-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-quality chromosome-scale genome assemblies of 29 maize inbred lines of European breeding relevance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Marcuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Birbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Di Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 13 (1), pp.715. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-026-07055-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606755v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoupling transcriptome layers: the distinct and variable nature of circular RNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Alonso-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Kühn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23 (1), pp.269. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-025-02375-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05227927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole genome short read data from 567 bulls of 14 breeds provides insight into genetic diversity of French cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekki Boussaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grohs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Milhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 62, pp.112049. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2025.112049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pairwise graph edit distance characterizes the impact of the construction method on pangenome graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Zytnicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (6), pp.btaf291. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2024.12.06.627166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871087v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive detection of structural variations in long and short reads dataset of French cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maulana Mughitz Naji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Di Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Birbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.40758. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-24477-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particular sequence characteristics induce bias in the detection of polymorphic transposable element insertions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Anthony Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lerat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, pp.e63. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05107931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genome-wide study of ruminants uncovers two endogenous retrovirus families recently active in goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile DNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.4. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13100-024-00337-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04963611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale detection and characterization of interchromosomal rearrangements in normozoospermic bulls using massive genotype and phenotype data sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanlin Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonie Barasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (6), pp.957-971. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/gr.277787.123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographical contrasts of Y‐chromosomal haplogroups from wild and domestic goats reveal ancient migrations and recent introgressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaäc J Nijman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin D Rosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Cumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 p. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.16579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation networks provide new insights into the architecture of testicular steroid pathways in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (4), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/genes12040551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VarGoats project: a dataset of 1159 whole-genome sequences to dissect Capra hircus global diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Talouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licia Colli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (1), 14 p. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-021-00659-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of the circular transcriptome in muscle, liver, and testis in three livestock species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Kühn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2021.665153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the history of the genus Gallus through whole genome sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Suez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanbadam Sathyakumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Arca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 158, pp.107044. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2020.107044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of pig transcriptomes suggests a global regulation mechanism enabling temporary bursts of circular RNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosemarie Weikard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNA Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15476286.2019.1621621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-species annotation of transcriptome and chromatin structure in domesticated animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylie Munyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vialaneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (1), 25 p. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-019-0726-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for Linkage Disequilibrium in genome scans for selection without individual genotypes: the local score approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Inès Fariello Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Robelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (14), pp.3700-3714. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.14141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sunflower genome provides insights into oil metabolism, flowering and Asterid evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Badouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Grassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Evan Staton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 546 (7656), pp.148-152. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature22380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a t(3;4)(p1.3;q1.5) translocation breakpoint in pigs using somatic cell hybrid mapping and high-resolution mate-pair sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mompart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (11), Non paginé. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0187617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring transcriptomic diversity in muscle revealed that cellular signaling pathways mainly differentiate five Western porcine breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Rohart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lascor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Bouffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidwine Trouilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16, Non paginé. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-015-2259-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathways and genes involved in steroid hormone metabolism in male pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 140, pp.44-55. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsbmb.2013.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sheep genome illuminates biology of the rumen and lipid metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jillian F. Maddox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 344 (6188), pp.1168-1173. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1252806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next-Generation Annotation of Prokaryotic Genomes with EuGene-P: Application to Sinorhizobium meliloti 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Sallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sauviac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-F. Jardinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DNA Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (4), pp.339-353. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/dnares/dst014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génomique des canards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Molette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Man Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (5), pp.391-402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequencing and automated whole-genome optical mapping of the genome of a domestic goat (Capra hircus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nianqing Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyong Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31 (2), pp.135-141. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nbt.2478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The duck genome and transcriptome provide insight into an avian influenza virus reservoir species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinhua Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingrui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David W Burt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hualan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45 (7), pp.776-783. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ng.2657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A duck RH panel and its potential for assisting NGS genome assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Man Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (september), Non paginé. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-13-513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses of pig genomes provide insight into porcine demography and evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martien A. M. Groenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan L. Archibald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirohide Uenishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher K. Tuggle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuhiro Takeuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 491 (7426), pp.393-398. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature11622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00880676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting long tandem duplications in genomic sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13, online (may), Non paginé. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-13-83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution autosomal radiation hybrid maps of the pig genome and their contribution to the genome sequence assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Zelenika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13, online (november), Non paginé. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-13-585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability of transcript abundance in pig peri-mortem skeletal muscle: eQTL localized genes involved in stress response, cell death, muscle disorders and metabolism.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lobjois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Tircazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (november), pp.548. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-12-548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical confidence measures for genome maps: application to the validation of genome assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26 (24), pp.3035-3042. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btq598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvira: comparative genomics of viral strains.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Enault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Baranowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btm293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00535599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeogenomics of plants: synteny-based modelling of extinct ancestors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Abrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Messing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 (9), pp.479-87. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tplants.2010.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there a leptin gene in the chicken genome? Lessons from phylogenetics, bioinformatics and genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General and Comparative Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 167 (1), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ygcen.2009.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sheep genome reference sequence: a work in progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. The International Sheep Genomics Consortium</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Archibald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.E. Cockett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Dalrymple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 41 (5), pp.449-453. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2052.2010.02100.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of monocotelydoneous proto-chromosomes reveals faster evolution in plants than in animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome J. Salse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël M. Abrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Bolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel E. Courcelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 106 (35), pp.14908-14913. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0902350106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Radiation Hybrids to Genome Mapping in Domestic Animals.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Lahbib Mansais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetic and Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 126 (1-2), pp.21-33. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000245904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00442389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The carnitine acetyltransferase gene (CRAT): a characterization of porcine transcripts with insights into the 5'-end variants of mammalian transcripts and their possible sub-cellular localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular and Molecular Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 14 (1), pp.90-99. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/s11658-008-0036-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing chromosome evolution in the whole-genome sequence era.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chromosome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16, pp.5-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narcisse: a mirror view of conserved syntenies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel E. Courcelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Beausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Letort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 36 (1), pp.D485-D490. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkm805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of porcine ASB6 gene and transcripts - Comparison of mammalian transcripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19, pp.138-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une carte comparée des génomes homme / porc hautement résolutive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Lahbib Mansais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26, pp.39-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic exploration of bacterial genomic rearrangements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaële Fichant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Quentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23, pp.1172-1174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative genome approach to marker ordering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick P. Chabrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23 (2), pp.E50-E56. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btl321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and haplotypic structure in 14 European and African cattle breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu M. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Foglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 177, pp.1059-1070</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary breakpoints through a high-resolution comparative map between porcine chromosomes 2 and 16 and human chromosomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Lahbib Mansais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mompart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 88, pp.504-512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rat Toxo1 locus directs toxoplasmosis outcome and controls parasite proliferation and spreading by macrophage-dependent mechanisms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cavaillès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordelia Bisanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Papapietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Colacios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 103 (3), pp.744-9. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0506643103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00171244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-resolution comparative map between pig chromosome 17 and human chromosomes 4, 8, and 20: Identification of synteny breakpoints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Lahbib Mansais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Karlskov-Mortensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mompart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.B. Jorgensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 86, pp.405-413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of male and female meiotic segregation patterns in translocation heterozygotes : a case study in an animal model (&amp;lt;em&amp;gt;Sus scrofa domestica L&amp;lt;/em&amp;gt;.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pellestor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 20, pp.2476-2482</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dense comparative gene map between human chromosome 19q13.3 -&amp;gt; q13.4 and a homologous segment of swine chromosome 6.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bosak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Yamomoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kiuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetic and Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 108, pp.317-321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative mapping of genomes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 37, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A gene-based radiation hybrid map of chicken microchromosome 14 : comparison to human and alignment to the assembled chicken sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jiguet-Jiglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirine Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 37, pp.229-251. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/gse:2004046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a gene-based radiation hybrid map of chicken Chromosome 7 and comparison to human and mouse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jiguet-Jiglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 15, pp.732-739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative porcine-human RH map for SSC2 focusing on synteny breakpoints with human</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Lahbib Mansais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mompart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetic and Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 106, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative porcine-human RH map for SSC2 focusing on synteny breakpoints with human</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Lahbib Mansais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mompart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetic and Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 106, pp.11-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Iccare web server: an attempt to merge sequence and mapping information for plant and animal species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gentzbittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 32, pp.W429-W434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Male and female segregation profiles in two reciprocal translocations t(12;14)(q13;q21) and t(3;15)(q27;q13) in pig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pellestor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetic and Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 106, pp.14-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human cytomegalovirus carries a cell-derived phospholipase A2 required for infectivity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Buisson-Brenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Claudel-Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 78, pp.7717-7726</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Male and female segregation profiles in two reciprocal translocations t(12 ; 14)(q13 ; q21) t(3 ; 15)(q27 ; q13) in the pig species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pellestor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fertility and Sterility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 82 (Suppl. 2), pp.S272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cyclic genetic code as a constraint satisfaction problem.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Heus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demongeot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 322, pp.313-334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RH mapping in pig to study evolutionary breakpoints between HSA7 and SSC3, 9 and 18</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mompart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Lahbib Mansais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetic and Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 106, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of a high-resolution comparative gene map between swine chromosome region 6q11 -&amp;gt; q21 and human chromosome 19 q-arm by RH mapping of 51 genes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bosak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Uenishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kiuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetic and Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 102, pp.109-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A radiation hybrid panel and its use in developing a gene map of the chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jiguet-Jiglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lemiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 44, pp.797-798</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rearranged gene order between pig and human in a QTL region on SSC 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 14, pp.71-80. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00335-002-3034-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzyme-specific profiles for genome annotation: PRIAM.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Claudel-Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Chevalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kahn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 31, pp.6633-6639</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new contribution to the integration of human and porcine genome maps: 623 new points of homology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Lahbib Mansais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cantegrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetic and Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 102, pp.100-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chicken radiation hybrid panel and its use for mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archiv für Geflügelkunde. Sonderheft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Special Issue, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation of selection and meiotic mechanisms in the production of imbalances in reciprocal translocations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Mermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demongeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetics and Cell Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 88, pp.15-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Structural Variants into Sequence-Based GWAS Using a Pangenome and Imputation Framework in Dairy Cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maulana Mughitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Grohs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, San Diego (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Updates for Goat SNP Chips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Borba Neumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Eggen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Talenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna S Grulikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Noce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant and Animal Genome Conference (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration of a deep learning approach to identify key genomic sequence features of 3D genome organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Valton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonie Barasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Colloquium on Animal Cytogenetics and Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vincenzo Peretti, Leopoldo Iannuzzi, Andrea Scaloni, Francesca Ciotola, Sara Albarella, Alessandra Iannuzzi, Angela Perucatti, Jun 2024, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and characterization of cytogenetic defects in cattle using large genotypic and phenotypic data sets generated for genomic evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanlin Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonie Barasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Escouflaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Colloquium on Animal Cytogenetics and Genomics (ICACG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04726165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first step towards the characterization of endogenous retroviruses’ evolutionary history and impact on small ruminant genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNET 2023 : 24th National Congress on Transposable Elements 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The French research community working on transposable elements (CNET), Jul 2023, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations de structure et longues lectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque INRAE Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE Genomics, May 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the Bos taurus Genome Assembly using New Sequencing Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Birbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Dreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Kuchly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discoveries Roadshow 2023 - PacBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PacBio, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex differences in recombination maps are associated with differential hotspot usage in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héléna Vassilief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Id Bella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Tortereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands. pp.861-864, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-940-4_202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lariat-derived circRNA from ATXN2L: an outstanding circRNA in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Kühn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO | EMBL Symposium: The Non-Coding Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, virtual, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y-chromosomal haplotypes in domestic and wild goats reveal ancient paternal bottlenecks and recent introgressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Lenstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vargoats Consortium</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.J. Nijman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Rosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISGC and IGGC Virtual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulouse-Dunedin, France. pp.886-889, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-940-4_208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular RNAs detection and cross-species conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2020 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, virtual meeting, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatin accessibility conservation across four livestock species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali Quelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vialaneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylie Munyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the International Society for Animal Genetics (ISAG 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Llieda, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pig transcriptome analysis suggests a global regulation mechanism enabling temporary bursts of circular RNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Weikard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. International Society for Animal Genetics Conference (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lleida, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une meilleure compréhension des fonctions & des interactions des ARN circulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali Quelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Département Génétique Animale - La Génétique Animale et les Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Dienné, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The analysis of sheep and goat genomes reveals new biological mechanisms explaining the variation of Mendelian and complex phenotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Drouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire mensuel (CRAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiotic and gene expression analyses in a case of t(1;15) azoospermic boar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonie Barasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. International Colloquium on Animal Cytogenetics and Genomics (23 ICACG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, St Petersbourg, Russia. 360 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VarGoats: first results of an international 1000-genome project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Pompanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Environmental and Agronomical Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of balanced chromosome translocations on boar fertility and cell reprogramming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Congras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonie Barasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Canale-Tabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. International Colloquium on Animal Cytogenetics and Genomics (ICACG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toulouse, France. 116p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome structural variability in the light of NGS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. International Colloquium on Animal Cytogenetics and Genomics (ICACG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toulouse, France. 116 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De novo Assembly of the Chinese Bamboo-Partridge Genome and Comparison with Chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Rognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Pig Genome Assembly with Mate-Pair Sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane D. Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerous interchromosomal rearrangements in spite of high synteny conservation between duck and chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Man Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daren Griffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. International Colloquium on Animal Cytogenetics and Gene Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Ischia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping by RH sequencing: organizing NGS scaffolds into chromosomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Man Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. P!ant and animal genome meeting (PAG XXI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, San Diego, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection de SNP chez la caille : production d'un outil commum pour des programmes scientifiques multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). Nouzilly, FRA. Institut National de la Recherche Agronomique (INRA). Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES), FRA., Mar 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local score based method on pool-sequenced behaviour-divergent quail lines precisely detected selection signatures related to autism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon S. Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Inès M. I. Fariello Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Robelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. Colloque du Petit Pois Déridé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goat genome assembly, availability of an international 50K SNP chip and RH panel: an update of the international goat genome consortium projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Eggen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Heuven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Conference of the Plant &amp; Animal Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plant &amp; Animal Genome (PAG). USA., Jan 2012, San Diego, United States. 28 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a high density SNP International Goat Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Johari Jiken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, San Diégo, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de régions génomiques homologues par un algorithme de flots avec coûts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ROADEF'2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Recherche Opérationnelle et d'Aide à la Décision (SFROAD). FRA., Feb 2010, Toulouse, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling RH maps uncertainty and application to the validation of whole genome assemblies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Leipzig, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation dune puce 60 000 SNP pour cartographier finement des QTL affectant des caractères de production, de résistance aux maladies et de comportement chez les ovins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Moreno-Romieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser l'incertitude des cartes d'hybrides irradiés : application à la validation d'assemblage de génomes complets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Givry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet ANR 2008 SheepSNPQTL : utilisation de la puce 60 000 SNP pour la cartographie fine de QTL chez les ovins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Moreno-Romieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Robelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ArcAnGe, annotating, representing and comparing animal genomes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Courcelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gouzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AGENAE, La Rochelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, France, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'Iccare à Narcisse, une promenade parmi les mythes de la bioinformatique animale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Courcelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gouzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux exemples d'épissage alternatif (ASB6 et CRAT) pour montrer l'intérêt de l'étude de ce phénomène chez les espèces d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution chicken radiation hybrid maps using the IlluminaTM technology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine M. Douaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Conference of the International Society of Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Amsterdam, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosomal rearrangements and comparative mapping.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Cytogénétique des plantes Clermont-Ferrand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, France, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SNP detection project using one million reads from WGS libraries produced from one pig from seven different breeds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dossat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Plant &amp; Animal Genomes XV Conference, San Diego</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, California, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution mapping of evolutionary breakpoints in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Lahbib Mansais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mompart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. European Colloquium on Animal Cytogenetics and Gene mapping, June 18-21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rat Toxo1 locus directs toxoplasmosis outcome and controls parasite proliferation and spreading by macrophage-dependent mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cavaillès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bisanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Papapietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Colacios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inconnu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reciprocal translocations in pigs: frequency in the French populations and analysis of their consequences on reproduction abilities of carrier animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pellestor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Internnational Congress on Biotechnology in Animal Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Rapotin, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Male and female segregation profiles in two reciprocal translocations t(12;14)(q13;q21) and t(3;15)(q27;q13) in the pig species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pellestor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th Annual Meeting of the American Society for Reproductive Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Philadelphia, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RH mapping in pig to study evolutionary breakpoints between HSA7 and SSC3, 9 and 18</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mompart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Lahbib Mansais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. European Colloquium on Animal Cytogenetics and Gene Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative porcine-human RH map for SSC2 focusing on synteny breakpoints with human</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Lahbib Mansais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mompart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. European Colloquium on Animal Cytogenetics and Gene Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Male and female segregation profiles in two reciprocal translocations t(12;14)(q13;q21) and t(3;15)(q27;q13) in pig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pellestor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Colloquium on Animal Cytogenetics and Gene Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative radiation hybrid map of SSC17 and human homologous chromosomes HSA 20, 8 and 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Lahbib Mansais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Karlskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mompart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Gorodkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. International Conference on International Society of Animla Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A radiation hybrid panel and its use in developing a gene map of the chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jiguet-Jiglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lemiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003 Spring Meeting of the WPSA French Branch.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration des cartes humaines et porcines : 623 nouveaux points d'homologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Génomique des animaux d'élevage, Seignosse-le-Penon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Seignosse-le-Peignon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un panel d'hybrides irradiés et son utilisation pour développer une carte des gènes de la poule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jiguet-Jiglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lemiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promises and lessons from complete genome sequences for comparative mapping.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Major Genes and QTL in Sheep and Goat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Toulouse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chicken radiation hybrid panel and its use for mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring endogenous retroviruses in ruminant genomes: They might not be all dead after all</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics and Evolutionary Genomics (ALPHY = ALignments and PHYlogeny)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hi-C for the detection and characterization of chromosomal rearrangements in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Valton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonie Barasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Colloquium on Animal Cytogenetics and Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Naples, Italy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small ruminants versus endogenous retroviruses: an evolutive showdown still in progress in the domestic goat genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congress on transposable elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major contribution to the bovine pangenome: whole genome sequences, SNPs, and structural variants of 154 bulls from 14 breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Suin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Marcuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Dréau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Birbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Genome San Diego 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex differences in recombination rates are associated with hotspot usage in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan E. Johnston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Tortereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Quantitative Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05514288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques résultats du programme VarGoats : « 1000 génomes caprins »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Amills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ben Braiek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural variants detection and de novo genome assembly of a maize line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Birbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Di Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Dréau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant &amp; Animal Genome Conference (PAG) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner analyse d’association et génomique fonctionnelle pour la recherche de gènes candidats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques Département Génétique animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rétrogènes et variation du nombre de copies chez les ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques Département Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De novo assembly of 90 bovines genomes using PacBio CLR application comparison and optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Marcuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Suin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Dreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Birbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale France Génomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De novo assembling 19 maize inbred lines of the European germplasm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Birbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Dreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd Annual Maize Genetics Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, virtuel, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of annotations (reference genome and parent gene) for the study of circRNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Kühn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISAG 2021- virtual conference of the International Society for Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, virtual, South Africa. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural variants detection and de novo genome assembly of a Maize line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Birbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Di Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Dreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMRT Leiden 2021 – Young Investigator Virtual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, virtuel, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De novo assembly of bovine genome using PacBio applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Birbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Dréau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Kuchly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMRT Leiden 2021 – Young Investigator Virtual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, virtuel, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Long Read project to find optimal technologic combinations for genome assembly and variability, epigenetic marks detection and metagenomic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Castinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy-Félix Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXVIII, Plant and Animal Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, San Diego, United States. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">the ability to produce exonic circularRNA appears to be mainly linked to the genomic structure of genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosemarie Weikard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Kuehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNAtoul 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toulouse, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative analyses of chromosome conformation, chromatin accessibility and gene expression in human and livestock genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali Quelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vialaneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Computational Biology (ECCB 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Athènes, Greece. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation et premiers résultats du programme 1000 génomes caprins : VarGoats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Talouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Dienné, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Score Based Method On Pool-Sequenced Behavior-Divergent Quail Lines Precisely Detected Selection Signatures Related To Autism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Inès Fariello Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Robelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">American Society of Animal Science</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10th Word Congress on Genetics Applied to Livestock Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Score Based Method On Pool-Sequenced Behavior-Divergent Quail Lines Precisely Detected Selection Signatures Related To Autism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Inès Fariello Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Régionale de Bioinformatique et Biostatistique, Génopole Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Toulouse, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the porcine Sscrofa10.2 assembly and associated annotations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. International Conference Genetic Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Wroclaw, Poland. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genome-wide study of ruminants reveals two endogenous retrovirus families still active in goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RH mapping by sequencing: chromosome-scale assembly of the duck genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Man Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new local score based method applied to behavior-divergent quail lines sequenced in pools precisely detects selection signatures on genes related to autism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Inès Fariello Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Robelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison et visualisation de graphes de pangénomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Zytnicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de rennes. 2023, pp.1-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation linéaire du génome et ses variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Toulouse 3, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04975276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId475"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560333v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Perret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Iannuccelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia F&#232;ve" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-026-01031-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05606755v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marcuzzo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Birbes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ech&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Di Franco" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-07055-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04963611v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Verneret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leroux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Navratil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lerat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-024-00337-6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04871087v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Dubois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zytnicki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaitre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.12.06.627166" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391915v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maulana Mughitz Naji" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-24477-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227927v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Alonso-Garc&#237;a" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa K&#252;hn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-025-02375-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268512v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grohs" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Milhes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112049" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107931v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Anthony Le" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Turpin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.570" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170739v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanlin Jourdain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmonie Barasc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Calgaro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonnet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.277787.123" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03722180v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa&#228;c J Nijman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin D Rosen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cumer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16579" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222223v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Robic" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12040551" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03480970v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Denoyelle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Talouarn" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licia Colli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Alberti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-021-00659-6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03264869v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cerutti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.665153" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155990v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Suez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanbadam Sathyakumar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Arca" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2020.107044" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622408v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemarie Weikard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2019.1621621" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437599v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissac" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie Munyard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-019-0726-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603287v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Badouin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Grassa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Evan Staton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature22380" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607837v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria In&#232;s Fariello Rico" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boitard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Mercier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Robelin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14141" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622330v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pinton" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mompart" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerr&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0187617" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245970v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rohart" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lascor" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bouffaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwine Trouilh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2259-9" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635391v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Jiang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Xie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbin Chen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Talbot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jillian F. Maddox" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1252806" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210569v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2013.11.001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3ZW7JTMV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652041v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinhua Huang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingrui Li" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W Burt" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hualan Chen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Zhang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.2657" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207754v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Diot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Molette" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man Rao" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03082947v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Sallet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Roux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sauviac" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Jardinaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carrere" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dst014" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651460v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Dong" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nianqing Xiao" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyong Du" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.2478" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644217v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Iannuccelli" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Zelenika" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Milan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-585" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646793v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Morisson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Bardes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia K. Feve" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-513" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00880676v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien A. M. Groenen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan L. Archibald" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirohide Uenishi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher K. Tuggle" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Takeuchi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11622" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650334v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Audemard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schiex" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-13-83" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842687v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lobjois" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tircazes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Benne" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-548" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129469v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bruneau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2009.10.006" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WVTRXL93-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668022v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. The International Sheep Genomics Consortium" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Archibald" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Cockett" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Dalrymple" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2010.02100.x" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0BBW1B5B-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665786v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Givry" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btq598" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535599v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Enault" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fremez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baranowski" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btm293" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681093v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Abrouk" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pont" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Messing" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Jackson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2010.06.001" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9318WPB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964188v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Salse" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l M. Abrouk" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Bolot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Guilhot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Courcelle" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0902350106" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00442389v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hitte" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Lahbib Mansais" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000245904" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663909v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11658-008-0036-3" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653333v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656575v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Beausse" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Letort" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Stahl" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fremez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm805" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657001v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662738v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Yerle" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653698v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenna&#235;le Fichant" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Quentin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667668v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Chabrier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Derrien" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Galibert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btl321" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660515v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Gautier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katayoun Moazami-Goudarzi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Foglio" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171244v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cavaill&#232;s" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sergent" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordelia Bisanz" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Papapietro" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Colacios" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0506643103" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656467v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Leroux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670446v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Jiguet-Jiglaire" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Assaf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2004046" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674136v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gruand" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pellestor" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678722v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bosak" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yamomoto" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fujisaki" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kiuchi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670629v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Karlskov-Mortensen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Jorgensen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672330v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669950v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673120v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673764v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jiguet-Jiglaire" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675844v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#252;ller" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denis" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gentzbittel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671512v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducos" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674890v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buisson-Brenac" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marion" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Claudel-Renard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674861v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673209v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Weil" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Heus" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demongeot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670370v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671887v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cantegrel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676236v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mikawa" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Uenishi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674651v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lemiere" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679052v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Demeure" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Renard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00335-002-3034-1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FHSFZP18-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676567v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Chevalet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kahn" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675399v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694908v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Mermet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cohen" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05537063v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maulana Mughitz" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Sorin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Grohs" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fritz" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242474v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Borba Neumann" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Eggen" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Talenti" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna S Grulikowski" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Noce" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651656v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mary" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Valton" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726165v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Escouflaire" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barbat" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04096124v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Iampietro" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Birbes" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Dreau" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kuchly" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728744v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220082v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04065264v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Vassilief" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Id Bella" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Tortereau" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_202" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03445759v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demars" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03817722v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Lenstra" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vargoats Consortium" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J. Nijman" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.D. Rosen" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_208" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703612v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788732v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali Quelen" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788077v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Weikard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785651v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785242v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Tosser-Klopp" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Drouilhet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737986v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785613v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pompanon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738753v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Congras" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Marquet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Canale-Tabet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lhuillier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602943v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194054v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rognon" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerre" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coville" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793231v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Fillon" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daren Griffin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739253v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane D. Esquerre" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749835v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190264v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810860v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon S. Boitard" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria In&#232;s M. I. Fariello Rico" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019243v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Eggen" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Heuven" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194170v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Johari Jiken" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752130v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813656v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Givry" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755058v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno-Romieux" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rupp" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815790v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hourcade" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine M. Douaud" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815778v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Courcelle" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813290v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Legarra" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754669v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756487v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752629v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751166v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dossat" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811665v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752628v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cavaill&#232;s" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sergent" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bisanz" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Papapietro" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colacios" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813597v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761544v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Karlskov" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gorodkin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827383v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Berland" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831758v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827995v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826042v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829792v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760525v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762328v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chardon" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826038v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761067v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825614v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04965269v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05514288v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan E. Johnston" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651644v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marrauld" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432840v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Suin" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Dr&#233;au" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727644v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812438v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Denoyelle" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Amills" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ben Braiek" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541379v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03936070v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labrune" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590746v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225788v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Genet" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03445792v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541316v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539396v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Denis" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541224v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947690v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Castinel" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my-F&#233;lix Serre" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788016v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Kuehn" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784857v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mestre" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03817570v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourdon" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194044v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194042v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mercier" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wcgalp.com" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804016v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706314v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955250v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fillon" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194146v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213245v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04975276v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560333v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Perret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Iannuccelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia F&#232;ve" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-026-01031-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05606755v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marcuzzo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Birbes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ech&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Di Franco" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-07055-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227927v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Alonso-Garc&#237;a" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa K&#252;hn" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-025-02375-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268512v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grohs" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Milhes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112049" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04871087v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Dubois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zytnicki" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaitre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.12.06.627166" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391915v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maulana Mughitz Naji" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-24477-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107931v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Verneret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Anthony Le" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Turpin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lerat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.570" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04963611v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leroux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Navratil" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-024-00337-6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170739v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanlin Jourdain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmonie Barasc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Calgaro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonnet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.277787.123" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03722180v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa&#228;c J Nijman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin D Rosen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cumer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16579" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222223v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Robic" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12040551" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03480970v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Denoyelle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Talouarn" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licia Colli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Alberti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-021-00659-6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03264869v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cerutti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.665153" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155990v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Suez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanbadam Sathyakumar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Arca" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2020.107044" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622408v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemarie Weikard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2019.1621621" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437599v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissac" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie Munyard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-019-0726-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607837v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria In&#232;s Fariello Rico" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boitard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Mercier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Robelin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14141" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603287v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Badouin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Grassa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Evan Staton" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature22380" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622330v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pinton" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mompart" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerr&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0187617" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245970v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rohart" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lascor" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bouffaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwine Trouilh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2259-9" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210569v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2013.11.001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3ZW7JTMV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635391v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Jiang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Xie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbin Chen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Talbot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jillian F. Maddox" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1252806" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03082947v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Sallet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Roux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sauviac" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Jardinaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carrere" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dst014" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207754v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Diot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Molette" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man Rao" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651460v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Dong" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nianqing Xiao" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyong Du" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.2478" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652041v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinhua Huang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingrui Li" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W Burt" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hualan Chen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Zhang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.2657" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646793v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Morisson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Bardes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia K. Feve" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-513" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00880676v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien A. M. Groenen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan L. Archibald" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirohide Uenishi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher K. Tuggle" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Takeuchi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11622" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650334v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Audemard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schiex" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-13-83" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644217v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Iannuccelli" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Zelenika" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Milan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-585" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842687v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lobjois" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tircazes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Benne" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-548" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665786v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Givry" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btq598" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535599v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Enault" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fremez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baranowski" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btm293" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681093v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Abrouk" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pont" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Messing" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Jackson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2010.06.001" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9318WPB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129469v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bruneau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2009.10.006" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WVTRXL93-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668022v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. The International Sheep Genomics Consortium" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Archibald" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Cockett" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Dalrymple" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2010.02100.x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0BBW1B5B-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964188v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Salse" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l M. Abrouk" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Bolot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Guilhot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Courcelle" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0902350106" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00442389v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hitte" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Lahbib Mansais" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000245904" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663909v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11658-008-0036-3" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653333v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656575v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Beausse" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Letort" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Stahl" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fremez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm805" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657001v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662738v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Yerle" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653698v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenna&#235;le Fichant" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Quentin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667668v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Chabrier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Derrien" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Galibert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btl321" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660515v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Gautier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katayoun Moazami-Goudarzi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Foglio" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656467v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Leroux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171244v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cavaill&#232;s" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sergent" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordelia Bisanz" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Papapietro" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Colacios" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0506643103" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670629v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Karlskov-Mortensen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Jorgensen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674136v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gruand" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pellestor" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678722v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bosak" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yamomoto" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fujisaki" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kiuchi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672330v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670446v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Jiguet-Jiglaire" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Assaf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2004046" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673764v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jiguet-Jiglaire" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669950v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673120v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675844v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#252;ller" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denis" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gentzbittel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671512v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducos" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674890v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buisson-Brenac" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marion" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Claudel-Renard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674861v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673209v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Weil" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Heus" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demongeot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670370v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676236v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mikawa" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Uenishi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674651v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lemiere" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679052v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Demeure" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Renard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00335-002-3034-1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FHSFZP18-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676567v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Chevalet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kahn" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671887v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cantegrel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675399v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694908v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Mermet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cohen" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05537063v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maulana Mughitz" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Sorin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Grohs" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fritz" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242474v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Borba Neumann" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Eggen" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Talenti" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna S Grulikowski" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Noce" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651656v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mary" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Valton" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726165v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Escouflaire" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barbat" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728744v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220082v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04096124v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Iampietro" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Birbes" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Dreau" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kuchly" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04065264v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Vassilief" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Id Bella" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Tortereau" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_202" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03445759v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demars" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03817722v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Lenstra" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vargoats Consortium" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J. Nijman" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.D. Rosen" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_208" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703612v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788732v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali Quelen" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788077v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Weikard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785651v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785242v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Tosser-Klopp" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Drouilhet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737986v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785613v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pompanon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738753v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Congras" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Marquet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Canale-Tabet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lhuillier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602943v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194054v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rognon" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerre" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coville" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739253v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane D. Esquerre" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793231v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Fillon" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daren Griffin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749835v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190264v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810860v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon S. Boitard" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria In&#232;s M. I. Fariello Rico" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019243v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Eggen" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Heuven" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194170v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Johari Jiken" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752130v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813656v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Givry" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755058v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno-Romieux" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rupp" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754669v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813290v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Legarra" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815778v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Courcelle" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756487v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752629v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815790v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hourcade" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine M. Douaud" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811665v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751166v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dossat" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813597v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752628v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cavaill&#232;s" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sergent" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bisanz" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Papapietro" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colacios" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827383v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Berland" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831758v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827995v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826042v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829792v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761544v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Karlskov" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gorodkin" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826038v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762328v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chardon" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761067v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760525v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825614v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04965269v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651644v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marrauld" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727644v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432840v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Suin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Dr&#233;au" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05514288v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan E. Johnston" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812438v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Denoyelle" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Amills" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ben Braiek" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541379v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03936070v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labrune" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225788v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Genet" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590746v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539396v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Denis" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03445792v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541316v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541224v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947690v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Castinel" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my-F&#233;lix Serre" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788016v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Kuehn" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784857v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mestre" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03817570v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourdon" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194042v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mercier" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wcgalp.com" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194044v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804016v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706314v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955250v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fillon" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194146v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213245v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04975276v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>