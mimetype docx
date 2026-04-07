--- v0 (2026-03-05)
+++ v1 (2026-04-07)
@@ -730,174 +730,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01861844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">El reportaje gráfico: una alternativa del compromiso periodístico. Representación contextual y estrategias narrativas en Barcelona. «Los vagabundos de la chatarra» (2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diablotexto Digital</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7203/diablotexto.1.8860⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Déclinaisons de l’hybridité dans le roman graphique espagnol. Intermédialité et cohérence dans le récit (autobio)graphique Historias del barrio »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Faye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Babel : Littératures plurielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Littératures et arts contemporains : l’hybridité à l’œuvre, 33, pp.65-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01369066v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-02551891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proverbes et sentences dans La Celestina : traduction, effets de formes et effets de sens</w:t>
               </w:r>
@@ -1047,165 +1047,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04864127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Implicaciones mediáticas y semióticas de la retraducción: cuando Asterix cruza el Charco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Retranslations in Context IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Madrid, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Traduire puis retraduire l’humour en bande dessinée : implications sémiotiques, linguistiques et traductologiques de la traduction espagnole et de la retraduction argentine d’Astérix.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Faye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enjeux et conséquences des mutations discursives dans l’espace Espagne-Amériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Paris-Nanterre et Paris 8, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02551768v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02551259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une redéfinition des contours de la narration graphique de presse : La Grieta et la question problématique de la frontière</w:t>
               </w:r>
@@ -1989,203 +1989,203 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Poétiques et politiques du spectre. Lieux, figures et représentations de la rémanence dans les Amériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Delafosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Fournet-Perot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pulim. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02984388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Poétiques et politiques du spectre. Lieux, figures et représentations de la rémanence dans les Amériques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Faye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PULIM, pp.119, 2014, 2-84287-602-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00942720v1</w:t>
-              </w:r>
-[...112 lines deleted...]
-                <w:t xml:space="preserve">hal-02984388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2197,238 +2197,238 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hibridez y cuestionamiento de la identidad en El ángel de la retirada de Paco Roca y Serguei Dounovetz: hacia la constitución de una memoria de segunda generación</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Viviane Alary; Michel Matly. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Narrativa gráfica de la Guerra Civil. Perspectivas globales y particulares</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad de León, pp.329-352, 2020, 978-84-9773-990-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03143409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hibridez y cuestionamiento de la identidad en El ángel de la retirada de Paco Roca y Sergueï Dounovetz : hacia la constitución de una memoria de segunda generación</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Faye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contar y dibujar la Guerra civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, inPress</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02551792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une définition des contours de la narration graphique de presse : La Grieta de Carlos Spottorno et Guillermo Abril et la question problématique de la frontière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Faye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Croquer l'actualité. 50 ans de dessin de presse et de BD-reportage (1968-2018) [titre sous réserve]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02551783v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03143409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narrative (De)constructions and the Persistence of the Text: Images of the Cid between Epic Performance and Comics</w:t>
               </w:r>
@@ -2649,405 +2649,405 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01369078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">(Dé)constructions narratives et persistance du texte : images du Cid, entre performance épique et bande dessinée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Benoît Mitaine, David Roche, Isabelle Schmidt-Pitiot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bande dessinée et adaptation (littérature, cinéma, tv)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.81-100, 2015, 978-2-84516-682-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">¿ Es el humor una cuestión de fronteras ? Estudio traductológico comparativo de cómics francoespañoles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Faye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thaís Leão Vieira &amp; Louis Imperiale. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectivas del Humor: estudios del humor luso-hispanico</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ed. Verona, pp.132-140, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sobre la reescritura multimodal. Tensión intersemiótica y resistencia textual en unas recomposiciones ilustradas del Poema de Mio Cid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Faye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sara Augusto, Alexia Dotras Bravo y Diego Santos Sánchez (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Literatura y Re/escritura.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centro de Literatura Portuguesa, pp.37-54, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Benoît Mitaine, David Roche, Isabelle Schmidt-Pitiot. </w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentation des genres dans La Celestina. Transsexualité référentielle et approche traductologique des proverbes animaliers en français et en espagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Fournet-Perot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Gay-Sylvestre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bande dessinée et adaptation (littérature, cinéma, tv)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.81-100, 2015, 978-2-84516-682-0</w:t>
+              <w:t xml:space="preserve">Yo femenino, tu masculina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vocesentinta, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Cid en América. Influencia contextual en los procesos semióticos de la adaptación literaria y de la reescritura.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Faye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Josefa Badía; Rosa Durá; David Guinart; José Martínez Rubio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Más allá de las palabras : difusión, recepción y didáctica de la literatura hispánica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publicacions de la Universitat de València, pp.137-149, 2014, 978-84-370-9296-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01083788v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-00878306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representación de los géneros en La Celestina. Transexualidad referencial y estudio traductológico de los refranes de animales en francés y en español</w:t>
               </w:r>
@@ -3454,51 +3454,51 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ENS de Lyon; Agorantic FR 3621; CIHAM. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05390100v1</w:t>
+                <w:t xml:space="preserve">hal-05390100v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de l'épreuve de thème écrit de l'Agrégation externe d'espagnol</w:t>
               </w:r>
@@ -3790,51 +3790,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05420701v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Alary" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05411916v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/flamme.1770" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04364014v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7203/Celestinesca.47.26878" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03142825v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02551763v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03142829v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01861846v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13125/2039-6597/3196" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01861844v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01369066v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02551891v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7203/diablotexto.1.8860" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00877526v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04864127v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02551768v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02551259v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02551273v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02551332v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02551327v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01234153v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01234140v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01083796v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00878321v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00880382v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fournet-Perot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00877530v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00651484v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00878309v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942720v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02984388v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delafosse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Leroux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02551792v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02551783v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03143409v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01868817v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.upress.state.ms.us" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02551937v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edicoesverona.com.br" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01369078v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00878317v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00878312v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00878310v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01083788v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00878306v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01071686v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00877522v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00877515v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00877508v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390100v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gille Levenson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brisville-Fertin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Castillo Lluch" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a D&#237;ez Y&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04864129v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849991v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Bel&#233;n Villar D&#237;az" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05420701v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Alary" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05411916v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/flamme.1770" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04364014v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7203/Celestinesca.47.26878" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03142825v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02551763v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03142829v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01861846v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13125/2039-6597/3196" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01861844v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02551891v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7203/diablotexto.1.8860" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01369066v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00877526v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04864127v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02551259v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02551768v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02551273v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02551332v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02551327v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01234153v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01234140v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01083796v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00878321v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00880382v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fournet-Perot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00877530v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00651484v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00878309v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02984388v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delafosse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Leroux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942720v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03143409v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02551792v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02551783v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01868817v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.upress.state.ms.us" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02551937v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edicoesverona.com.br" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01369078v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00878310v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00878317v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00878312v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00878306v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01083788v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01071686v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00877522v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00877515v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00877508v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390100v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gille Levenson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brisville-Fertin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Castillo Lluch" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a D&#237;ez Y&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04864129v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849991v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Bel&#233;n Villar D&#237;az" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>