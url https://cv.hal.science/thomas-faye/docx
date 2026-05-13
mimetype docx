--- v1 (2026-04-07)
+++ v2 (2026-05-13)
@@ -730,174 +730,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01861844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Déclinaisons de l’hybridité dans le roman graphique espagnol. Intermédialité et cohérence dans le récit (autobio)graphique Historias del barrio »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Babel : Littératures plurielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Littératures et arts contemporains : l’hybridité à l’œuvre, 33, pp.65-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01369066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">El reportaje gráfico: una alternativa del compromiso periodístico. Representación contextual y estrategias narrativas en Barcelona. «Los vagabundos de la chatarra» (2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Faye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diablotexto Digital</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 1, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7203/diablotexto.1.8860⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7203/diablotexto.1.8860⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02551891v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01369066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proverbes et sentences dans La Celestina : traduction, effets de formes et effets de sens</w:t>
               </w:r>
@@ -1989,203 +1989,203 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Poétiques et politiques du spectre. Lieux, figures et représentations de la rémanence dans les Amériques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PULIM, pp.119, 2014, 2-84287-602-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00942720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Poétiques et politiques du spectre. Lieux, figures et représentations de la rémanence dans les Amériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Delafosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Fournet-Perot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pulim. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Colin</w:t>
-[...76 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02984388v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-00942720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2649,262 +2649,335 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01369078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">¿ Es el humor una cuestión de fronteras ? Estudio traductológico comparativo de cómics francoespañoles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thaís Leão Vieira &amp; Louis Imperiale. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspectivas del Humor: estudios del humor luso-hispanico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ed. Verona, pp.132-140, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sobre la reescritura multimodal. Tensión intersemiótica y resistencia textual en unas recomposiciones ilustradas del Poema de Mio Cid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sara Augusto, Alexia Dotras Bravo y Diego Santos Sánchez (eds.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Literatura y Re/escritura.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centro de Literatura Portuguesa, pp.37-54, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">(Dé)constructions narratives et persistance du texte : images du Cid, entre performance épique et bande dessinée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Faye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benoît Mitaine, David Roche, Isabelle Schmidt-Pitiot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bande dessinée et adaptation (littérature, cinéma, tv)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.81-100, 2015, 978-2-84516-682-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Thaís Leão Vieira &amp; Louis Imperiale. </w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Cid en América. Influencia contextual en los procesos semióticos de la adaptación literaria y de la reescritura.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Josefa Badía; Rosa Durá; David Guinart; José Martínez Rubio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectivas del Humor: estudios del humor luso-hispanico</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ed. Verona, pp.132-140, 2015</w:t>
+              <w:t xml:space="preserve">Más allá de las palabras : difusión, recepción y didáctica de la literatura hispánica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publicacions de la Universitat de València, pp.137-149, 2014, 978-84-370-9296-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01083788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentation des genres dans La Celestina. Transsexualité référentielle et approche traductologique des proverbes animaliers en français et en espagnol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2924,130 +2997,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Gay-Sylvestre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Yo femenino, tu masculina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vocesentinta, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878306v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01083788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representación de los géneros en La Celestina. Transexualidad referencial y estudio traductológico de los refranes de animales en francés y en español</w:t>
               </w:r>
@@ -3790,51 +3790,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05420701v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Alary" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05411916v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/flamme.1770" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04364014v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7203/Celestinesca.47.26878" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03142825v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02551763v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03142829v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01861846v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13125/2039-6597/3196" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01861844v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02551891v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7203/diablotexto.1.8860" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01369066v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00877526v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04864127v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02551259v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02551768v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02551273v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02551332v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02551327v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01234153v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01234140v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01083796v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00878321v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00880382v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fournet-Perot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00877530v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00651484v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00878309v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02984388v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delafosse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Leroux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942720v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03143409v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02551792v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02551783v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01868817v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.upress.state.ms.us" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02551937v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edicoesverona.com.br" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01369078v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00878310v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00878317v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00878312v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00878306v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01083788v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01071686v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00877522v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00877515v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00877508v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390100v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gille Levenson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brisville-Fertin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Castillo Lluch" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a D&#237;ez Y&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04864129v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849991v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Bel&#233;n Villar D&#237;az" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05420701v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Alary" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05411916v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/flamme.1770" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04364014v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7203/Celestinesca.47.26878" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03142825v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02551763v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03142829v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01861846v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13125/2039-6597/3196" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01861844v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01369066v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02551891v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7203/diablotexto.1.8860" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00877526v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04864127v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02551259v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02551768v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02551273v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02551332v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02551327v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01234153v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01234140v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01083796v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00878321v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00880382v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fournet-Perot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00877530v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00651484v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00878309v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942720v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02984388v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delafosse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Leroux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03143409v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02551792v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02551783v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01868817v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.upress.state.ms.us" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02551937v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edicoesverona.com.br" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01369078v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00878317v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00878312v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00878310v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01083788v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00878306v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01071686v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00877522v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00877515v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00877508v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390100v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gille Levenson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brisville-Fertin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Castillo Lluch" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a D&#237;ez Y&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04864129v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849991v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Bel&#233;n Villar D&#237;az" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>