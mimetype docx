--- v0 (2026-04-15)
+++ v1 (2026-05-18)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François Thomas </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Pirates du métro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Positif </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 741, pp.79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mes universités de Jacques Aumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Positif </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 740, pp.78-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney Lumet, roi des focales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Positif </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 734, pp.96-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Sondheim (1930-2021) : les comédies musicales de l’avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Positif </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 732, pp.69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Resnais à l’école des séries télévisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Positif </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 720</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orson Welles : One Man Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Positif </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 670, pp.81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakespeare à jamais : entretien avec Denis Podalydès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle Revue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 620, pp.75-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3, villa Rimbaud : Jean Gruault 1924-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Positif </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 655, pp.82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’épreuve du feu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Kiberlain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Positif </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 653-654, pp.44-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Christophe Jeauffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Positif </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 653-654, pp.47-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En finira-t-on jamais avec Welles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Berthomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Positif </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 657, pp.96-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vous écrivez des films pour le théâtre, je réalise des pièces pour le cinéma »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Positif </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arrivals & Departures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Livi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Positif </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 653-654, pp.66-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orson Welles, un saltimbanque à Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Positif </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 657, pp.110-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finishing the Hat : Collected Lyrics (1954-1981) — Look, I Made a Hat : Collected Lyrics (1981-2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Positif </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 638, pp.72-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au pays des pendrillons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Positif </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 638, pp.15-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Resnais (1922-2014) : au paradis des limules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Positif </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 639, pp.66-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Werner Henze 1926-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Positif </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 625, pp.74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruits, Cris, Musiques de films : les projections avant 1914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Positif </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 625, pp.82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la rencontre des fantômes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Positif </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 615, pp.93-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur le plateau des « Herbes folles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Positif </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 615, pp.105-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Resnais et Stephen Sondheim, artistes jumeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Double Jeu : Théâtre / Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7, pp.61-85. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/doublejeu.1241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersed in Music : Alain Resnais’s Creative Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Resnais Archipelago</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Duke University, Oct 2015, Durham, North Carolina, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1953-1956 : The Filmorsa Years, or : The Worst Possible Partners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orson Welles : A Centennial Celebration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Indiana University, Apr 2015, Bloomington, Indiana, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Forgotten Screenplays : “Noah” and “Operation Cinderella”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orson Welles, un artista multidisciplinari / Orson Welles, A Multidisciplinary Artist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Filmoteca de Catalunya, Jun 2015, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Snow et Alain Resnais : démoniaques, tendres et désespéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les musiques de films : nouveaux enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 1 Panthéon Sorbonne, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découpage libre, découpage imposé : la transplantation de Jean Renoir à Hollywood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le découpage au cinéma, enjeux théoriques et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vincent Amiel, Gilles Moüellic, José Moure, Sep 2013, Cerisy-la-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trente Ans avec Alain Resnais : entretiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Impressions Nouvelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 288 p., 2022, 978-2-87449-961-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Resnais, les coulisses de la création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le court métrage français de 1945 à 1968 : de l’âge d’or aux contrebandiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bluher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 2005, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.2088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orson Welles et ses compositeurs : une cohésion sociale et politique autant qu’artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Émeline Jouve; Géraldine Prévot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Federal Theatre Project (1935-1939) : contexte &amp; enjeux / context &amp; issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université Presses, pp.141-165, 2023, e-Theatrum mundi, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/YBEQ1296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05143024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rêves d’Ed Wood, la leçon d’Orson Welles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Après Welles : imitations et influences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The Worst Possible Partners for Movie Production” : Orson Welles, Louis Dolivet, and the Filmorsa Years (1953-56)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orson Welles in Focus : Texts and Contexts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Indiana University Press, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découpage libre, découpage contraint : la transplantation de Jean Renoir à Hollywood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le découpage au cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.163-189, 2016, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.76388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découpage imposé, découpage contraint : la transplantation de Jean Renoir à Hollywood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mouëllic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Moure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Découpage au cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.163-189, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orson Welles’ Trademark : Overlapping Film Dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Jaeckle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wallflower. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orson Welles’ Trademark : Overlapping Film Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.126-139, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Many Faces of Alternate Versions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteve Riambau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiversions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Generalitat de Catalunya, Departament de Cultura / Filmoteca de Catalunya, pp.98-102, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Walker-Morrison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The Edwin Mellen Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Style cinématographique d’Alain Resnais / The Film Style of Alain Resnais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.I-IV, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tournage et retournage : les deux styles d’interprétation de “La Dame de Shanghai”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'acteur de cinéma : approches plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.95-103, 2007, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sources pour l’étude du court métrage français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le court métrage français de 1945 à 1968 : de l’âge d’or aux contrebandiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.351-366, 2005, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.2145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le court métrage français de 1945 à 1968</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes : de l’âge d’or aux contrebandiers, pp.9-17, 2005, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.2098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama d’une génération désaccordée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le court métrage français de 1945 à 1968</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.297-315, 2005, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.2139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sources pour l’étude du court métrage français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le court métrage français de 1945 à 1968</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.351-366, 2005, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.2145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les courts métrages des “Cahiers du cinéma” : seize variations sur l’amateurisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le court métrage français de 1945 à 1968 : de l’âge d’or aux contrebandiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.245-267, 2005, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.2134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Papiers Alain Resnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arditi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Benoliel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bergman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId77"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François Thomas </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Sondheim (1930-2021) : les comédies musicales de l’avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Positif </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 732, pp.69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney Lumet, roi des focales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Positif </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 734, pp.96-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Pirates du métro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Positif </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 741, pp.79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mes universités de Jacques Aumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Positif </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 740, pp.78-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Resnais à l’école des séries télévisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Positif </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 720</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakespeare à jamais : entretien avec Denis Podalydès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle Revue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 620, pp.75-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orson Welles : One Man Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Positif </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 670, pp.81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vous écrivez des films pour le théâtre, je réalise des pièces pour le cinéma »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Positif </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En finira-t-on jamais avec Welles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Berthomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Positif </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 657, pp.96-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3, villa Rimbaud : Jean Gruault 1924-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Positif </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 655, pp.82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’épreuve du feu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Kiberlain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Positif </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 653-654, pp.44-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Christophe Jeauffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Positif </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 653-654, pp.47-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arrivals & Departures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Livi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Positif </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 653-654, pp.66-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orson Welles, un saltimbanque à Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Positif </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 657, pp.110-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Resnais (1922-2014) : au paradis des limules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Positif </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 639, pp.66-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finishing the Hat : Collected Lyrics (1954-1981) — Look, I Made a Hat : Collected Lyrics (1981-2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Positif </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 638, pp.72-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au pays des pendrillons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Positif </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 638, pp.15-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Werner Henze 1926-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Positif </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 625, pp.74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruits, Cris, Musiques de films : les projections avant 1914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Positif </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 625, pp.82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la rencontre des fantômes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Positif </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 615, pp.93-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur le plateau des « Herbes folles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Positif </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 615, pp.105-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Resnais et Stephen Sondheim, artistes jumeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Double Jeu : Théâtre / Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7, pp.61-85. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/doublejeu.1241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1953-1956 : The Filmorsa Years, or : The Worst Possible Partners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orson Welles : A Centennial Celebration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Indiana University, Apr 2015, Bloomington, Indiana, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersed in Music : Alain Resnais’s Creative Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Resnais Archipelago</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Duke University, Oct 2015, Durham, North Carolina, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Forgotten Screenplays : “Noah” and “Operation Cinderella”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orson Welles, un artista multidisciplinari / Orson Welles, A Multidisciplinary Artist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Filmoteca de Catalunya, Jun 2015, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Snow et Alain Resnais : démoniaques, tendres et désespéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les musiques de films : nouveaux enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 1 Panthéon Sorbonne, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découpage libre, découpage imposé : la transplantation de Jean Renoir à Hollywood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le découpage au cinéma, enjeux théoriques et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vincent Amiel, Gilles Moüellic, José Moure, Sep 2013, Cerisy-la-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trente Ans avec Alain Resnais : entretiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Impressions Nouvelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 288 p., 2022, 978-2-87449-961-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Resnais, les coulisses de la création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le court métrage français de 1945 à 1968 : de l’âge d’or aux contrebandiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bluher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 2005, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.2088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orson Welles et ses compositeurs : une cohésion sociale et politique autant qu’artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Émeline Jouve; Géraldine Prévot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Federal Theatre Project (1935-1939) : contexte &amp; enjeux / context &amp; issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université Presses, pp.141-165, 2023, e-Theatrum mundi, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/YBEQ1296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05143024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rêves d’Ed Wood, la leçon d’Orson Welles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Après Welles : imitations et influences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The Worst Possible Partners for Movie Production” : Orson Welles, Louis Dolivet, and the Filmorsa Years (1953-56)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orson Welles in Focus : Texts and Contexts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Indiana University Press, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découpage imposé, découpage contraint : la transplantation de Jean Renoir à Hollywood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mouëllic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Moure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Découpage au cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.163-189, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découpage libre, découpage contraint : la transplantation de Jean Renoir à Hollywood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le découpage au cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.163-189, 2016, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.76388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orson Welles’ Trademark : Overlapping Film Dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Jaeckle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wallflower. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orson Welles’ Trademark : Overlapping Film Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.126-139, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Many Faces of Alternate Versions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteve Riambau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiversions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Generalitat de Catalunya, Departament de Cultura / Filmoteca de Catalunya, pp.98-102, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Walker-Morrison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The Edwin Mellen Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Style cinématographique d’Alain Resnais / The Film Style of Alain Resnais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.I-IV, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tournage et retournage : les deux styles d’interprétation de “La Dame de Shanghai”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'acteur de cinéma : approches plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.95-103, 2007, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les courts métrages des “Cahiers du cinéma” : seize variations sur l’amateurisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le court métrage français de 1945 à 1968 : de l’âge d’or aux contrebandiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.245-267, 2005, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.2134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama d’une génération désaccordée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le court métrage français de 1945 à 1968</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.297-315, 2005, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.2139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le court métrage français de 1945 à 1968</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes : de l’âge d’or aux contrebandiers, pp.9-17, 2005, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.2098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sources pour l’étude du court métrage français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le court métrage français de 1945 à 1968 : de l’âge d’or aux contrebandiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.351-366, 2005, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.2145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sources pour l’étude du court métrage français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le court métrage français de 1945 à 1968</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.351-366, 2005, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.2145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Papiers Alain Resnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arditi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Benoliel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bergman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId77"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03957782v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thomas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03957777v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03957771v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03957786v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402289v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487378v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487389v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487385v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487408v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Kiberlain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487405v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487375v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Berthom&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487396v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487402v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Livi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487391v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487383v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487409v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487386v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487388v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487384v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487410v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487374v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401973v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/doublejeu.1241" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487443v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487446v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487445v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487447v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487442v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03957763v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lesimpressionsnouvelles.com/catalogue/trente-ans-avec-alain-resnais" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487370v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401919v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bluher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.2088" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05143024v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/YBEQ1296" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402325v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402352v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402102v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.76388" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487416v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Amiel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mou&#235;llic" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Moure" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487418v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Jaeckle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487419v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteve Riambau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487376v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Walker-Morrison" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401959v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.606" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402129v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.2145" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406720v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.2098" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402116v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.2139" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402134v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402123v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.2134" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03957933v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arditi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Arnaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Benoliel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bergman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03957786v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thomas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03957771v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03957782v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03957777v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402289v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487389v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487378v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487396v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487375v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Berthom&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487385v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487408v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Kiberlain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487405v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487402v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Livi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487391v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487386v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487383v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487409v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487388v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487384v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487410v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487374v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401973v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/doublejeu.1241" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487446v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487443v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487445v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487447v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487442v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03957763v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lesimpressionsnouvelles.com/catalogue/trente-ans-avec-alain-resnais" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487370v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401919v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bluher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.2088" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05143024v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/YBEQ1296" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402325v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402352v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487416v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Amiel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mou&#235;llic" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Moure" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402102v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.76388" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487418v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Jaeckle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487419v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteve Riambau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487376v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Walker-Morrison" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401959v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.606" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402123v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.2134" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402116v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.2139" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406720v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.2098" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402129v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.2145" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402134v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03957933v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arditi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Arnaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Benoliel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bergman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>