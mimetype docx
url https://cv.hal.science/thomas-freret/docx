--- v0 (2026-03-20)
+++ v1 (2026-04-17)
@@ -198,51 +198,51 @@
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, pp.110884. </w:t>
+              <w:t xml:space="preserve">, 2026, 289, pp.110884. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2026.110884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -630,412 +630,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05048837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Background Influence on Hippocampal Synaptic Plasticity: Frequency-Dependent Variations between an Inbred and an Outbred Mice Strain</w:t>
+                <w:t xml:space="preserve">Association between road traffic accidents and drugs belonging to the antiseizure medications class: A pharmacovigilance analysis in VigiBase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candice Roux</w:t>
+                <w:t xml:space="preserve">Basile Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lecouflet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Billard</w:t>
+                <w:t xml:space="preserve">Sophie Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Esneault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marianne Leger</w:t>
+                <w:t xml:space="preserve">Charles Dolladille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre‐marie Morice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Heraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms24054304⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 89 (1), pp.222-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/BCP.15481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04212361v1</w:t>
+                <w:t xml:space="preserve">hal-04891941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between road traffic accidents and drugs belonging to the antiseizure medications class: A pharmacovigilance analysis in VigiBase</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">5-HT6 Receptors Sex-Dependently Modulate Hippocampal Synaptic Activity through GABA Inhibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Dolladille</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caroline Lahogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/BCP.15481⟩</w:t>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (5), pp.751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biom13050751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04891941v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04089829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5-HT6 Receptors Sex-Dependently Modulate Hippocampal Synaptic Activity through GABA Inhibition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic Background Influence on Hippocampal Synaptic Plasticity: Frequency-Dependent Variations between an Inbred and an Outbred Mice Strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candice Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lecouflet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Lahogue</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elise Esneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (5), pp.751. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (5), pp.4304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biom13050751⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms24054304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04089829v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved NMDA Receptor Activation by the Secreted Amyloid-Protein Precursor-α in Healthy Aging: A Role for D-Serine?</w:t>
               </w:r>
@@ -1106,1601 +1106,1601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03910923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Dysregulations in CA1 Hippocampal Networks of a 3-Hit Mouse Model of Schizophrenia</w:t>
+                <w:t xml:space="preserve">Pleiotropic prodrugs: Design of a dual butyrylcholinesterase inhibitor and 5-HT6 receptor antagonist with therapeutic interest in Alzheimer’s disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solenn Percelay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Freret</w:t>
+                <w:t xml:space="preserve">François-Xavier Toublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Andrieux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Boulouard</w:t>
+                <w:t xml:space="preserve">Julien Lalut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Hatat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lecoutey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms22052644⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 210, pp.113059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.113059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03238069v1</w:t>
+                <w:t xml:space="preserve">hal-03082877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between 5-HT4 receptors and GABAergic system within CA1 hippocampal synaptic plasticity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elie Brunet</w:t>
+                <w:t xml:space="preserve">Fast Anxiolytic-Like Effect Observed in the Rat Conditioned Defensive Burying Test, after a Single Oral Dose of Natural Protein Extract Products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacy Largilliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Nee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Coolzaet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corvaisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (7), pp.2445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu13072445⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhaa253⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03371418v1</w:t>
+                <w:t xml:space="preserve">hal-03471908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memory Disorders Related to Hippocampal Function: The Interest of 5-HT4Rs Targeting</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marianne Leger</w:t>
+                <w:t xml:space="preserve">Combination of MAP6 deficit, maternal separation and MK801 in female mice: A 3-hit animal model of neurodevelopmental disorder with cognitive deficits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Percelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Turnbull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boulouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms222112082⟩</w:t>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 413, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2021.113473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03471906v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of MAP6 deficit, maternal separation and MK801 in female mice: A 3-hit animal model of neurodevelopmental disorder with cognitive deficits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solenn Percelay</w:t>
+                <w:t xml:space="preserve">Memory Disorders Related to Hippocampal Function: The Interest of 5-HT4Rs Targeting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candice Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Boulouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2021.113473⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (21), pp.12082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms222112082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04316243v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03471906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Anxiolytic-Like Effect Observed in the Rat Conditioned Defensive Burying Test, after a Single Oral Dose of Natural Protein Extract Products</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Corvaisier</w:t>
+                <w:t xml:space="preserve">A new 3-hit mouse model of schizophrenia built on genetic, early and late factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Percelay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubacar Diarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu13072445⟩</w:t>
+              <w:t xml:space="preserve">Schizophrenia Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 228, pp.519-528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.schres.2020.11.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03471908v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pleiotropic prodrugs: Design of a dual butyrylcholinesterase inhibitor and 5-HT6 receptor antagonist with therapeutic interest in Alzheimer’s disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Audrey Davis</w:t>
+                <w:t xml:space="preserve">Dopaminergic neuromodulation of prefrontal cortex activity requires the NMDA receptor co-agonist D-serine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn Dallérac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xia Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lecouflet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Morisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Sacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.113059⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (23), pp.e2023750118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2023750118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03082877v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new 3-hit mouse model of schizophrenia built on genetic, early and late factors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Functional Dysregulations in CA1 Hippocampal Networks of a 3-Hit Mouse Model of Schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Percelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marianne Léger</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (5), pp.2644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms22052644⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.schres.2020.11.043⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04212366v1</w:t>
+                <w:t xml:space="preserve">hal-03238069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dopaminergic neuromodulation of prefrontal cortex activity requires the NMDA receptor co-agonist D-serine</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Interplay between 5-HT4 receptors and GABAergic system within CA1 hippocampal synaptic plasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecouflet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candice Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Morisot</w:t>
+                <w:t xml:space="preserve">B Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Sacchi</w:t>
+                <w:t xml:space="preserve">Elie Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 118 (23), pp.e2023750118. </w:t>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (1), pp.694-701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2023750118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhaa253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331836v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03371418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antipsychotic lurasidone: Behavioural and pharmacokinetic data in C57BL/6 mice</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Donecopride, a Swiss army knife with potential interest against Alzheimer's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Since</w:t>
+                <w:t xml:space="preserve">Christophe Rochais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lecoutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lagadu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valentine Bouet</w:t>
+                <w:t xml:space="preserve">Katia Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Giannoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gaven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacology Biochemistry and Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pbb.2020.172933⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 177 (9), pp.1988-2005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bph.14964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03602034v1</w:t>
+                <w:t xml:space="preserve">hal-02428730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between 5-HT4 Receptors and GABAergic System within CA1 Hippocampal Synaptic Plasticity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elie Brunet</w:t>
+                <w:t xml:space="preserve">Serine Racemase Deletion Affects the Excitatory/Inhibitory Balance of the Hippocampal CA1 Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Ploux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inna Radzishevsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herman Wolosker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhaa253⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (24), pp.9447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21249447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03040826v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03072318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donecopride, a Swiss army knife with potential interest against Alzheimer's disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Gaven</w:t>
+                <w:t xml:space="preserve">Interplay between 5-HT4 Receptors and GABAergic System within CA1 Hippocampal Synaptic Plasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lecouflet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candice M. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bph.14964⟩</w:t>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (1), pp.694-701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhaa253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02428730v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serine Racemase Deletion Affects the Excitatory/Inhibitory Balance of the Hippocampal CA1 Network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eva Ploux</w:t>
+                <w:t xml:space="preserve">Antipsychotic lurasidone: Behavioural and pharmacokinetic data in C57BL/6 mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Percelay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Since</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lagadu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Bouet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (24), pp.9447. </w:t>
+              <w:t xml:space="preserve">Pharmacology Biochemistry and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 194, pp.172933. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms21249447⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pbb.2020.172933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03072318v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03602034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D-serine in physiological and pathological brain aging</w:t>
               </w:r>
@@ -2784,645 +2784,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-Term Music Exposure Prevents Age-Related Cognitive Deficits in Rats Independently of Hippocampal Neurogenesis</w:t>
+                <w:t xml:space="preserve">Author Correction: Dual orexin receptor antagonist induces changes in core body temperature in rats after exercise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lou Rizzolo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Corvaisier</w:t>
+                <w:t xml:space="preserve">Tristan Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Groussard</w:t>
+                <w:t xml:space="preserve">Yves Dauvilliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Platel</w:t>
+                <w:t xml:space="preserve">Ouma-Chandrou Koumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 31 (1), pp.620-634. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.6030. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhaa247⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-62685-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03019700v1</w:t>
+                <w:t xml:space="preserve">hal-03518966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author Correction: Dual orexin receptor antagonist induces changes in core body temperature in rats after exercise</w:t>
+                <w:t xml:space="preserve">Long-Term Music Exposure Prevents Age-Related Cognitive Deficits in Rats Independently of Hippocampal Neurogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Martin</w:t>
+                <w:t xml:space="preserve">Lou Rizzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corvaisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Dauvilliers</w:t>
+                <w:t xml:space="preserve">Mathilde Groussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouma-Chandrou Koumar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Freret</w:t>
+                <w:t xml:space="preserve">Hervé Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), pp.6030. </w:t>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (1), pp.620-634. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-62685-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhaa247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03518966v1</w:t>
+                <w:t xml:space="preserve">hal-03019700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel in vivo Anti-amnesic Agent, Specially Designed to Express Both Acetylcholinesterase (AChE) Inhibitory, Serotonergic Subtype 4 Receptor (5-HT4R) Agonist and Serotonergic Subtype 6 Receptor (5-HT6R) Inverse Agonist Activities, With a Potential Interest Against Alzheimer’s Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bérénice Hatat</w:t>
+                <w:t xml:space="preserve">Dual orexin receptor antagonist induces changes in core body temperature in rats after exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dauvilliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouma-Chandrou Koumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Yahiaoui</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Audrey Davis</w:t>
+                <w:t xml:space="preserve">Valérie Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11, pp.148. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.18432. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnagi.2019.00148⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-54826-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02399864v1</w:t>
+                <w:t xml:space="preserve">hal-02400711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual orexin receptor antagonist induces changes in core body temperature in rats after exercise</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ouma-Chandrou Koumar</w:t>
+                <w:t xml:space="preserve">A Novel in vivo Anti-amnesic Agent, Specially Designed to Express Both Acetylcholinesterase (AChE) Inhibitory, Serotonergic Subtype 4 Receptor (5-HT4R) Agonist and Serotonergic Subtype 6 Receptor (5-HT6R) Inverse Agonist Activities, With a Potential Interest Against Alzheimer’s Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Hatat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Bouet</w:t>
+                <w:t xml:space="preserve">Samir Yahiaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lecoutey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (1), pp.18432. </w:t>
+              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11, pp.148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-54826-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnagi.2019.00148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02400711v1</w:t>
+                <w:t xml:space="preserve">hal-02399864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibiting Acetylcholinesterase to Activate Pleiotropic Prodrugs with Therapeutic Interest in Alzheimer’s Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Toublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lecoutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lalut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Hatat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 24 (15), pp.2786. </w:t>
@@ -3454,922 +3454,922 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02399906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the impact of S-adenosylmethionine-dependent methyltransferase inhibitor, 3-deazaneplanocin A, on tissue injury and cognitive function in mice</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Asc-1 transporter activation: an alternative to rescue age-related alterations in functional plasticity at rat hippocampal CA3/CA1 synapses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Freret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.25062⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 147 (4), pp.514-525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jnc.14586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01796395v1</w:t>
+                <w:t xml:space="preserve">hal-02135230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asc-1 transporter activation: an alternative to rescue age-related alterations in functional plasticity at rat hippocampal CA3/CA1 synapses</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterizing age-related decline of recognition memory and brain activation profile in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassina Belblidia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Abdelouadoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Quiedeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Calocer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jnc.14586⟩</w:t>
+              <w:t xml:space="preserve">Experimental Gerontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 106, pp.222-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exger.2018.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02135230v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01733066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing age-related decline of recognition memory and brain activation profile in mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of the impact of S-adenosylmethionine-dependent methyltransferase inhibitor, 3-deazaneplanocin A, on tissue injury and cognitive function in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassina Belblidia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marianne Leger</w:t>
+                <w:t xml:space="preserve">Juliette Aury-Landas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelmalek Abdelouadoud</w:t>
+                <w:t xml:space="preserve">Valentine Bouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Quiedeville</w:t>
+                <w:t xml:space="preserve">Céline Bazille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Calocer</w:t>
+                <w:t xml:space="preserve">Yohann Repesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Gerontology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 106, pp.222-231. </w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (29), pp.20698 - 20708. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.exger.2018.03.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.25062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01733066v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01796395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LP-211, a selective 5-HT 7 receptor agonist, increases novelty-preference and promotes risk-prone behavior in rats</w:t>
+                <w:t xml:space="preserve">Repeated dexamphetamine treatment alters the dopaminergic system and increases the phMRI response to methylphenidate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Beaudet</w:t>
+                <w:t xml:space="preserve">Anouk Schrantee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Paizanis</w:t>
+                <w:t xml:space="preserve">Jordi Tremoleda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Zoratto</w:t>
+                <w:t xml:space="preserve">Marzena Wylezinska-Arridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Lacivita</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Leopoldo</w:t>
+                <w:t xml:space="preserve">Peter Hesseling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synapse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/syn.21995⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (2), pp.e0172776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0172776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02193575v1</w:t>
+                <w:t xml:space="preserve">hal-02135218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deletion of the serotonin receptor type 7 disrupts the acquisition of allocentric but not egocentric navigation strategies in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Beaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Beaudet</w:t>
+                <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
+                <w:t xml:space="preserve">Rachel Asselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Schumann-Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 320 (1), pp.179 - 185. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbr.2016.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01472663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-modulation of an allosteric modulator of nicotinic receptor-cholinesterase inhibitor (galantamine) and a 5-HT4 receptor agonist (RS-67333): effect on scopolamine-induced memory deficit in the mouse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Freret</w:t>
+                <w:t xml:space="preserve">LP-211, a selective 5-HT 7 receptor agonist, increases novelty-preference and promotes risk-prone behavior in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Lelong-Boulouard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Katia Hamidouche</w:t>
+                <w:t xml:space="preserve">E. Paizanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Dauphin</w:t>
+                <w:t xml:space="preserve">F. Zoratto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lacivita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Leopoldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00213-017-4664-z⟩</w:t>
+              <w:t xml:space="preserve">Synapse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 71 (12), pp.e21995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/syn.21995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02135214v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeated dexamphetamine treatment alters the dopaminergic system and increases the phMRI response to methylphenidate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jordi Tremoleda</w:t>
+                <w:t xml:space="preserve">Co-modulation of an allosteric modulator of nicotinic receptor-cholinesterase inhibitor (galantamine) and a 5-HT4 receptor agonist (RS-67333): effect on scopolamine-induced memory deficit in the mouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marzena Wylezinska-Arridge</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valentine Bouet</w:t>
+                <w:t xml:space="preserve">Véronique Lelong-Boulouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lecouflet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Hesseling</w:t>
+                <w:t xml:space="preserve">François Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12 (2), pp.e0172776. </w:t>
+              <w:t xml:space="preserve">Psychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 234 (15), pp.2365-2374. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0172776⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00213-017-4664-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02135218v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-Lasting Effects of Chronic Intermittent Alcohol Exposure in Adolescent Mice on Object Recognition and Hippocampal Neuronal Activity.</w:t>
               </w:r>
@@ -4501,90 +4501,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, synthesis, and pharmacological evaluation of multitarget-directed ligands with both serotonergic subtype 4 receptor (5-HT 4 R) partial agonist and 5-HT 6 R antagonist activities, as potential treatment of Alzheimer’s disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Yahiaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ballandonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4629,1785 +4629,1785 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental Enrichment Duration Differentially Affects Behavior and Neuroplasticity in Adult Mice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marianne Leger</w:t>
+                <w:t xml:space="preserve">Chronic activation of 5-HT4 receptors or blockade of 5-HT6 receptors improve memory performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Quiedeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boulouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleni Paizanis</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Valentine Bouet</w:t>
+                <w:t xml:space="preserve">Virginie da Silva Costa-Aze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Nee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhu119⟩</w:t>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 293, pp.10-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2015.07.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02135292v1</w:t>
+                <w:t xml:space="preserve">hal-02043824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial memory deficit across aging: current insights of the role of 5-HT7 receptors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gregory Beaudet</w:t>
+                <w:t xml:space="preserve">Therapeutic Potential of 5-HT 6 Receptor Agonists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Karila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascale Schumann-Bard</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Dauphin</w:t>
+                <w:t xml:space="preserve">Patrick Dallemagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 8, pp.448. </w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 58 (20), pp.7901-7912. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnbeh.2014.00448⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.5b00179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01472654v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usefulness of Time-Point Serum Cortisol and ACTH Measurements for the Adjustment of Glucocorticoid Replacement in Adrenal Insufficiency</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time decay of object, place and temporal order memory in a paradigm assessing simultaneously episodic-like memory components in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassina Belblidia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Abdelouadoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Rousseau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean Jacques Parienti</w:t>
+                <w:t xml:space="preserve">Hélène Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0135975⟩</w:t>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 286, pp.80--84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2015.02.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02190958v1</w:t>
+                <w:t xml:space="preserve">hal-01472655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic activation of 5-HT4 receptors or blockade of 5-HT6 receptors improve memory performances</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Katia Hamidouche</w:t>
+                <w:t xml:space="preserve">Usefulness of Time-Point Serum Cortisol and ACTH Measurements for the Adjustment of Glucocorticoid Replacement in Adrenal Insufficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Trzepla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie da Silva Costa-Aze</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gerald Nee</w:t>
+                <w:t xml:space="preserve">Jean Jacques Parienti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 293, pp.10-17. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (8), pp.e0135975. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2015.07.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0135975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043824v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic Potential of 5-HT 6 Receptor Agonists</w:t>
+                <w:t xml:space="preserve">Effects of acute administration of melatonin on attentional, executive, and working memory processes in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Karila</w:t>
+                <w:t xml:space="preserve">Christophe Liet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fella Amenouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Dallemagne</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mauvieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.5b00179⟩</w:t>
+              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (5), pp.472-477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fcp.12134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02043781v1</w:t>
+                <w:t xml:space="preserve">hal-02193380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time decay of object, place and temporal order memory in a paradigm assessing simultaneously episodic-like memory components in mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Freret</w:t>
+                <w:t xml:space="preserve">Effects of long-term methylphenidate treatment in adolescent and adult rats on hippocampal shape, functional connectivity and adult neurogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. van Der Marel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.F. Meerhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 309, pp.243-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2015.04.044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2015.02.043⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01472655v1</w:t>
+                <w:t xml:space="preserve">hal-02193376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of acute administration of melatonin on attentional, executive, and working memory processes in rats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoit Mauvieux</w:t>
+                <w:t xml:space="preserve">Novel Multitarget-Directed Ligands (MTDLs) with Acetylcholinesterase (AChE) Inhibitory and Serotonergic Subtype 4 Receptor (5-HT 4 R) Agonist Activities As Potential Agents against Alzheimer’s Disease: The Design of Donecopride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lecoutey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lecoutey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gaven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Giannoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/fcp.12134⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 58 (7), pp.3172-3187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.5b00115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02193380v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Multitarget-Directed Ligands (MTDLs) with Acetylcholinesterase (AChE) Inhibitory and Serotonergic Subtype 4 Receptor (5-HT 4 R) Agonist Activities As Potential Agents against Alzheimer’s Disease: The Design of Donecopride</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanisms underlying the neuroprotective effect of brain reserve against late life depression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette Gaudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Schumann-Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurel Popa-Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.5b00115⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neural Transmission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 122 (S1), pp.55-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00702-013-1154-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043873v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of long-term methylphenidate treatment in adolescent and adult rats on hippocampal shape, functional connectivity and adult neurogenesis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">T. Freret</w:t>
+                <w:t xml:space="preserve">Environmental Enrichment Duration Differentially Affects Behavior and Neuroplasticity in Adult Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Boulouard</w:t>
+                <w:t xml:space="preserve">Eleni Paizanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kwamivi Dzahini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Quiedeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2015.04.044⟩</w:t>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (11), pp.4048-4061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhu119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193376v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms underlying the neuroprotective effect of brain reserve against late life depression</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Spatial memory deficit across aging: current insights of the role of 5-HT7 receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Beaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Schumann-Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurel Popa-Wagner</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francois Dauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neural Transmission</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 122 (S1), pp.55-61. </w:t>
+              <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8, pp.448. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00702-013-1154-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnbeh.2014.00448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325092v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01472654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron overload accelerates neuronal amyloid-β production and cognitive impairment in transgenic mice model of Alzheimer's disease</w:t>
+                <w:t xml:space="preserve">Dual Histamine H3R/Serotonin 5-HT4R Ligands with Antiamnesic Properties: Pharmacophore-Based Virtual Screening and Polypharmacology.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Becerril-Ortega</w:t>
+                <w:t xml:space="preserve">Alban Lepailleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Bordji</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boulouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2014.04.019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 54 (6), pp.1773-1784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ci500157n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01626647v1</w:t>
+                <w:t xml:space="preserve">hal-01064770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual Histamine H3R/Serotonin 5-HT4R Ligands with Antiamnesic Properties: Pharmacophore-Based Virtual Screening and Polypharmacology.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alban Lepailleur</w:t>
+                <w:t xml:space="preserve">Design of donecopride, a dual serotonin subtype 4 receptor agonist/acetylcholinesterase inhibitor with potential interest for Alzheimer's disease treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lecoutey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Hedou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Dauphin</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Giannoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gaven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ci500157n⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 111 (36), pp.E3825--30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1410315111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01064770v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01800439v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of donecopride, a dual serotonin subtype 4 receptor agonist/acetylcholinesterase inhibitor with potential interest for Alzheimer's disease treatment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Hedou</w:t>
+                <w:t xml:space="preserve">Iron overload accelerates neuronal amyloid-β production and cognitive impairment in transgenic mice model of Alzheimer's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Becerril-Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Bordji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travis Rush</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (10), pp.2288 - 2301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2014.04.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1410315111⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01800439v2</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic transcriptional profiling in LOU/C/Jall rats identifies genes for successful aging</w:t>
               </w:r>
@@ -6552,51 +6552,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Object recognition test in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Quiedeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6673,77 +6673,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New orally effective 3-(2-nitro)phenylpropanamide analgesic derivatives: Synthesis and antinociceptive evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Since</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Nee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Terme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6813,2311 +6813,2311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01460473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeated mild hypoxic exposures decrease anxiety-like behavior in the adult mouse together with an increased brain adrenomedullin gene expression.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rescue of cognitive aging by long-lasting environmental enrichment exposure initiated before median lifespan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Leconte</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Boulouard</w:t>
+                <w:t xml:space="preserve">P. Schumann-Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Tixier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Fréret</w:t>
+                <w:t xml:space="preserve">P. Dutar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2012.01.054⟩</w:t>
+              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (5), pp.1005.e1-1005.e10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2011.09.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00862777v1</w:t>
+                <w:t xml:space="preserve">hal-02325180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-stroke depression: mechanisms, translation and therapy.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of vestibular input on spatial and nonspatial memory and on hippocampal NMDA receptors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Golo Kronenberg</w:t>
+                <w:t xml:space="preserve">S. Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Endres</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Freret</w:t>
+                <w:t xml:space="preserve">M. L. Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vignaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boulouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cellular and Molecular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1582-4934.2012.01555.x⟩</w:t>
+              <w:t xml:space="preserve">Hippocampus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (4), pp.814-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hipo.20942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00862834v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00866441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental enrichment enhances episodic-like memory in association with a modified neuronal activation profile in adult mice.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Freret</w:t>
+                <w:t xml:space="preserve">Influence of anxiety in spatial memory impairments related to the loss of vestibular function in rat.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. L. Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lelong-Boulouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. F. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Philoxene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0048043⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 218, pp.161-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2012.05.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00862786v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00866396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A biphasic and brain-region selective down-regulation of cyclic adenosine monophosphate concentrations supports object recognition in the rat.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synergistic effect of acetylcholinesterase inhibition (donepezil) and 5-HT(4) receptor activation (RS67333) on object recognition in mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Quiedeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Nee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dallemagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0032244⟩</w:t>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 230 (1), pp.304-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2012.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00862771v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00862757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rescue of cognitive aging by long-lasting environmental enrichment exposure initiated before median lifespan.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Schumann-Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dutar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurobiol Aging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 33 (5), pp.1005.e1-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2011.09.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00866400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vezatin is essential for dendritic spine morphogenesis and functional synaptic maturation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Danglot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Narboux Nême</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Burgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 32 (26), pp.9007-9022. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.3084-11.2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00776396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of vestibular input on spatial and nonspatial memory and on hippocampal NMDA receptors.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A biphasic and brain-region selective down-regulation of cyclic adenosine monophosphate concentrations supports object recognition in the rat.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. L. Machado</w:t>
+                <w:t xml:space="preserve">Maïte Hotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Vignaux</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guenaëlle Levallet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hippocampus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hipo.20942⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (2), pp.e32244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0032244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00866441v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00862771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rescue of cognitive aging by long-lasting environmental enrichment exposure initiated before median lifespan</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+                <w:t xml:space="preserve">Spatial and non-spatial performance in mutant mice devoid of otoliths.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. L. Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kroichvili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">F. Dauphin</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Philoxène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lelong-Boulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2011.09.028⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 522 (1), pp.57-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neulet.2012.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325180v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00866394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of anxiety in spatial memory impairments related to the loss of vestibular function in rat.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Philoxene</w:t>
+                <w:t xml:space="preserve">Genomic transcriptional profiling in LOU/C/Jall rats identifies genes for successful aging.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Paban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2012.05.029⟩</w:t>
+              <w:t xml:space="preserve">Brain Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 218 (6), pp.1501-1512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00429-012-0472-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00866396v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00862299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic effect of acetylcholinesterase inhibition (donepezil) and 5-HT(4) receptor activation (RS67333) on object recognition in mice.</w:t>
+                <w:t xml:space="preserve">Synergistic effect of acetylcholinesterase inhibition (donepezil) and 5-HT4 receptor activation (RS67333) on object recognition in mice.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Quiedeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Nee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dallemagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 230 (1), pp.304-8. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
+              <w:t xml:space="preserve">, 2012, 230 (1), pp.304-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbr.2012.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00862757v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00821461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and non-spatial performance in mutant mice devoid of otoliths.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Lelong-Boulouard</w:t>
+                <w:t xml:space="preserve">Age-dependent effects of chronic fluoxetine treatment on the serotonergic system one week following treatment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Klomp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzena Wylezinska-Arridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Lopez-Tremoleda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neulet.2012.06.016⟩</w:t>
+              <w:t xml:space="preserve">Psychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 221 (2), pp.329-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00213-011-2580-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00866394v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00862306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic transcriptional profiling in LOU/C/Jall rats identifies genes for successful aging.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valentine Bouet</w:t>
+                <w:t xml:space="preserve">Maternal hypertension during pregnancy modifies the response of the immature brain to hypoxia-ischemia: sequential MRI and behavioral investigations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelise Letourneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boulouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Divoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Structure and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00429-012-0472-8⟩</w:t>
+              <w:t xml:space="preserve">Experimental Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 233 (1), pp.264-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.expneurol.2011.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00862299v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00862822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic effect of acetylcholinesterase inhibition (donepezil) and 5-HT4 receptor activation (RS67333) on object recognition in mice.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental enrichment improves recent but not remote memory in association with a modified brain metabolic activation profile in adult mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Patrick Dallemagne</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Darmaillacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Dacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 230 (1), pp.304-308. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2012.02.012⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 228 (1), pp.22-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2011.11.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00821461v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00862779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-dependent effects of chronic fluoxetine treatment on the serotonergic system one week following treatment.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Klomp</w:t>
+                <w:t xml:space="preserve">Post-stroke depression: mechanisms, translation and therapy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Loubinoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Golo Kronenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Endres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Schumann-Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jordi Lopez-Tremoleda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychopharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cellular and Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (9), pp.1961-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1582-4934.2012.01555.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00213-011-2580-1⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00862306v1</w:t>
+                <w:t xml:space="preserve">hal-00862834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental enrichment improves recent but not remote memory in association with a modified brain metabolic activation profile in adult mice.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Dacher</w:t>
+                <w:t xml:space="preserve">Repeated mild hypoxic exposures decrease anxiety-like behavior in the adult mouse together with an increased brain adrenomedullin gene expression.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boulouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fréret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 228 (1), pp.22-9. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 230 (1), pp.78-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2012.01.054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2011.11.022⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00862779v1</w:t>
+                <w:t xml:space="preserve">hal-00862777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal hypertension during pregnancy modifies the response of the immature brain to hypoxia-ischemia: sequential MRI and behavioral investigations.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annelise Letourneur</w:t>
+                <w:t xml:space="preserve">Environmental enrichment enhances episodic-like memory in association with a modified neuronal activation profile in adult mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Quiedeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Paizanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharuja Natkunarajah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Divoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.expneurol.2011.10.014⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (10), pp.e48043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0048043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00862822v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00862786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of pre- versus post-weaning environmental disturbances on social behaviour in mice.</w:t>
               </w:r>
@@ -9226,286 +9226,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00862841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the importance of long-term functional assessment after stroke to improve translation from bench to bedside.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Continuous enriched environment improves learning and memory in adult NMRI mice through theta burst-related-LTP independent mechanisms but is not efficient in advanced aged animals.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascale Schumann-Bard</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dutar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boulouard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentine Bouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental and Translational Stroke Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/2040-7378-3-6⟩</w:t>
+              <w:t xml:space="preserve">Mechanisms of Ageing and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 132 (5), pp.240-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mad.2011.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00862997v1</w:t>
+                <w:t xml:space="preserve">hal-00862993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous enriched environment improves learning and memory in adult NMRI mice through theta burst-related-LTP independent mechanisms but is not efficient in advanced aged animals.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the importance of long-term functional assessment after stroke to improve translation from bench to bedside.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Schumann-Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boulouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Bouet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Boulouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanisms of Ageing and Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental and Translational Stroke Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3, pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/2040-7378-3-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mad.2011.04.006⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00862993v1</w:t>
+                <w:t xml:space="preserve">hal-00862997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous enriched environment improves learning and memory in adult NMRI mice through theta burst-related-LTP independent mechanisms but is not efficient in advanced aged animals</w:t>
               </w:r>
@@ -9517,119 +9517,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dutar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boulouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanisms of Ageing and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 132 (5), pp.240-248. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mad.2011.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -9773,1862 +9773,1862 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00863083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The adhesive removal test: a sensitive method to assess sensorimotor deficits in mice.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Behavioral deficits after distal focal cerebral ischemia in mice: Usefulness of adhesive removal test.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Boulouard</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Toutain</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Myriam Bernaudin</w:t>
+                <w:t xml:space="preserve">Laurent Chazalviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nprot.2009.125⟩</w:t>
+              <w:t xml:space="preserve">Behavioral Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 123 (1), pp.224-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/a0014157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00863258v1</w:t>
+                <w:t xml:space="preserve">hal-00863264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetrahydroisoquinolines as dopaminergic ligands: 1-Butyl-7-chloro-6-hydroxy-tetrahydroisoquinoline, a new compound with antidepressant-like activity in mice.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improvements of the Stroke Model Guidelines -Animal body weight and long-term functional concerns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Experimental Stroke &amp; Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00863255v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04358233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvements of the Stroke Model Guidelines -Animal body weight and long-term functional concerns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Delayed hypoxic postconditioning protects against cerebral ischemia in the mouse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Stroke &amp; Translational Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Stroke</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 40 (10), pp.3349-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/STROKEAHA.109.557314⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04358233v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00863295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral deficits after distal focal cerebral ischemia in mice: Usefulness of adhesive removal test.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The adhesive removal test: a sensitive method to assess sensorimotor deficits in mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Chazalviel</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boulouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Divoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bernaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/a0014157⟩</w:t>
+              <w:t xml:space="preserve">Nature Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (10), pp.1560-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nprot.2009.125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00863264v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00863258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delayed hypoxic postconditioning protects against cerebral ischemia in the mouse.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romaric Saulnier</w:t>
+                <w:t xml:space="preserve">Tetrahydroisoquinolines as dopaminergic ligands: 1-Butyl-7-chloro-6-hydroxy-tetrahydroisoquinoline, a new compound with antidepressant-like activity in mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inmaculada Berenguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine El Aouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastián Andujar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Suvire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stroke</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17 (14), pp.4968-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2009.05.079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1161/STROKEAHA.109.557314⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00863295v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00863255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraluminal thread model of focal stroke in the non-human primate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined therapeutic strategy using erythropoietin and mesenchymal stem cells potentiates neurogenesis after transient focal cerebral ischemia in rats.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Esneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pacary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dauphou Eddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Palma Pro-Sistiaga</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 28 (4), pp.786-96. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sj.jcbfm.9600575⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 28 (9), pp.1552-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/jcbfm.2008.40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00863332v1</w:t>
+                <w:t xml:space="preserve">hal-00863330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined therapeutic strategy using erythropoietin and mesenchymal stem cells potentiates neurogenesis after transient focal cerebral ischemia in rats.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Pacary</w:t>
+                <w:t xml:space="preserve">Intraluminal thread model of focal stroke in the non-human primate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dauphou Eddi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Tixier</w:t>
+                <w:t xml:space="preserve">Palma Pro-Sistiaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 28 (9), pp.1552-63. </w:t>
+              <w:t xml:space="preserve">, 2008, 28 (4), pp.786-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/jcbfm.2008.40⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/sj.jcbfm.9600575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00863330v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00863332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensorimotor and cognitive deficits after transient middle cerebral artery occlusion in the mouse.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentine Bouët</w:t>
+                <w:t xml:space="preserve">Long-term evaluation of sensorimotor and mnesic behaviour following striatal NMDA-induced unilateral excitotoxic lesion in the mouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Haelewyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Didier Divoux</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pacary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Schumann-Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 203 (2), pp.555-67. </w:t>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 178, pp.235-243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.expneurol.2006.09.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2006.12.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00178296v1</w:t>
+                <w:t xml:space="preserve">hal-00867870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term evaluation of sensorimotor and mnesic behaviour following striatal NMDA-induced unilateral excitotoxic lesion in the mouse</w:t>
+                <w:t xml:space="preserve">Long-term evaluation of sensorimotor and mnesic behaviour following striatal NMDA-induced unilateral excitotoxic lesion in the mouse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Haelewyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Pacary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Schumann-Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 178, pp.235-243. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId361" w:history="1">
+              <w:t xml:space="preserve">, 2007, 178 (2), pp.235-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbr.2006.12.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00867870v1</w:t>
+                <w:t xml:space="preserve">hal-00178443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term evaluation of sensorimotor and mnesic behaviour following striatal NMDA-induced unilateral excitotoxic lesion in the mouse.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Haelewyn</w:t>
+                <w:t xml:space="preserve">Sensorimotor and cognitive deficits after transient middle cerebral artery occlusion in the mouse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Bouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascale Schumann-Bard</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Divoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 203 (2), pp.555-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.expneurol.2006.09.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2006.12.023⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00178443v1</w:t>
+                <w:t xml:space="preserve">hal-00178296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delayed administration of deferoxamine reduces brain damage and promotes functional recovery after transient focal cerebral ischemia in the rat</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of hypoxic preconditioning on brain genomic response before and following ischemia in the adult mouse: identification of potential neuroprotective candidates for stroke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Valable</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Romaric Saulnier</w:t>
+                <w:t xml:space="preserve">Y. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Mackenzie</w:t>
+                <w:t xml:space="preserve">E. Pacary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Divoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 21, pp.18-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00023477v1</w:t>
+                <w:t xml:space="preserve">hal-00018635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delayed administration of deferoxamine reduces brain damage and promotes functional recovery after transient focal cerebral ischemia in the rat.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Valable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chazalviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric T Mackenzie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 23 (7), pp.1757-65. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2006.04699.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00865370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of hypoxic preconditioning on brain genomic response before and following ischemia in the adult mouse: identification of potential neuroprotective candidates for stroke</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Divoux</w:t>
+                <w:t xml:space="preserve">Delayed administration of deferoxamine reduces brain damage and promotes functional recovery after transient focal cerebral ischemia in the rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Valable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chazalviel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Petit</w:t>
+                <w:t xml:space="preserve">Eric Mackenzie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 23 (7), pp.1757-1765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2006.04699.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00018635v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term functional outcome following transient middle cerebral artery occlusion in the rat: correlation between brain damage and behavioral impairment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chazalviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bernaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Schumann-Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioral Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 120 (6), pp.1285-98. </w:t>
@@ -11705,110 +11705,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Divoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 203, pp.55-567. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.expneurol.2006.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00867774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
@@ -11857,51 +11857,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’approche &amp;quot;Deformation-based morphometry&amp;quot; (DBM) est-elle pertinente pour identifier les changements macrostructuraux cérébraux radio-induits ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Valable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Ropars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11963,70 +11963,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05046508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation par Deformation based Morphometry (DBM) des altérations cérébrales radio-induites</w:t>
+                <w:t xml:space="preserve">Analyse IRM par Deformation Based Morphometry (DBM) pour la mise en évidence des altérations cérébrales radio-induites dans un modèle de rat adulte.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Valable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Ropars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12042,306 +12042,306 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Naveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Journée Scientifique de la Structure Fédérative Normandie Oncologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Caen, France</w:t>
+              <w:t xml:space="preserve">Journée annuelle de l'axe 3 "Imagerie et adaptation thérapeutique" du Cancéropôle Nord-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04835252v1</w:t>
+                <w:t xml:space="preserve">hal-04835395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse IRM par Deformation Based Morphometry (DBM) pour la mise en évidence des altérations cérébrales radio-induites dans un modèle de rat adulte.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sex-related impairment of synaptic plasticity in the hippocampus of hypergravity-exposed mice: new insights for cognition in space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wullen Mathilde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Billard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée annuelle de l'axe 3 "Imagerie et adaptation thérapeutique" du Cancéropôle Nord-Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Rouen, France</w:t>
+              <w:t xml:space="preserve">FENS Forum 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FENS, Jun 2024, Wien, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04835395v1</w:t>
+                <w:t xml:space="preserve">hal-04624901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex-related impairment of synaptic plasticity in the hippocampus of hypergravity-exposed mice: new insights for cognition in space</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation par Deformation based Morphometry (DBM) des altérations cérébrales radio-induites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Brunaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Valable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Ropars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Naveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FENS Forum 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FENS, Jun 2024, Wien, Austria</w:t>
+              <w:t xml:space="preserve">2ème Journée Scientifique de la Structure Fédérative Normandie Oncologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04624901v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04835252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blood biomarkers mediate the association between age and gait speed</w:t>
               </w:r>
@@ -12461,51 +12461,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Groo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siham Hedir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Since</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina de Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12592,51 +12592,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of radiation-induced brain lesions in a rat model, using deformation-based morphometry (DBM), a method involving magnetic resonance imaging (MRI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Valable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Ropars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12698,1019 +12698,1019 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05046555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lou/c/Jall rat as a resilience model in the context of sporadic Alzheimer’s disease induced by streptozotocin.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas Gephine</w:t>
+                <w:t xml:space="preserve">Pharmacokinetic and safety of a novel pleiotropic compound in C57BL/6J mice with potential therapeutic interest in Alzheimer’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lahogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacy Largilliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Nee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Huret</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thomas Freret</w:t>
+                <w:t xml:space="preserve">Alice Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lagadu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FENS Forum 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Vienne (AUT), France</w:t>
+              <w:t xml:space="preserve">FENS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04669652v1</w:t>
+                <w:t xml:space="preserve">hal-04632974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacokinetic and safety of a novel pleiotropic compound in C57BL/6J mice with potential therapeutic interest in Alzheimer’s disease</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Short and long-term cognitive impairment in mice exposed to hypergravity depends on sex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wullen Mathilde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FENS 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Journée de l'école doctorale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04632974v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short and long-term cognitive impairment in mice exposed to hypergravity depends on sex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wullen Mathilde</w:t>
+                <w:t xml:space="preserve">Treatment strategy targeting 5-HT6R in an innovative animal model of Schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lahogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boulouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Menager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l'école doctorale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Caen, France</w:t>
+              <w:t xml:space="preserve">FENS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669804v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment strategy targeting 5-HT6R in an innovative animal model of Schizophrenia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Boulouard</w:t>
+                <w:t xml:space="preserve">Lou/c/Jall rat as a resilience model in the context of sporadic Alzheimer’s disease induced by streptozotocin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Gephine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Menager</w:t>
+                <w:t xml:space="preserve">Antoine Huret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corvaisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Nee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FENS 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">FENS Forum 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Vienne (AUT), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04634813v1</w:t>
+                <w:t xml:space="preserve">hal-04669652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle et correction des variables physiologiques en IRM fonctionnelle cérébrale chez l'homme et le rat anesthésié</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Joliot</w:t>
+                <w:t xml:space="preserve">LOU/C/Jall rats show preserved memory performance in sporadic model of Alzheimer's disease induced by streptozotocin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Gephine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Huret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacy Largilliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corvaisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Congrès de la Société française de résonance magnétique en biologie et médecine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Paris, France. </w:t>
+              <w:t xml:space="preserve">GDR Mémoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Carry-le -Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04065412v1</w:t>
+                <w:t xml:space="preserve">hal-04669646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LOU/C/Jall rats show preserved memory performance in sporadic model of Alzheimer's disease induced by streptozotocin</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sophie Corvaisier</w:t>
+                <w:t xml:space="preserve">Hippocampal functional adaptation to hypergravity exposure : new insights for cognitive alterations in astronauts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wullen Mathilde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Billard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Mémoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Carry-le -Rouet, France</w:t>
+              <w:t xml:space="preserve">Groupe De Recherche interdisciplinaire Mémoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Carry-le-rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669646v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hippocampal functional adaptation to hypergravity exposure : new insights for cognitive alterations in astronauts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wullen Mathilde</w:t>
+                <w:t xml:space="preserve">Sex-dependent 5-HT6Rs effects on hippocampal synaptic activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lahogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Bouet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe De Recherche interdisciplinaire Mémoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Carry-le-rouet, France</w:t>
+              <w:t xml:space="preserve">NeuroFrance 2023 -</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669799v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex-dependent 5-HT6Rs effects on hippocampal synaptic activity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Billard</w:t>
+                <w:t xml:space="preserve">Contrôle et correction des variables physiologiques en IRM fonctionnelle cérébrale chez l'homme et le rat anesthésié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Mauboussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Vanschamelhout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Joliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroFrance 2023 -</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Lyon, France. </w:t>
+              <w:t xml:space="preserve">6ème Congrès de la Société française de résonance magnétique en biologie et médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04216532v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04065412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnerability of Spatial Pattern Separation in a transgenic mouse model of Alzheimer's Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Gephine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candice Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13787,90 +13787,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can physiological signals estimation improve fMRI connectivity assessment in anesthetized rats?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Naveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Vanschamelhout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Mauboussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palma Pro-Sistiaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OHBM2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Glasgow, United Kingdom. </w:t>
@@ -13893,911 +13893,911 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03878758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of d-serine depletion in the β-amyloid cascade related to Alzheimer’s disease</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A robust link between d-serine and amyloid pathology in a mouse model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Ploux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gorisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Radzishevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Wolosker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the Society for Neuroscience (SFN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Chicago, United States</w:t>
+              <w:t xml:space="preserve">4th International Conference of D-Amino Acid Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02330837v1</w:t>
+                <w:t xml:space="preserve">hal-02331029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altering glutamate transmission in combination with an early post-natal stress to mimic schizophrenia in male and female mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Billard</w:t>
+                <w:t xml:space="preserve">D-serine is involved in the β-amyloid-related pathophysiology in Alzheimer’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Ploux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gorisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Radzishevsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Wolosker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Normande de Recherche Biomédicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">14eme Colloque de la Société des Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02363095v1</w:t>
+                <w:t xml:space="preserve">hal-02331616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mimicking schizophrenia symptoms in mice by combining factors: genetic, early environmental stress and late pharmacological conditioning</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multiparametric and longitudinal characterization of whole-brain irradiation model in the rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Ropars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Brunaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroFrance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">17th European Network for Light Ion Hadron Therapy (ENLIGHT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02492831v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiparametric and longitudinal characterization of whole-brain irradiation model in the rat</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining adverse factors to build a new 3-hit model of schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Percelay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Bouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boulouard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Network for Light Ion Hadron Therapy (ENLIGHT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">XXIIème journées de l'Ecole Doctorale normande de Biologie Intégrétive, Santé, Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Caen, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02265960v1</w:t>
+                <w:t xml:space="preserve">hal-02135476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining adverse factors to build a new 3-hit model of schizophrenia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Mimicking schizophrenia symptoms in mice by combining factors: genetic, early environmental stress and late pharmacological conditioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Bouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Percelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valentine Bouët</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Turnbull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boulouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIème journées de l'Ecole Doctorale normande de Biologie Intégrétive, Santé, Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Caen, France. , 2019</w:t>
+              <w:t xml:space="preserve">NeuroFrance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02135476v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust link between d-serine and amyloid pathology in a mouse model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Freret</w:t>
+                <w:t xml:space="preserve">Altering glutamate transmission in combination with an early post-natal stress to mimic schizophrenia in male and female mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Menager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Percelay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boulouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference of D-Amino Acid Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">Journée Normande de Recherche Biomédicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331029v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D-serine is involved in the β-amyloid-related pathophysiology in Alzheimer’s disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of d-serine depletion in the β-amyloid cascade related to Alzheimer’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Ploux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gorisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Radzishevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Wolosker</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14eme Colloque de la Société des Neurosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the Society for Neuroscience (SFN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02331616v1</w:t>
+                <w:t xml:space="preserve">hal-02330837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New 3-hit model of schizophrenia: behavioral and electrophysiological investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Percelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14877,195 +14877,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02363078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schizophrenia: validity of a 3-hit mouse model</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D-serine contributes to β-amyloid-dependant pathophysiology in Alzheimer’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-M Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Ploux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gorisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Freret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Federation of European Neuroscience Societies Forum of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Berlin, Germany. , 2018</w:t>
+              <w:t xml:space="preserve">11th FENS Forum of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02135529v1</w:t>
+                <w:t xml:space="preserve">hal-02331264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New mouse model of schizophrenia: &amp;quot;3 hits&amp;quot; model, genetic and environmental factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Percelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Bouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15080,415 +15063,432 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIème journées de l'Ecole Doctorale normande de Biologie Intégrative, Santé, Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Rouen, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02135458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D-serine contributes to β-amyloid-dependant pathophysiology in Alzheimer’s disease</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Schizophrenia: validity of a 3-hit mouse model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Percelay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubacar Diarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th FENS Forum of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">11th Federation of European Neuroscience Societies Forum of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Berlin, Germany. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331264v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of serotonin 5-HT7 receptors in spatial navigation in the mouse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">5-HT7 receptors are strongly implicated in allocentric navigation strategy in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Beaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Beaudet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Schumann-Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème journée de l’Ecole doctorale EdnBISE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Rouen, France</w:t>
+              <w:t xml:space="preserve">19ème Congrès de la Société Française de Pharmacologie et de Thérapeutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02436408v1</w:t>
+                <w:t xml:space="preserve">hal-02436415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5-HT7 receptors are strongly implicated in allocentric navigation strategy in mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of serotonin 5-HT7 receptors in spatial navigation in the mouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Beaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Beaudet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Schumann-Bard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentine Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès de la Société Française de Pharmacologie et de Thérapeutique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Caen, France</w:t>
+              <w:t xml:space="preserve">18ème journée de l’Ecole doctorale EdnBISE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436415v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15506,77 +15506,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acetylcholinesterase Inhibitor Compounds and 5ht4 Serotonergic Receptor Agonists, with Promnesia Effect, Methods for the Preparation Thereof and Pharmaceutical Compositions Containing Same</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dallemagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rochais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lecoutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15678,51 +15678,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ploux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacy Largilliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Corvaisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15939,51 +15939,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05510254v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Houdant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Rouanet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bouet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fr&#233;ret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boulouard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2026.110884" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196166v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Wullen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Freret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Billard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells14151186" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317162v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gephine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corvaisier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bernay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Leger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2025.1666397" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048837v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ploux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Largilliere" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corvaisier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gorisse-Hussonnois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-025-05691-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04212361v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Roux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecouflet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Esneault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24054304" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04891941v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chr&#233;tien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nguyen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dolladille" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;marie Morice" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Heraudeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/BCP.15481" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089829v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lahogue" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13050751" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03910923v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232415542" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03238069v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Percelay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Andrieux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22052644" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371418v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Potier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Brunet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhaa253" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03471906v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222112082" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316243v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Turnbull" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2021.113473" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03471908v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Largilliere" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Nee" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Coolzaet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13072445" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082877v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Toublet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lalut" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Hatat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lecoutey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Davis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.113059" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04212366v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Leroux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Diarra" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne L&#233;ger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2020.11.043" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331836v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Dall&#233;rac" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Li" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Morisot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Sacchi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2023750118" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602034v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Since" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagadu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbb.2020.172933" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040826v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice M. Roux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Potier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428730v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rochais" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Hamidouche" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Giannoni" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gaven" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.14964" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03072318v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ploux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Radzishevsky" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Wolosker" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21249447" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02947335v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Freret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2020.140542" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03019700v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Rizzolo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Groussard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Platel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhaa247" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518966v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Martin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dauvilliers" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouma-Chandrou Koumar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62685-6" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399864v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Yahiaoui" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2019.00148" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02400711v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54826-3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399906v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24152786" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796395v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lhuissier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Aury-Landas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bou&#235;t" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bazille" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Repesse" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.25062" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135230v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.14586" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01733066v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina Belblidia" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Abdelouadoud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Quiedeville" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Calocer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2018.03.006" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02193575v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaudet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paizanis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zoratto" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lacivita" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leopoldo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/syn.21995" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472663v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beaudet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Jozet-Alves" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Asselot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Schumann-Bard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2016.12.006" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135214v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lelong-Boulouard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dauphin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-017-4664-z" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135218v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Schrantee" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Tremoleda" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzena Wylezinska-Arridge" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hesseling" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0172776" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576066v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Beaudet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Valable" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bourgine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lelong-Boulouard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lanfumey" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.13256" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TH1ZL2L7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043759v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ballandonne" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sopkova-de Oliveira Santos" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2016.05.048" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135292v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Paizanis" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwamivi Dzahini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhu119" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472654v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Dauphin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2014.00448" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02190958v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Rousseau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Joubert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Trzepla" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Parienti" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0135975" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043824v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie da Silva Costa-Aze" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2015.07.020" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043781v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Karila" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dallemagne" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.5b00179" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472655v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dumas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2015.02.043" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02193380v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Liet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fella Amenouche" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mauvieux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12134" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FAEB48F633F9F916CB01877BAF6D51F3A1306601/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043873v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.5b00115" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02193376v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van Der Marel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bouet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.F. Meerhoff" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Freret" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulouard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2015.04.044" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325092v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Gaudreau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurel Popa-Wagner" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00702-013-1154-2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626647v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Becerril-Ortega" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bordji" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Rush" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buisson" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2014.04.019" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8V6QVT9T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064770v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lepailleur" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lema&#238;tre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci500157n" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800439v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hedou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1410315111" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325134v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Paban" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-012-0472-8" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TB0VBPK0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135259v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Haelewyn" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2013.155" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460473v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Terme" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Vanelle" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2013.08.041" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T90GVRDN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862777v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leconte" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tixier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2012.01.054" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSTCJ07T-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862834v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Loubinoux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golo Kronenberg" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Endres" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1582-4934.2012.01555.x" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862786v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharuja Natkunarajah" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048043" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862771v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;te Hotte" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guena&#235;lle Levallet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032244" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866400v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Billard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schumann-Bard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dutar" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dauphin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2011.09.028" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PN3N09BC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776396v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Danglot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Roux" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Narboux N&#234;me" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Burgo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3084-11.2012" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866441v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Besnard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Machado" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vignaux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coquerel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.20942" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VK86JSMH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325180v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866396v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lelong-Boulouard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. F. Smith" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Philoxene" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2012.05.029" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5HB69VFZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862757v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Nee" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2012.02.012" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6JB2B8Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866394v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kroichvili" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Philox&#232;ne" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2012.06.016" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6TGMDR9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862299v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821461v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862306v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Klomp" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Lopez-Tremoleda" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-011-2580-1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VNDX8NZS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862779v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Darmaillacq" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dacher" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2011.11.022" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FG0NB6Z9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862822v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Letourneur" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roussel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Divoux" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expneurol.2011.10.014" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0G5WLCM-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862841v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lecrux" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Tran" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2010.11.033" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6FMV9FL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862997v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2040-7378-3-6" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862993v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dutar" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mad.2011.04.006" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PCG5BSK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325196v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863083v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Ankri" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Bezault" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Renolleau" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2010.03.043" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MC741HK1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863258v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Toutain" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bernaudin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2009.125" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863255v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inmaculada Berenguer" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine El Aouad" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Andujar" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Romero" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Suvire" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2009.05.079" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQML9F6R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358233v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863264v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chazalviel" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0014157" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863295v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Saulnier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.109.557314" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863332v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palma Pro-Sistiaga" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.jcbfm.9600575" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863330v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pacary" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dauphou Eddi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jcbfm.2008.40" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178296v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expneurol.2006.09.006" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-267XB748-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867870v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2006.12.023" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMD4MQK3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178443v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023477v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Valable" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mackenzie" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2006.04699.x" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7RVP4X5Z-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865370v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric T Mackenzie" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018635v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tang" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pacary" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Divoux" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petit" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865366v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0735-7044.120.6.1285" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867774v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Toutain" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05046508v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brunaud" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Ropars" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Azzahra Dwiri" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Naveau" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835252v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835395v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624901v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wullen Mathilde" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330099v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Langeard" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evrim G&#246;k&#231;e" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295794v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Malzert-Fr&#233;on" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Groo" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Hedir" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina de Pascale" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05046555v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669652v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Huret" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632974v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Wang" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lagadu" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669804v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634813v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Menager" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065412v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Mauboussin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Vanschamelhout" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delcroix" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Joliot" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669646v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669799v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216532v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669480v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878758v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Naveau" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330837v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ploux" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gorisse" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Radzishevsky" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Wolosker" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363095v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Menager" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492831v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02265960v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135476v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331029v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331616v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363078v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/ipj.ipj_30_15" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135529v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135458v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331264v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Billard" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436408v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chr&#233;tien" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436415v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02042939v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624854v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gorisse-Hussonnois" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05510254v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Houdant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Rouanet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bouet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fr&#233;ret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boulouard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2026.110884" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196166v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Wullen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Freret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Billard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells14151186" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317162v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gephine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corvaisier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bernay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Leger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2025.1666397" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048837v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ploux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Largilliere" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corvaisier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gorisse-Hussonnois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-025-05691-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04891941v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chr&#233;tien" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nguyen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dolladille" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;marie Morice" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Heraudeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/BCP.15481" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089829v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lahogue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13050751" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04212361v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Roux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecouflet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Esneault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24054304" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03910923v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232415542" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082877v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Toublet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lalut" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Hatat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lecoutey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Davis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.113059" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03471908v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Largilliere" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Nee" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Coolzaet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13072445" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316243v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Percelay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Turnbull" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2021.113473" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03471906v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222112082" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04212366v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Leroux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Diarra" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne L&#233;ger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2020.11.043" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331836v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Dall&#233;rac" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Li" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Morisot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Sacchi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2023750118" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03238069v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Andrieux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22052644" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371418v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Potier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Brunet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhaa253" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428730v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rochais" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Hamidouche" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Giannoni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gaven" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.14964" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03072318v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ploux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Radzishevsky" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Wolosker" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21249447" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040826v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice M. Roux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Potier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602034v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Since" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagadu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbb.2020.172933" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02947335v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Freret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2020.140542" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518966v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Martin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dauvilliers" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouma-Chandrou Koumar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62685-6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03019700v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Rizzolo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Groussard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Platel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhaa247" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02400711v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54826-3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399864v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Yahiaoui" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2019.00148" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399906v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24152786" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135230v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.14586" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01733066v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina Belblidia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Abdelouadoud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Quiedeville" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Calocer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2018.03.006" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796395v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lhuissier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Aury-Landas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bou&#235;t" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bazille" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Repesse" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.25062" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135218v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Schrantee" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Tremoleda" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzena Wylezinska-Arridge" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hesseling" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0172776" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472663v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beaudet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Jozet-Alves" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Asselot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Schumann-Bard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2016.12.006" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02193575v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaudet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paizanis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zoratto" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lacivita" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leopoldo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/syn.21995" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135214v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lelong-Boulouard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dauphin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-017-4664-z" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576066v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Beaudet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Valable" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bourgine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lelong-Boulouard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lanfumey" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.13256" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TH1ZL2L7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043759v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ballandonne" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sopkova-de Oliveira Santos" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2016.05.048" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043824v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie da Silva Costa-Aze" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2015.07.020" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043781v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Karila" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dallemagne" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.5b00179" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472655v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dumas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2015.02.043" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02190958v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Rousseau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Joubert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Trzepla" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Parienti" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0135975" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02193380v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Liet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fella Amenouche" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mauvieux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12134" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FAEB48F633F9F916CB01877BAF6D51F3A1306601/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02193376v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van Der Marel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bouet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.F. Meerhoff" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Freret" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulouard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2015.04.044" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043873v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.5b00115" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325092v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Gaudreau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurel Popa-Wagner" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00702-013-1154-2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135292v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Paizanis" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwamivi Dzahini" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhu119" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472654v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Dauphin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2014.00448" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064770v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lepailleur" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lema&#238;tre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci500157n" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800439v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hedou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1410315111" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626647v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Becerril-Ortega" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bordji" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Rush" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buisson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2014.04.019" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8V6QVT9T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325134v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Paban" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-012-0472-8" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TB0VBPK0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135259v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Haelewyn" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2013.155" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460473v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Terme" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Vanelle" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2013.08.041" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T90GVRDN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325180v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schumann-Bard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dutar" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dauphin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2011.09.028" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PN3N09BC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866441v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Besnard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Machado" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vignaux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coquerel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.20942" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VK86JSMH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866396v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lelong-Boulouard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. F. Smith" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Philoxene" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2012.05.029" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5HB69VFZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862757v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Nee" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2012.02.012" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6JB2B8Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866400v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Billard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776396v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Danglot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Roux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Narboux N&#234;me" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Burgo" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3084-11.2012" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862771v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;te Hotte" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guena&#235;lle Levallet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032244" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866394v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kroichvili" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Philox&#232;ne" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2012.06.016" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6TGMDR9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862299v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821461v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862306v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Klomp" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Lopez-Tremoleda" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-011-2580-1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VNDX8NZS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862822v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Letourneur" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roussel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Divoux" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expneurol.2011.10.014" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0G5WLCM-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862779v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Darmaillacq" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dacher" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2011.11.022" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FG0NB6Z9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862834v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Loubinoux" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golo Kronenberg" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Endres" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1582-4934.2012.01555.x" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862777v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leconte" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tixier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2012.01.054" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSTCJ07T-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862786v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharuja Natkunarajah" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048043" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862841v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lecrux" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Tran" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2010.11.033" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6FMV9FL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862993v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dutar" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mad.2011.04.006" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PCG5BSK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862997v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2040-7378-3-6" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325196v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863083v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Ankri" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Bezault" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Renolleau" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2010.03.043" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MC741HK1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863264v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chazalviel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0014157" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358233v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863295v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Toutain" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Saulnier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.109.557314" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863258v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bernaudin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2009.125" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863255v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inmaculada Berenguer" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine El Aouad" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Andujar" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Romero" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Suvire" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2009.05.079" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQML9F6R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863330v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pacary" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dauphou Eddi" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jcbfm.2008.40" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863332v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palma Pro-Sistiaga" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.jcbfm.9600575" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867870v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2006.12.023" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMD4MQK3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178443v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178296v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expneurol.2006.09.006" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-267XB748-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018635v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tang" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pacary" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Divoux" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petit" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865370v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Valable" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric T Mackenzie" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2006.04699.x" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7RVP4X5Z-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023477v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mackenzie" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865366v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0735-7044.120.6.1285" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867774v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Toutain" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05046508v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brunaud" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Ropars" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Azzahra Dwiri" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Naveau" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835395v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624901v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wullen Mathilde" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835252v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330099v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Langeard" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evrim G&#246;k&#231;e" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295794v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Malzert-Fr&#233;on" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Groo" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Hedir" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina de Pascale" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05046555v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632974v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Wang" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lagadu" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669804v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634813v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Menager" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669652v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Huret" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669646v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669799v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216532v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065412v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Mauboussin" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Vanschamelhout" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delcroix" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Joliot" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669480v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878758v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Naveau" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331029v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ploux" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gorisse" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Radzishevsky" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Wolosker" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331616v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02265960v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135476v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492831v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363095v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Menager" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330837v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363078v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/ipj.ipj_30_15" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331264v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Billard" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135458v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135529v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436415v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436408v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chr&#233;tien" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02042939v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624854v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gorisse-Hussonnois" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>