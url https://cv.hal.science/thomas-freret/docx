--- v1 (2026-04-17)
+++ v2 (2026-05-24)
@@ -1106,572 +1106,572 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03910923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pleiotropic prodrugs: Design of a dual butyrylcholinesterase inhibitor and 5-HT6 receptor antagonist with therapeutic interest in Alzheimer’s disease</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Memory Disorders Related to Hippocampal Function: The Interest of 5-HT4Rs Targeting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candice Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Freret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.113059⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (21), pp.12082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms222112082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03082877v1</w:t>
+                <w:t xml:space="preserve">hal-03471906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Anxiolytic-Like Effect Observed in the Rat Conditioned Defensive Burying Test, after a Single Oral Dose of Natural Protein Extract Products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacy Largilliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Nee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Coolzaet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Corvaisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (7), pp.2445. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/nu13072445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03471908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of MAP6 deficit, maternal separation and MK801 in female mice: A 3-hit animal model of neurodevelopmental disorder with cognitive deficits</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pleiotropic prodrugs: Design of a dual butyrylcholinesterase inhibitor and 5-HT6 receptor antagonist with therapeutic interest in Alzheimer’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Toublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lalut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Hatat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lecoutey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2021.113473⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 210, pp.113059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.113059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04316243v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03082877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memory Disorders Related to Hippocampal Function: The Interest of 5-HT4Rs Targeting</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marianne Leger</w:t>
+                <w:t xml:space="preserve">Combination of MAP6 deficit, maternal separation and MK801 in female mice: A 3-hit animal model of neurodevelopmental disorder with cognitive deficits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Percelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Turnbull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boulouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (21), pp.12082. </w:t>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 413, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms222112082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2021.113473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03471906v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new 3-hit mouse model of schizophrenia built on genetic, early and late factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Percelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1876,831 +1876,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Dysregulations in CA1 Hippocampal Networks of a 3-Hit Mouse Model of Schizophrenia</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Freret</w:t>
+                <w:t xml:space="preserve">Interplay between 5-HT4 receptors and GABAergic system within CA1 hippocampal synaptic plasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lecouflet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candice Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Andrieux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Boulouard</w:t>
+                <w:t xml:space="preserve">B Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms22052644⟩</w:t>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (1), pp.694-701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhaa253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03238069v1</w:t>
+                <w:t xml:space="preserve">hal-03371418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between 5-HT4 receptors and GABAergic system within CA1 hippocampal synaptic plasticity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marianne Leger</w:t>
+                <w:t xml:space="preserve">Functional Dysregulations in CA1 Hippocampal Networks of a 3-Hit Mouse Model of Schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Percelay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Brunet</w:t>
+                <w:t xml:space="preserve">Annie Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 31 (1), pp.694-701. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (5), pp.2644. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhaa253⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms22052644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03371418v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donecopride, a Swiss army knife with potential interest against Alzheimer's disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interplay between 5-HT4 Receptors and GABAergic System within CA1 Hippocampal Synaptic Plasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lecouflet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Rochais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Lecoutey</w:t>
+                <w:t xml:space="preserve">Candice M. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Hamidouche</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florence Gaven</w:t>
+                <w:t xml:space="preserve">Brigitte Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bph.14964⟩</w:t>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (1), pp.694-701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhaa253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02428730v1</w:t>
+                <w:t xml:space="preserve">hal-03040826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serine Racemase Deletion Affects the Excitatory/Inhibitory Balance of the Hippocampal CA1 Network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eva Ploux</w:t>
+                <w:t xml:space="preserve">Antipsychotic lurasidone: Behavioural and pharmacokinetic data in C57BL/6 mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Percelay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Since</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lagadu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Bouet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms21249447⟩</w:t>
+              <w:t xml:space="preserve">Pharmacology Biochemistry and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 194, pp.172933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pbb.2020.172933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03072318v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03602034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between 5-HT4 Receptors and GABAergic System within CA1 Hippocampal Synaptic Plasticity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elie Brunet</w:t>
+                <w:t xml:space="preserve">Serine Racemase Deletion Affects the Excitatory/Inhibitory Balance of the Hippocampal CA1 Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Ploux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inna Radzishevsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herman Wolosker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhaa253⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (24), pp.9447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21249447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03040826v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03072318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antipsychotic lurasidone: Behavioural and pharmacokinetic data in C57BL/6 mice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solenn Percelay</w:t>
+                <w:t xml:space="preserve">Donecopride, a Swiss army knife with potential interest against Alzheimer's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rochais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lecoutey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Since</w:t>
+                <w:t xml:space="preserve">Patrizia Giannoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lagadu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valentine Bouet</w:t>
+                <w:t xml:space="preserve">Florence Gaven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacology Biochemistry and Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 194, pp.172933. </w:t>
+              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 177 (9), pp.1988-2005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pbb.2020.172933⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/bph.14964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03602034v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02428730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D-serine in physiological and pathological brain aging</w:t>
               </w:r>
@@ -2784,645 +2784,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author Correction: Dual orexin receptor antagonist induces changes in core body temperature in rats after exercise</w:t>
+                <w:t xml:space="preserve">Long-Term Music Exposure Prevents Age-Related Cognitive Deficits in Rats Independently of Hippocampal Neurogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Martin</w:t>
+                <w:t xml:space="preserve">Lou Rizzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corvaisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Dauvilliers</w:t>
+                <w:t xml:space="preserve">Mathilde Groussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouma-Chandrou Koumar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Freret</w:t>
+                <w:t xml:space="preserve">Hervé Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), pp.6030. </w:t>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (1), pp.620-634. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-62685-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhaa247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03518966v1</w:t>
+                <w:t xml:space="preserve">hal-03019700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-Term Music Exposure Prevents Age-Related Cognitive Deficits in Rats Independently of Hippocampal Neurogenesis</w:t>
+                <w:t xml:space="preserve">Author Correction: Dual orexin receptor antagonist induces changes in core body temperature in rats after exercise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lou Rizzolo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Corvaisier</w:t>
+                <w:t xml:space="preserve">Tristan Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Groussard</w:t>
+                <w:t xml:space="preserve">Yves Dauvilliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Platel</w:t>
+                <w:t xml:space="preserve">Ouma-Chandrou Koumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 31 (1), pp.620-634. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.6030. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhaa247⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-62685-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03019700v1</w:t>
+                <w:t xml:space="preserve">hal-03518966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual orexin receptor antagonist induces changes in core body temperature in rats after exercise</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ouma-Chandrou Koumar</w:t>
+                <w:t xml:space="preserve">A Novel in vivo Anti-amnesic Agent, Specially Designed to Express Both Acetylcholinesterase (AChE) Inhibitory, Serotonergic Subtype 4 Receptor (5-HT4R) Agonist and Serotonergic Subtype 6 Receptor (5-HT6R) Inverse Agonist Activities, With a Potential Interest Against Alzheimer’s Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Hatat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Bouet</w:t>
+                <w:t xml:space="preserve">Samir Yahiaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lecoutey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (1), pp.18432. </w:t>
+              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11, pp.148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-54826-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnagi.2019.00148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02400711v1</w:t>
+                <w:t xml:space="preserve">hal-02399864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel in vivo Anti-amnesic Agent, Specially Designed to Express Both Acetylcholinesterase (AChE) Inhibitory, Serotonergic Subtype 4 Receptor (5-HT4R) Agonist and Serotonergic Subtype 6 Receptor (5-HT6R) Inverse Agonist Activities, With a Potential Interest Against Alzheimer’s Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bérénice Hatat</w:t>
+                <w:t xml:space="preserve">Dual orexin receptor antagonist induces changes in core body temperature in rats after exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dauvilliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouma-Chandrou Koumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Yahiaoui</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Audrey Davis</w:t>
+                <w:t xml:space="preserve">Valérie Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11, pp.148. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.18432. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnagi.2019.00148⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-54826-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02399864v1</w:t>
+                <w:t xml:space="preserve">hal-02400711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibiting Acetylcholinesterase to Activate Pleiotropic Prodrugs with Therapeutic Interest in Alzheimer’s Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Toublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lecoutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lalut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Hatat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 24 (15), pp.2786. </w:t>
@@ -3813,563 +3813,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01796395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeated dexamphetamine treatment alters the dopaminergic system and increases the phMRI response to methylphenidate</w:t>
+                <w:t xml:space="preserve">Deletion of the serotonin receptor type 7 disrupts the acquisition of allocentric but not egocentric navigation strategies in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anouk Schrantee</w:t>
+                <w:t xml:space="preserve">Gregory Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi Tremoleda</w:t>
+                <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marzena Wylezinska-Arridge</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valentine Bouet</w:t>
+                <w:t xml:space="preserve">Rachel Asselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Hesseling</w:t>
+                <w:t xml:space="preserve">Pascale Schumann-Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12 (2), pp.e0172776. </w:t>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 320 (1), pp.179 - 185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0172776⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2016.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02135218v1</w:t>
+                <w:t xml:space="preserve">hal-01472663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deletion of the serotonin receptor type 7 disrupts the acquisition of allocentric but not egocentric navigation strategies in mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-modulation of an allosteric modulator of nicotinic receptor-cholinesterase inhibitor (galantamine) and a 5-HT4 receptor agonist (RS-67333): effect on scopolamine-induced memory deficit in the mouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Beaudet</w:t>
+                <w:t xml:space="preserve">Véronique Lelong-Boulouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lecouflet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thomas Freret</w:t>
+                <w:t xml:space="preserve">François Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2016.12.006⟩</w:t>
+              <w:t xml:space="preserve">Psychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 234 (15), pp.2365-2374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00213-017-4664-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01472663v1</w:t>
+                <w:t xml:space="preserve">hal-02135214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LP-211, a selective 5-HT 7 receptor agonist, increases novelty-preference and promotes risk-prone behavior in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Beaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Paizanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Beaudet</w:t>
+                <w:t xml:space="preserve">F. Zoratto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Paizanis</w:t>
+                <w:t xml:space="preserve">E. Lacivita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leopoldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synapse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 71 (12), pp.e21995. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/syn.21995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02193575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-modulation of an allosteric modulator of nicotinic receptor-cholinesterase inhibitor (galantamine) and a 5-HT4 receptor agonist (RS-67333): effect on scopolamine-induced memory deficit in the mouse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Freret</w:t>
+                <w:t xml:space="preserve">Repeated dexamphetamine treatment alters the dopaminergic system and increases the phMRI response to methylphenidate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Schrantee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Tremoleda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Lelong-Boulouard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Katia Hamidouche</w:t>
+                <w:t xml:space="preserve">Marzena Wylezinska-Arridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Dauphin</w:t>
+                <w:t xml:space="preserve">Peter Hesseling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychopharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 234 (15), pp.2365-2374. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (2), pp.e0172776. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00213-017-4664-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0172776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02135214v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-Lasting Effects of Chronic Intermittent Alcohol Exposure in Adolescent Mice on Object Recognition and Hippocampal Neuronal Activity.</w:t>
               </w:r>
@@ -4501,90 +4501,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, synthesis, and pharmacological evaluation of multitarget-directed ligands with both serotonergic subtype 4 receptor (5-HT 4 R) partial agonist and 5-HT 6 R antagonist activities, as potential treatment of Alzheimer’s disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Yahiaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ballandonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4629,191 +4629,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic activation of 5-HT4 receptors or blockade of 5-HT6 receptors improve memory performances</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Usefulness of Time-Point Serum Cortisol and ACTH Measurements for the Adjustment of Glucocorticoid Replacement in Adrenal Insufficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie da Silva Costa-Aze</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gerald Nee</w:t>
+                <w:t xml:space="preserve">Elise Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Trzepla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques Parienti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2015.07.020⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (8), pp.e0135975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0135975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02043824v1</w:t>
+                <w:t xml:space="preserve">hal-02190958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therapeutic Potential of 5-HT 6 Receptor Agonists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Karila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4821,371 +4821,371 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dallemagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 58 (20), pp.7901-7912. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.5b00179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time decay of object, place and temporal order memory in a paradigm assessing simultaneously episodic-like memory components in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassina Belblidia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Abdelouadoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 286, pp.80--84. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbr.2015.02.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01472655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usefulness of Time-Point Serum Cortisol and ACTH Measurements for the Adjustment of Glucocorticoid Replacement in Adrenal Insufficiency</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Trzepla</w:t>
+                <w:t xml:space="preserve">Chronic activation of 5-HT4 receptors or blockade of 5-HT6 receptors improve memory performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Quiedeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boulouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Jacques Parienti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Freret</w:t>
+                <w:t xml:space="preserve">Virginie da Silva Costa-Aze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Nee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (8), pp.e0135975. </w:t>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 293, pp.10-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0135975⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2015.07.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190958v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of acute administration of melatonin on attentional, executive, and working memory processes in rats</w:t>
               </w:r>
@@ -5451,103 +5451,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Multitarget-Directed Ligands (MTDLs) with Acetylcholinesterase (AChE) Inhibitory and Serotonergic Subtype 4 Receptor (5-HT 4 R) Agonist Activities As Potential Agents against Alzheimer’s Disease: The Design of Donecopride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lecoutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lecoutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gaven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizia Giannoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 58 (7), pp.3172-3187. </w:t>
@@ -5611,51 +5611,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Gaudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Schumann-Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5849,90 +5849,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial memory deficit across aging: current insights of the role of 5-HT7 receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Schumann-Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6035,51 +6035,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 54 (6), pp.1773-1784. </w:t>
@@ -6117,103 +6117,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of donecopride, a dual serotonin subtype 4 receptor agonist/acetylcholinesterase inhibitor with potential interest for Alzheimer's disease treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lecoutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Hedou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizia Giannoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gaven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 111 (36), pp.E3825--30. </w:t>
@@ -6673,77 +6673,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New orally effective 3-(2-nitro)phenylpropanamide analgesic derivatives: Synthesis and antinociceptive evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Since</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Nee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Terme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6813,1313 +6813,1313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01460473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rescue of cognitive aging by long-lasting environmental enrichment exposure initiated before median lifespan</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A biphasic and brain-region selective down-regulation of cyclic adenosine monophosphate concentrations supports object recognition in the rat.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Schumann-Bard</w:t>
+                <w:t xml:space="preserve">Maïte Hotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Dutar</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guenaëlle Levallet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2011.09.028⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (2), pp.e32244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0032244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02325180v1</w:t>
+                <w:t xml:space="preserve">hal-00862771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of vestibular input on spatial and nonspatial memory and on hippocampal NMDA receptors.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vezatin is essential for dendritic spine morphogenesis and functional synaptic maturation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Danglot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Besnard</w:t>
+                <w:t xml:space="preserve">Nicolas Narboux Nême</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. L. Machado</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Coquerel</w:t>
+                <w:t xml:space="preserve">Andrea Burgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hippocampus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hipo.20942⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32 (26), pp.9007-9022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.3084-11.2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00866441v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00776396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of anxiety in spatial memory impairments related to the loss of vestibular function in rat.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. L. Machado</w:t>
+                <w:t xml:space="preserve">Rescue of cognitive aging by long-lasting environmental enrichment exposure initiated before median lifespan.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Schumann-Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dutar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Lelong-Boulouard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">B. Philoxene</w:t>
+                <w:t xml:space="preserve">F. Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2012.05.029⟩</w:t>
+              <w:t xml:space="preserve">Neurobiol Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (5), pp.1005.e1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2011.09.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00866396v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00866400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic effect of acetylcholinesterase inhibition (donepezil) and 5-HT(4) receptor activation (RS67333) on object recognition in mice.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Quiedeville</w:t>
+                <w:t xml:space="preserve">Influence of anxiety in spatial memory impairments related to the loss of vestibular function in rat.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. L. Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lelong-Boulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérald Nee</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Dallemagne</w:t>
+                <w:t xml:space="preserve">P. F. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Philoxene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2012.02.012⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 218, pp.161-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2012.05.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00862757v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00866396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rescue of cognitive aging by long-lasting environmental enrichment exposure initiated before median lifespan.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Dauphin</w:t>
+                <w:t xml:space="preserve">Synergistic effect of acetylcholinesterase inhibition (donepezil) and 5-HT(4) receptor activation (RS67333) on object recognition in mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Quiedeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Nee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dallemagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiol Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2011.09.028⟩</w:t>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 230 (1), pp.304-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2012.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00866400v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00862757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vezatin is essential for dendritic spine morphogenesis and functional synaptic maturation.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andrea Burgo</w:t>
+                <w:t xml:space="preserve">Rescue of cognitive aging by long-lasting environmental enrichment exposure initiated before median lifespan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Schumann-Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dutar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.3084-11.2012⟩</w:t>
+              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (5), pp.1005.e1-1005.e10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2011.09.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00776396v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A biphasic and brain-region selective down-regulation of cyclic adenosine monophosphate concentrations supports object recognition in the rat.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of vestibular input on spatial and nonspatial memory and on hippocampal NMDA receptors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. L. Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vignaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boulouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïte Hotte</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hippocampus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (4), pp.814-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hipo.20942⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0032244⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00862771v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00866441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and non-spatial performance in mutant mice devoid of otoliths.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Lelong-Boulouard</w:t>
+                <w:t xml:space="preserve">Genomic transcriptional profiling in LOU/C/Jall rats identifies genes for successful aging.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Paban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neulet.2012.06.016⟩</w:t>
+              <w:t xml:space="preserve">Brain Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 218 (6), pp.1501-1512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00429-012-0472-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00866394v1</w:t>
+                <w:t xml:space="preserve">hal-00862299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic transcriptional profiling in LOU/C/Jall rats identifies genes for successful aging.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Boulouard</w:t>
+                <w:t xml:space="preserve">Spatial and non-spatial performance in mutant mice devoid of otoliths.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. L. Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kroichvili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Philoxène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lelong-Boulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Structure and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00429-012-0472-8⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 522 (1), pp.57-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neulet.2012.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00862299v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00866394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergistic effect of acetylcholinesterase inhibition (donepezil) and 5-HT4 receptor activation (RS67333) on object recognition in mice.</w:t>
               </w:r>
@@ -8144,110 +8144,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Quiedeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Nee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dallemagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 230 (1), pp.304-308. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbr.2012.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00821461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -8290,51 +8290,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Klomp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzena Wylezinska-Arridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Lopez-Tremoleda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8728,51 +8728,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Golo Kronenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Endres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Schumann-Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9226,286 +9226,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00862841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous enriched environment improves learning and memory in adult NMRI mice through theta burst-related-LTP independent mechanisms but is not efficient in advanced aged animals.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the importance of long-term functional assessment after stroke to improve translation from bench to bedside.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Schumann-Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boulouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Bouet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Boulouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanisms of Ageing and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mad.2011.04.006⟩</w:t>
+              <w:t xml:space="preserve">Experimental and Translational Stroke Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3, pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/2040-7378-3-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00862993v1</w:t>
+                <w:t xml:space="preserve">hal-00862997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the importance of long-term functional assessment after stroke to improve translation from bench to bedside.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Continuous enriched environment improves learning and memory in adult NMRI mice through theta burst-related-LTP independent mechanisms but is not efficient in advanced aged animals.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascale Schumann-Bard</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dutar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boulouard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentine Bouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental and Translational Stroke Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanisms of Ageing and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 132 (5), pp.240-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mad.2011.04.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/2040-7378-3-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00862997v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00862993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous enriched environment improves learning and memory in adult NMRI mice through theta burst-related-LTP independent mechanisms but is not efficient in advanced aged animals</w:t>
               </w:r>
@@ -9517,119 +9517,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dutar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boulouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanisms of Ageing and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 132 (5), pp.240-248. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mad.2011.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -9773,243 +9773,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00863083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral deficits after distal focal cerebral ischemia in mice: Usefulness of adhesive removal test.</w:t>
+                <w:t xml:space="preserve">Improvements of the Stroke Model Guidelines -Animal body weight and long-term functional concerns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Bouet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Neuroscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Experimental Stroke &amp; Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00863264v1</w:t>
+                <w:t xml:space="preserve">hal-04358233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvements of the Stroke Model Guidelines -Animal body weight and long-term functional concerns</w:t>
+                <w:t xml:space="preserve">Behavioral deficits after distal focal cerebral ischemia in mice: Usefulness of adhesive removal test.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Bouet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chazalviel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Stroke &amp; Translational Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Behavioral Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 123 (1), pp.224-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/a0014157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04358233v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00863264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delayed hypoxic postconditioning protects against cerebral ischemia in the mouse.</w:t>
               </w:r>
@@ -10403,441 +10403,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00863255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined therapeutic strategy using erythropoietin and mesenchymal stem cells potentiates neurogenesis after transient focal cerebral ischemia in rats.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Esneault</w:t>
+                <w:t xml:space="preserve">Intraluminal thread model of focal stroke in the non-human primate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Pacary</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Tixier</w:t>
+                <w:t xml:space="preserve">Palma Pro-Sistiaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 28 (9), pp.1552-63. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/jcbfm.2008.40⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 28 (4), pp.786-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.jcbfm.9600575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00863330v1</w:t>
+                <w:t xml:space="preserve">hal-00863332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraluminal thread model of focal stroke in the non-human primate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined therapeutic strategy using erythropoietin and mesenchymal stem cells potentiates neurogenesis after transient focal cerebral ischemia in rats.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Esneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pacary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dauphou Eddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Palma Pro-Sistiaga</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 28 (4), pp.786-96. </w:t>
+              <w:t xml:space="preserve">, 2008, 28 (9), pp.1552-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/sj.jcbfm.9600575⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/jcbfm.2008.40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00863332v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00863330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term evaluation of sensorimotor and mnesic behaviour following striatal NMDA-induced unilateral excitotoxic lesion in the mouse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Haelewyn</w:t>
+                <w:t xml:space="preserve">Sensorimotor and cognitive deficits after transient middle cerebral artery occlusion in the mouse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Bouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascale Schumann-Bard</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Divoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 178, pp.235-243. </w:t>
+              <w:t xml:space="preserve">Experimental Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 203 (2), pp.555-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2006.12.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.expneurol.2006.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00867870v1</w:t>
+                <w:t xml:space="preserve">hal-00178296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term evaluation of sensorimotor and mnesic behaviour following striatal NMDA-induced unilateral excitotoxic lesion in the mouse.</w:t>
               </w:r>
@@ -10849,786 +10849,786 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Haelewyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Pacary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Schumann-Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 178 (2), pp.235-43. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbr.2006.12.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00178443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensorimotor and cognitive deficits after transient middle cerebral artery occlusion in the mouse.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentine Bouët</w:t>
+                <w:t xml:space="preserve">Long-term evaluation of sensorimotor and mnesic behaviour following striatal NMDA-induced unilateral excitotoxic lesion in the mouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Haelewyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Didier Divoux</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pacary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Schumann-Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Neurology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 178, pp.235-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2006.12.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.expneurol.2006.09.006⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00178296v1</w:t>
+                <w:t xml:space="preserve">hal-00867870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of hypoxic preconditioning on brain genomic response before and following ischemia in the adult mouse: identification of potential neuroprotective candidates for stroke</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Delayed administration of deferoxamine reduces brain damage and promotes functional recovery after transient focal cerebral ischemia in the rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Tang</w:t>
+                <w:t xml:space="preserve">Samuel Valable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chazalviel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Pacary</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">E. Petit</w:t>
+                <w:t xml:space="preserve">Eric Mackenzie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 23 (7), pp.1757-1765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2006.04699.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00018635v1</w:t>
+                <w:t xml:space="preserve">hal-00023477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delayed administration of deferoxamine reduces brain damage and promotes functional recovery after transient focal cerebral ischemia in the rat.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Valable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chazalviel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric T Mackenzie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 23 (7), pp.1757-65. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2006.04699.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00865370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delayed administration of deferoxamine reduces brain damage and promotes functional recovery after transient focal cerebral ischemia in the rat</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Romaric Saulnier</w:t>
+                <w:t xml:space="preserve">Effect of hypoxic preconditioning on brain genomic response before and following ischemia in the adult mouse: identification of potential neuroprotective candidates for stroke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pacary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Divoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Mackenzie</w:t>
+                <w:t xml:space="preserve">E. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 21, pp.18-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00023477v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00018635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term functional outcome following transient middle cerebral artery occlusion in the rat: correlation between brain damage and behavioral impairment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chazalviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bernaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Schumann-Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioral Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 120 (6), pp.1285-98. </w:t>
@@ -11745,70 +11745,70 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 203, pp.55-567. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.expneurol.2006.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00867774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
@@ -11857,51 +11857,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’approche &amp;quot;Deformation-based morphometry&amp;quot; (DBM) est-elle pertinente pour identifier les changements macrostructuraux cérébraux radio-induits ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Valable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Ropars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11982,51 +11982,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse IRM par Deformation Based Morphometry (DBM) pour la mise en évidence des altérations cérébrales radio-induites dans un modèle de rat adulte.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Valable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Ropars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12215,51 +12215,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation par Deformation based Morphometry (DBM) des altérations cérébrales radio-induites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Valable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Ropars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12461,51 +12461,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Groo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siham Hedir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Since</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina de Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12592,51 +12592,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of radiation-induced brain lesions in a rat model, using deformation-based morphometry (DBM), a method involving magnetic resonance imaging (MRI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Valable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Ropars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12717,64 +12717,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmacokinetic and safety of a novel pleiotropic compound in C57BL/6J mice with potential therapeutic interest in Alzheimer’s disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lahogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacy Largilliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Nee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13101,51 +13101,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Huret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Corvaisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Nee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13181,260 +13181,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LOU/C/Jall rats show preserved memory performance in sporadic model of Alzheimer's disease induced by streptozotocin</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sophie Corvaisier</w:t>
+                <w:t xml:space="preserve">Hippocampal functional adaptation to hypergravity exposure : new insights for cognitive alterations in astronauts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wullen Mathilde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Billard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Mémoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Carry-le -Rouet, France</w:t>
+              <w:t xml:space="preserve">Groupe De Recherche interdisciplinaire Mémoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Carry-le-rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04669646v1</w:t>
+                <w:t xml:space="preserve">hal-04669799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hippocampal functional adaptation to hypergravity exposure : new insights for cognitive alterations in astronauts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valentine Bouet</w:t>
+                <w:t xml:space="preserve">LOU/C/Jall rats show preserved memory performance in sporadic model of Alzheimer's disease induced by streptozotocin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Gephine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Huret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacy Largilliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corvaisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe De Recherche interdisciplinaire Mémoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Carry-le-rouet, France</w:t>
+              <w:t xml:space="preserve">GDR Mémoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Carry-le -Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04669799v1</w:t>
+                <w:t xml:space="preserve">hal-04669646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex-dependent 5-HT6Rs effects on hippocampal synaptic activity</w:t>
               </w:r>
@@ -13826,51 +13826,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Mauboussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palma Pro-Sistiaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OHBM2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Glasgow, United Kingdom. </w:t>
@@ -13893,307 +13893,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03878758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust link between d-serine and amyloid pathology in a mouse model</w:t>
+                <w:t xml:space="preserve">Altering glutamate transmission in combination with an early post-natal stress to mimic schizophrenia in male and female mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Ploux</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thomas Freret</w:t>
+                <w:t xml:space="preserve">F Menager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Percelay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boulouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference of D-Amino Acid Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">Journée Normande de Recherche Biomédicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02331029v1</w:t>
+                <w:t xml:space="preserve">hal-02363095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D-serine is involved in the β-amyloid-related pathophysiology in Alzheimer’s disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId418" w:history="1">
+                <w:t xml:space="preserve">Impact of d-serine depletion in the β-amyloid cascade related to Alzheimer’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Ploux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gorisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Radzishevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Wolosker</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14eme Colloque de la Société des Neurosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the Society for Neuroscience (SFN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331616v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiparametric and longitudinal characterization of whole-brain irradiation model in the rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Ropars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14238,87 +14238,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Network for Light Ion Hadron Therapy (ENLIGHT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02265960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining adverse factors to build a new 3-hit model of schizophrenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Percelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Bouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14346,113 +14346,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIème journées de l'Ecole Doctorale normande de Biologie Intégrétive, Santé, Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Caen, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02135476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mimicking schizophrenia symptoms in mice by combining factors: genetic, early environmental stress and late pharmacological conditioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Bouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Percelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Turnbull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14467,337 +14467,337 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroFrance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altering glutamate transmission in combination with an early post-natal stress to mimic schizophrenia in male and female mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Billard</w:t>
+                <w:t xml:space="preserve">D-serine is involved in the β-amyloid-related pathophysiology in Alzheimer’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Ploux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gorisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Radzishevsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Wolosker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Normande de Recherche Biomédicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">14eme Colloque de la Société des Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02363095v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of d-serine depletion in the β-amyloid cascade related to Alzheimer’s disease</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId418" w:history="1">
+                <w:t xml:space="preserve">A robust link between d-serine and amyloid pathology in a mouse model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Ploux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gorisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Radzishevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Wolosker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the Society for Neuroscience (SFN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Chicago, United States</w:t>
+              <w:t xml:space="preserve">4th International Conference of D-Amino Acid Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02330837v1</w:t>
+                <w:t xml:space="preserve">hal-02331029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New 3-hit model of schizophrenia: behavioral and electrophysiological investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Percelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14896,64 +14896,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D-serine contributes to β-amyloid-dependant pathophysiology in Alzheimer’s disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-M Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Ploux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gorisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Freret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14991,51 +14991,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New mouse model of schizophrenia: &amp;quot;3 hits&amp;quot; model, genetic and environmental factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Percelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Bouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15099,51 +15099,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schizophrenia: validity of a 3-hit mouse model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Percelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15218,277 +15218,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02135529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5-HT7 receptors are strongly implicated in allocentric navigation strategy in mice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">The role of serotonin 5-HT7 receptors in spatial navigation in the mouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Schumann-Bard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentine Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès de la Société Française de Pharmacologie et de Thérapeutique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Caen, France</w:t>
+              <w:t xml:space="preserve">18ème journée de l’Ecole doctorale EdnBISE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02436415v1</w:t>
+                <w:t xml:space="preserve">hal-02436408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of serotonin 5-HT7 receptors in spatial navigation in the mouse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">5-HT7 receptors are strongly implicated in allocentric navigation strategy in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Schumann-Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème journée de l’Ecole doctorale EdnBISE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Rouen, France</w:t>
+              <w:t xml:space="preserve">19ème Congrès de la Société Française de Pharmacologie et de Thérapeutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436408v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15506,77 +15506,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acetylcholinesterase Inhibitor Compounds and 5ht4 Serotonergic Receptor Agonists, with Promnesia Effect, Methods for the Preparation Thereof and Pharmaceutical Compositions Containing Same</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dallemagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rochais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lecoutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15678,51 +15678,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ploux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacy Largilliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Corvaisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15939,51 +15939,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05510254v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Houdant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Rouanet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bouet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fr&#233;ret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boulouard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2026.110884" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196166v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Wullen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Freret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Billard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells14151186" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317162v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gephine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corvaisier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bernay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Leger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2025.1666397" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048837v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ploux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Largilliere" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corvaisier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gorisse-Hussonnois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-025-05691-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04891941v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chr&#233;tien" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nguyen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dolladille" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;marie Morice" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Heraudeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/BCP.15481" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089829v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lahogue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13050751" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04212361v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Roux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecouflet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Esneault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24054304" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03910923v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232415542" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082877v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Toublet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lalut" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Hatat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lecoutey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Davis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.113059" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03471908v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Largilliere" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Nee" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Coolzaet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13072445" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316243v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Percelay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Turnbull" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2021.113473" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03471906v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222112082" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04212366v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Leroux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Diarra" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne L&#233;ger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2020.11.043" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331836v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Dall&#233;rac" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Li" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Morisot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Sacchi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2023750118" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03238069v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Andrieux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22052644" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371418v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Potier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Brunet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhaa253" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428730v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rochais" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Hamidouche" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Giannoni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gaven" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.14964" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03072318v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ploux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Radzishevsky" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Wolosker" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21249447" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040826v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice M. Roux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Potier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602034v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Since" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagadu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbb.2020.172933" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02947335v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Freret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2020.140542" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518966v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Martin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dauvilliers" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouma-Chandrou Koumar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62685-6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03019700v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Rizzolo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Groussard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Platel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhaa247" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02400711v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54826-3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399864v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Yahiaoui" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2019.00148" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399906v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24152786" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135230v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.14586" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01733066v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina Belblidia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Abdelouadoud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Quiedeville" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Calocer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2018.03.006" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796395v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lhuissier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Aury-Landas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bou&#235;t" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bazille" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Repesse" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.25062" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135218v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Schrantee" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Tremoleda" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzena Wylezinska-Arridge" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hesseling" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0172776" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472663v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beaudet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Jozet-Alves" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Asselot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Schumann-Bard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2016.12.006" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02193575v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaudet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paizanis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zoratto" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lacivita" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leopoldo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/syn.21995" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135214v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lelong-Boulouard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dauphin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-017-4664-z" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576066v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Beaudet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Valable" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bourgine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lelong-Boulouard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lanfumey" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.13256" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TH1ZL2L7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043759v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ballandonne" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sopkova-de Oliveira Santos" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2016.05.048" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043824v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie da Silva Costa-Aze" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2015.07.020" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043781v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Karila" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dallemagne" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.5b00179" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472655v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dumas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2015.02.043" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02190958v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Rousseau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Joubert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Trzepla" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Parienti" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0135975" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02193380v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Liet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fella Amenouche" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mauvieux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12134" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FAEB48F633F9F916CB01877BAF6D51F3A1306601/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02193376v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van Der Marel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bouet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.F. Meerhoff" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Freret" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulouard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2015.04.044" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043873v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.5b00115" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325092v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Gaudreau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurel Popa-Wagner" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00702-013-1154-2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135292v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Paizanis" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwamivi Dzahini" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhu119" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472654v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Dauphin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2014.00448" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064770v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lepailleur" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lema&#238;tre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci500157n" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800439v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hedou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1410315111" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626647v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Becerril-Ortega" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bordji" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Rush" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buisson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2014.04.019" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8V6QVT9T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325134v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Paban" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-012-0472-8" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TB0VBPK0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135259v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Haelewyn" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2013.155" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460473v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Terme" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Vanelle" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2013.08.041" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T90GVRDN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325180v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schumann-Bard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dutar" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dauphin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2011.09.028" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PN3N09BC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866441v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Besnard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Machado" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vignaux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coquerel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.20942" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VK86JSMH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866396v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lelong-Boulouard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. F. Smith" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Philoxene" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2012.05.029" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5HB69VFZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862757v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Nee" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2012.02.012" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6JB2B8Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866400v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Billard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776396v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Danglot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Roux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Narboux N&#234;me" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Burgo" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3084-11.2012" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862771v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;te Hotte" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guena&#235;lle Levallet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032244" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866394v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kroichvili" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Philox&#232;ne" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2012.06.016" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6TGMDR9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862299v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821461v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862306v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Klomp" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Lopez-Tremoleda" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-011-2580-1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VNDX8NZS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862822v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Letourneur" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roussel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Divoux" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expneurol.2011.10.014" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0G5WLCM-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862779v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Darmaillacq" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dacher" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2011.11.022" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FG0NB6Z9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862834v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Loubinoux" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golo Kronenberg" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Endres" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1582-4934.2012.01555.x" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862777v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leconte" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tixier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2012.01.054" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSTCJ07T-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862786v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharuja Natkunarajah" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048043" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862841v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lecrux" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Tran" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2010.11.033" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6FMV9FL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862993v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dutar" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mad.2011.04.006" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PCG5BSK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862997v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2040-7378-3-6" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325196v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863083v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Ankri" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Bezault" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Renolleau" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2010.03.043" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MC741HK1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863264v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chazalviel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0014157" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358233v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863295v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Toutain" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Saulnier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.109.557314" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863258v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bernaudin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2009.125" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863255v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inmaculada Berenguer" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine El Aouad" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Andujar" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Romero" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Suvire" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2009.05.079" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQML9F6R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863330v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pacary" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dauphou Eddi" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jcbfm.2008.40" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863332v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palma Pro-Sistiaga" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.jcbfm.9600575" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867870v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2006.12.023" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMD4MQK3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178443v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178296v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expneurol.2006.09.006" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-267XB748-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018635v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tang" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pacary" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Divoux" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petit" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865370v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Valable" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric T Mackenzie" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2006.04699.x" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7RVP4X5Z-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023477v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mackenzie" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865366v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0735-7044.120.6.1285" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867774v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Toutain" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05046508v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brunaud" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Ropars" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Azzahra Dwiri" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Naveau" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835395v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624901v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wullen Mathilde" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835252v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330099v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Langeard" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evrim G&#246;k&#231;e" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295794v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Malzert-Fr&#233;on" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Groo" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Hedir" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina de Pascale" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05046555v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632974v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Wang" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lagadu" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669804v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634813v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Menager" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669652v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Huret" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669646v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669799v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216532v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065412v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Mauboussin" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Vanschamelhout" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delcroix" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Joliot" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669480v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878758v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Naveau" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331029v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ploux" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gorisse" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Radzishevsky" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Wolosker" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331616v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02265960v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135476v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492831v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363095v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Menager" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330837v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363078v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/ipj.ipj_30_15" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331264v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Billard" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135458v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135529v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436415v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436408v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chr&#233;tien" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02042939v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624854v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gorisse-Hussonnois" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05510254v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Houdant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Rouanet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bouet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fr&#233;ret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boulouard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2026.110884" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196166v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Wullen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Freret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Billard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells14151186" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317162v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gephine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corvaisier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bernay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Leger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2025.1666397" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048837v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ploux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Largilliere" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corvaisier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gorisse-Hussonnois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-025-05691-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04891941v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chr&#233;tien" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nguyen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dolladille" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;marie Morice" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Heraudeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/BCP.15481" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089829v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lahogue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13050751" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04212361v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Roux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecouflet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Esneault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24054304" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03910923v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232415542" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03471906v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222112082" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03471908v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Largilliere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Nee" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Coolzaet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13072445" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082877v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Toublet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lalut" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Hatat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lecoutey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Davis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.113059" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316243v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Percelay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Turnbull" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2021.113473" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04212366v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Leroux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Diarra" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne L&#233;ger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2020.11.043" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331836v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Dall&#233;rac" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Li" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Morisot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Sacchi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2023750118" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371418v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Potier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Brunet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhaa253" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03238069v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Andrieux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22052644" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040826v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice M. Roux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Potier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602034v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Since" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagadu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbb.2020.172933" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03072318v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ploux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Radzishevsky" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Wolosker" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21249447" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428730v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rochais" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Hamidouche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Giannoni" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gaven" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.14964" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02947335v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Freret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2020.140542" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03019700v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Rizzolo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Groussard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Platel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhaa247" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518966v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Martin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dauvilliers" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouma-Chandrou Koumar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62685-6" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399864v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Yahiaoui" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2019.00148" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02400711v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54826-3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399906v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24152786" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135230v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.14586" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01733066v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina Belblidia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Abdelouadoud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Quiedeville" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Calocer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2018.03.006" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796395v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lhuissier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Aury-Landas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bou&#235;t" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bazille" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Repesse" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.25062" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472663v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beaudet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Jozet-Alves" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Asselot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Schumann-Bard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2016.12.006" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135214v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lelong-Boulouard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dauphin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-017-4664-z" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02193575v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaudet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paizanis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zoratto" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lacivita" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leopoldo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/syn.21995" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135218v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Schrantee" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Tremoleda" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzena Wylezinska-Arridge" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hesseling" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0172776" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576066v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Beaudet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Valable" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bourgine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lelong-Boulouard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lanfumey" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.13256" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TH1ZL2L7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043759v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ballandonne" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sopkova-de Oliveira Santos" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2016.05.048" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02190958v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Rousseau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Joubert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Trzepla" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Parienti" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0135975" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043781v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Karila" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dallemagne" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.5b00179" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472655v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dumas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2015.02.043" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043824v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie da Silva Costa-Aze" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2015.07.020" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02193380v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Liet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fella Amenouche" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mauvieux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12134" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FAEB48F633F9F916CB01877BAF6D51F3A1306601/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02193376v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van Der Marel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bouet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.F. Meerhoff" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Freret" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulouard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2015.04.044" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043873v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.5b00115" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325092v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Gaudreau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurel Popa-Wagner" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00702-013-1154-2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135292v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Paizanis" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwamivi Dzahini" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhu119" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472654v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Dauphin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2014.00448" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064770v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lepailleur" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lema&#238;tre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci500157n" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800439v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hedou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1410315111" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626647v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Becerril-Ortega" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bordji" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Rush" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buisson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2014.04.019" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8V6QVT9T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325134v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Paban" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-012-0472-8" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TB0VBPK0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135259v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Haelewyn" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2013.155" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460473v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Terme" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Vanelle" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2013.08.041" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T90GVRDN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862771v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;te Hotte" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guena&#235;lle Levallet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032244" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776396v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Danglot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Roux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Narboux N&#234;me" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Burgo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3084-11.2012" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866400v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Billard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schumann-Bard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dutar" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dauphin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2011.09.028" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PN3N09BC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866396v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Machado" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lelong-Boulouard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. F. Smith" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Philoxene" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2012.05.029" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5HB69VFZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862757v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Nee" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2012.02.012" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6JB2B8Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325180v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866441v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Besnard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vignaux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coquerel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.20942" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VK86JSMH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862299v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866394v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kroichvili" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Philox&#232;ne" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2012.06.016" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6TGMDR9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821461v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862306v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Klomp" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Lopez-Tremoleda" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-011-2580-1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VNDX8NZS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862822v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Letourneur" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roussel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Divoux" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expneurol.2011.10.014" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0G5WLCM-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862779v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Darmaillacq" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dacher" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2011.11.022" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FG0NB6Z9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862834v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Loubinoux" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golo Kronenberg" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Endres" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1582-4934.2012.01555.x" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862777v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leconte" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tixier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2012.01.054" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSTCJ07T-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862786v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharuja Natkunarajah" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048043" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862841v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lecrux" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Tran" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2010.11.033" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6FMV9FL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862997v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2040-7378-3-6" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862993v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dutar" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mad.2011.04.006" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PCG5BSK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325196v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863083v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Ankri" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Bezault" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Renolleau" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2010.03.043" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MC741HK1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358233v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863264v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chazalviel" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0014157" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863295v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Toutain" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Saulnier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.109.557314" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863258v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bernaudin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2009.125" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863255v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inmaculada Berenguer" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine El Aouad" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Andujar" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Romero" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Suvire" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2009.05.079" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQML9F6R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863332v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palma Pro-Sistiaga" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.jcbfm.9600575" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863330v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pacary" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dauphou Eddi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jcbfm.2008.40" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178296v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expneurol.2006.09.006" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-267XB748-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178443v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2006.12.023" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMD4MQK3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867870v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023477v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Valable" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mackenzie" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2006.04699.x" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7RVP4X5Z-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865370v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric T Mackenzie" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018635v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tang" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pacary" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Divoux" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petit" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865366v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0735-7044.120.6.1285" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867774v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Toutain" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05046508v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brunaud" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Ropars" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Azzahra Dwiri" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Naveau" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835395v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624901v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wullen Mathilde" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835252v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330099v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Langeard" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evrim G&#246;k&#231;e" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295794v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Malzert-Fr&#233;on" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Groo" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Hedir" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina de Pascale" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05046555v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632974v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Wang" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lagadu" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669804v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634813v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Menager" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669652v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Huret" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669799v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669646v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216532v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065412v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Mauboussin" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Vanschamelhout" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delcroix" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Joliot" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669480v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878758v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Naveau" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363095v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Menager" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330837v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ploux" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gorisse" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Radzishevsky" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Wolosker" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02265960v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135476v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492831v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331616v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331029v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363078v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/ipj.ipj_30_15" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331264v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Billard" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135458v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135529v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436408v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chr&#233;tien" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436415v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02042939v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624854v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gorisse-Hussonnois" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>