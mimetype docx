--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -432,243 +432,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03506457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Apports, enjeux et défis du renseignement d’origine sources ouvertes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fressin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Défense Nationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Renseigner au XXIe siècle : hier ne meurt jamais ?, N° 842 (842), pp.72-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdna.842.0072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03506452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La quête de chevalerie de la bourgeoisie d’Ancien Régime à travers les compagnies des nobles jeux de tir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fressin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ordres et distinctions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 24, pp.102-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les apports du numérique aux recherches historiques sur les brigades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fressin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de la gendarmerie nationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Brigades territoriales 1720-2020, 269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03240085v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-03506452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gendarmes et chercheurs : une efficiente convergence</w:t>
               </w:r>
@@ -1599,372 +1599,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04430143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tricherie dans les nobles jeux de tir en France à l’époque moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fressin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jeu et tricherie à la période moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS Jeu et Sociétés,, Sep 2019, Paris, Maison de la recherche, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04430151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les compagnies des nobles jeux de l’arc, de l’arbalète et de l’arquebuse : des sociétés urbaines initiatiques, fraternelles et privilégiées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fressin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1000 Degrees: Constructing Fraternal Rites. Third Conference on Fraternalism, Social Capital, and Civil Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Conference on Fraternalism, Freemasonry, and History, Jun 2019, Paris, Bibliothèque nationale de France, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04430156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La collapsologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fressin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enjeux du collapse et typologie des risques. Colloque du MBA Management de la sécurité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole des officiers de la gendarmerie nationale, Feb 2019, Paris, Ecole militaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04430176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des espaces de sociabilité méconnus à Lyon : Les compagnies des chevaliers des nobles jeux de l’arc et de l’arquebuse (1738-1790)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fressin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les espaces de sociabilité au cours du long dix-huitième siècle (1650-1850) en Europe et dans les empires coloniaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIS Sociabilités, May 2019, Brest, Université de Bretagne Occidentale, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04430166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les prix provinciaux et les prix généraux de l’arc et de l’arquebuse sous l’Ancien Régime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fressin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeux de tir et milices bourgeoises dans l’Ancien Régime, journée d'étude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musée de l'Archerie et du Valois, Apr 2019, Crépy-en-Valois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04430169v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04430151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les grands prix des nobles jeux de l’arc et de l’arquebuse en France depuis la première modernité : bilan d’un héritage sportif et d’un patrimoine culturel méconnu</w:t>
               </w:r>
@@ -2637,51 +2637,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02926903v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fressin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506477v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517668v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Georges" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506457v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/infle.048.0155" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428850v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240085v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506452v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdna.842.0072" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113402v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926936v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927089v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927103v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Var" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927117v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722721v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722722v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429060v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430135v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430128v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428998v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irhis.7089" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430148v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430143v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430176v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430166v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430169v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430156v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430151v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430181v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430187v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430194v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639604v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Vaucelle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437722v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02900020v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020COAZ2010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02926903v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fressin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506477v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517668v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Georges" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506457v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/infle.048.0155" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506452v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdna.842.0072" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428850v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240085v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113402v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926936v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927089v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927103v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Var" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927117v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722721v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722722v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429060v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430135v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430128v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428998v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irhis.7089" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430148v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430143v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430151v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430156v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430176v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430166v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430169v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430181v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430187v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430194v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639604v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Vaucelle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437722v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02900020v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020COAZ2010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>