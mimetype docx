--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -169,2003 +169,2159 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02926903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Origines et carrières au sein de la compagnie écossaise des gardes du corps du roi Louis XV (1722-1774)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fressin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin du Centre de recherche du château de Versailles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13fas⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05585714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fressin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin du Centre de recherche du château de Versailles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13fat⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05585707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maillage territorial et état de la maréchaussée à la fin du XVIIIème siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fressin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Notes du CREOGN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La maréchaussée et les grands chemins (1720-1791)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fressin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inflexions. Civils et militaires : pouvoir dire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, La route, 49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03506477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Georges</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apports, enjeux et défis du renseignement d’origine sources ouvertes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fressin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Notes du CREOGN</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Défense Nationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Renseigner au XXIe siècle : hier ne meurt jamais ?, N° 842 (842), pp.72-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdna.842.0072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03506452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La quête de chevalerie de la bourgeoisie d’Ancien Régime à travers les compagnies des nobles jeux de tir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fressin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ordres et distinctions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24, pp.102-118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les apports du numérique aux recherches historiques sur les brigades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fressin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la gendarmerie nationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Brigades territoriales 1720-2020, 269</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03240085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche historique « augmentée » par les humanités numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fressin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inflexions. Civils et militaires : pouvoir dire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Valeurs et vertus, 48, pp.155-163. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/infle.048.0155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03506457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...215 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gendarmes et chercheurs : une efficiente convergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fressin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue du Trèfle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, L'officier de gendarmerie au coeur des réseaux, 157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03113402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les gendarmes décorés des Palmes académiques (1947-1981)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fressin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Historique des Armées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Etre gendarme hier et aujourd'hui, en France et ailleurs, 295, pp.105-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02926936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fichier Bossu à l'épreuve des humanités numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fressin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renaissance traditionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 194, pp.157-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02927089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Var</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fête du renouvellement de l'Ordre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fressin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renaissance traditionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 187-188, pp.170-182</w:t>
+              <w:t xml:space="preserve">, 2017, 184, pp.359-365</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Thomas Fressin</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La règle latine des Chevaliers Bienfaisants de la Cité sainte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fressin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Var</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renaissance traditionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 184, pp.359-365</w:t>
+              <w:t xml:space="preserve">, 2017, 187-188, pp.170-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02927117v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Géo)visualisations de données historiques : les projets Immersailles et Atlas de la gendarmerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fressin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude "Géovisualisations : Interface et interactions"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR Méthodes et applications pour la géomatique et l'information spatiale, Oct 2024, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La compagnie écossaise des gardes du corps de Louis XV derrière les grilles, murs et portes du château de Versailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fressin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Servir le château"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rencontres d’histoire et d’archéologie en Périgord, Sep 2024, Bergerac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La compagnie écossaise des gardes du corps du roi Louis XV : recrutement et carrières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fressin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude Protéger le roi. France, XVIIe–XVIIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherche du château de Versailles, Dec 2023, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04429060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les chevaliers des nobles jeux de tir sous l’Ancien Régime. La quête de la distinction par la militarisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fressin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combat et cérémonial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Paris, Musée de l'Armée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04430135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’exploitation de données historiques spatialisées : Le projet Immersailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fressin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La société de cour : logements, réseaux, préséances. Séminaire du CRCV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherche du château de Versailles, Jan 2022, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04430128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activités intra et extra muros des chevaliers des nobles jeux (xve-xviie siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fressin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Administrer la ville dans et hors les murs : En Occident, XIVe-XVIe siècles : continuité(s) ou rupture(s) ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BÉGHIN, Mathieu; XANDRY, Catherine, 2022, Villeneuve d'Ascq, France. https://doi.org/10.4000/books.irhis.6729, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.irhis.7089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrire le rôle des chevaliers des nobles jeux en matière d’ordre public durant la Révolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fressin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En faisant, en écrivant la Révolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IHRF-IHMC-IUF, Jan 2020, Paris, Université Paris 1, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04430148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pratique des nobles jeux de tir sous l’Ancien Régime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fressin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres autour du jeu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIS Jeu et Sociétés, Oct 2020, Aubervilliers (Campus Condorcet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04430143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les compagnies des nobles jeux de l’arc, de l’arbalète et de l’arquebuse : des sociétés urbaines initiatiques, fraternelles et privilégiées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fressin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1000 Degrees: Constructing Fraternal Rites. Third Conference on Fraternalism, Social Capital, and Civil Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Conference on Fraternalism, Freemasonry, and History, Jun 2019, Paris, Bibliothèque nationale de France, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04430156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tricherie dans les nobles jeux de tir en France à l’époque moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fressin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeu et tricherie à la période moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIS Jeu et Sociétés,, Sep 2019, Paris, Maison de la recherche, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04430151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les compagnies des nobles jeux de l’arc, de l’arbalète et de l’arquebuse : des sociétés urbaines initiatiques, fraternelles et privilégiées</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les prix provinciaux et les prix généraux de l’arc et de l’arquebuse sous l’Ancien Régime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fressin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1000 Degrees: Constructing Fraternal Rites. Third Conference on Fraternalism, Social Capital, and Civil Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World Conference on Fraternalism, Freemasonry, and History, Jun 2019, Paris, Bibliothèque nationale de France, France</w:t>
+              <w:t xml:space="preserve">Jeux de tir et milices bourgeoises dans l’Ancien Régime, journée d'étude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée de l'Archerie et du Valois, Apr 2019, Crépy-en-Valois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04430169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La collapsologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fressin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enjeux du collapse et typologie des risques. Colloque du MBA Management de la sécurité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole des officiers de la gendarmerie nationale, Feb 2019, Paris, Ecole militaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04430176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des espaces de sociabilité méconnus à Lyon : Les compagnies des chevaliers des nobles jeux de l’arc et de l’arquebuse (1738-1790)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fressin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les espaces de sociabilité au cours du long dix-huitième siècle (1650-1850) en Europe et dans les empires coloniaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIS Sociabilités, May 2019, Brest, Université de Bretagne Occidentale, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04430166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les grands prix des nobles jeux de l’arc et de l’arquebuse en France depuis la première modernité : bilan d’un héritage sportif et d’un patrimoine culturel méconnu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fressin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Héritage sportif et dynamique patrimoniale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFHS &amp; CESH, Oct 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04430181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The emerging importance of digital humanities in searching masonic funds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fressin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From documents to investigation. Appraisal for a New Season of Masonry Studies. 1er séminaire des jeunes chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centro di Ricerche Storiche sulla Libera-Muratoria, Oct 2017, Turin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04430187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode d’utilisation d’un outil d’analyse de l’opinion pour la finance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fressin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Doctorales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ociété française des sciences de l’information et de la communication, May 2013, Paris, CNAM, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04430194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2175,111 +2331,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des anciens jeux chevaleresques ... au tir à l'arc olympique (1900-2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Vaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fressin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une histoire globale des sports olympiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04639604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2289,91 +2445,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas de la Gendarmerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fressin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2383,114 +2539,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des bourgeoisies urbaines en quête de distinction : Les compagnies des chevaliers de l’arc, de l’arbalète et de l’arquebuse (1585-1793)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fressin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire. Université Côte d'Azur, 2020. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2020COAZ2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02900020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId47"/>
+      <w:footerReference w:type="default" r:id="rId51"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2637,51 +2793,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02926903v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fressin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506477v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517668v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Georges" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506457v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/infle.048.0155" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506452v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdna.842.0072" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428850v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240085v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113402v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926936v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927089v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927103v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Var" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927117v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722721v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722722v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429060v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430135v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430128v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428998v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irhis.7089" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430148v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430143v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430151v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430156v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430176v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430166v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430169v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430181v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430187v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430194v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639604v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Vaucelle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437722v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02900020v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020COAZ2010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02926903v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fressin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585714v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13fas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585707v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13fat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517668v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Georges" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506477v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506452v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdna.842.0072" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428850v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240085v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506457v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/infle.048.0155" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113402v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926936v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927089v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927117v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927103v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Var" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722721v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722722v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429060v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430135v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430128v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428998v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irhis.7089" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430148v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430143v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430156v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430151v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430169v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430176v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430166v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430181v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430187v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430194v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639604v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Vaucelle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437722v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02900020v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020COAZ2010" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>