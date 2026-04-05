--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -663,304 +663,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01420828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instability-driven quantum dots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Aqua</w:t>
+                <w:t xml:space="preserve">Hole growth dynamics in a two dimensional Leidenfrost droplet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raufaste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Celestini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Barzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Frisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crhy.2015.08.002⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (3), pp.031704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4916622.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01473109v1</w:t>
+                <w:t xml:space="preserve">hal-01211360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hole growth dynamics in a two dimensional Leidenfrost droplet</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Barzyk</w:t>
+                <w:t xml:space="preserve">Instability-driven quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Aqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Frisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 27 (3), pp.031704. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (8), pp.741 - 757. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4916622.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2015.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211360v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01473109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two dimensional Leidenfrost Droplets in a Hele Shaw Cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Celestini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Frisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raufaste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -996,261 +996,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00905179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interrupted Self-Organization of SiGe Pyramids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Growth of a strained epitaxial film on a patterned substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianbin Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Aqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Frisch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Berbezier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.096101⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (2-3), pp.199-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2012.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01238959v1</w:t>
+                <w:t xml:space="preserve">hal-01238957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of a strained epitaxial film on a patterned substrate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interrupted Self-Organization of SiGe Pyramids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Aqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gouye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ronda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Frisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xianbin Xu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Frisch</w:t>
+                <w:t xml:space="preserve">Isabelle Berbezier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 14 (2-3), pp.199-207. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (9), pp.096101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crhy.2012.11.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.096101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01238957v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01238959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic Monte Carlo simulations of the growth of silicon germanium pyramids</w:t>
               </w:r>
@@ -1340,51 +1340,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Room temperature water Leidenfrost droplets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Celestini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Frisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1435,51 +1435,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Take-off of small Leidenfrost droplets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Celestini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Frisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1565,51 +1565,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pomeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Celestini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Frisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2292,51 +2292,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stretching an adsorbed polymer globule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Celestini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Frisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2610,64 +2610,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SiGe Nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Berbezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ronda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Aqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2909,51 +2909,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422172v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frisch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Nazarenko" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Rica" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.024701" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02883981v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Schifani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vennegues" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Matta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b02546" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02147131v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aqua" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2019.03.012" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548106v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Argentina" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.062805" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01420828v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mederic Argentina" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.042808" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01473109v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2015.08.002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211360v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raufaste" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Celestini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barzyk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4916622.1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905179v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cohen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duchemin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238959v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gouye" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ronda" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berbezier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.096101" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238957v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianbin Xu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2012.11.006" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238962v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaillard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.125310" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850168v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pomeau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711748v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.034501" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728328v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Berre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.10.034" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460357v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.121305" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203042v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Verga" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092096v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dufay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Debierre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090409v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082493v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.166104" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014883v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier Oyharcabal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.71.036611" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015266v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.226102" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015176v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.70.012801" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092022v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.65.041801" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092020v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.66.041807" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811403v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Favre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b15634-6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422172v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frisch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Nazarenko" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Rica" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.024701" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02883981v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Schifani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vennegues" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Matta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b02546" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02147131v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aqua" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2019.03.012" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548106v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Argentina" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.062805" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01420828v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mederic Argentina" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.042808" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211360v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raufaste" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Celestini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barzyk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4916622.1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01473109v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2015.08.002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905179v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cohen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duchemin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238957v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianbin Xu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2012.11.006" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238959v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gouye" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ronda" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berbezier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.096101" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238962v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaillard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.125310" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850168v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pomeau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711748v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.034501" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728328v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Berre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.10.034" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460357v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.121305" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203042v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Verga" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092096v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dufay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Debierre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090409v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082493v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.166104" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014883v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier Oyharcabal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.71.036611" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015266v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.226102" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015176v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.70.012801" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092022v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.65.041801" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092020v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.66.041807" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811403v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Favre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b15634-6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>