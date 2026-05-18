--- v0 (2026-03-17)
+++ v1 (2026-05-18)
@@ -191,447 +191,447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bending the course of evolution: how mutualistic interactions affect macroevolutionary dynamics of diversification in mimetic butterflies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Senescence evolution under the catastrophic accumulation of deleterious mutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas G Aubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chazot</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matthias Galipaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Naturalist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/735835⟩</w:t>
+              <w:t xml:space="preserve">Evolution Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (2), pp.212-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/evlett/qrad050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04767117v1</w:t>
+                <w:t xml:space="preserve">hal-04916211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of pleiotropy and population structure in the evolution of altruism through the greenbeard effect</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The interplay of local adaptation and gene flow may lead to the formation of supergenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas G Aubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brian A Lerch</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Joron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/evolut/qpae147⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (24), pp.e17297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.17297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04916276v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04792556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Senescence evolution under the catastrophic accumulation of deleterious mutations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas G Aubier</w:t>
+                <w:t xml:space="preserve">Bending the course of evolution: how mutualistic interactions affect macroevolutionary dynamics of diversification in mimetic butterflies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Braga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Aubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Galipaud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Violaine Llaurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith Willmott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/evlett/qrad050⟩</w:t>
+              <w:t xml:space="preserve">The American Naturalist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 206 (1), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/735835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04916211v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interplay of local adaptation and gene flow may lead to the formation of supergenes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of pleiotropy and population structure in the evolution of altruism through the greenbeard effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas G Aubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Joron</w:t>
+                <w:t xml:space="preserve">Brian A Lerch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 33 (24), pp.e17297. </w:t>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 79 (2), pp.176-192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.17297⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/evolut/qpae147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04792556v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04916276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effectiveness of pseudomagic traits in promoting premating isolation</w:t>
               </w:r>
@@ -998,51 +998,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas G Aubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Llaurens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oikos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2022 (6), pp.e08680. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1440,51 +1440,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmissible cancers and the evolution of sex under the Red Queen hypothesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas G Aubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Galipaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Yagmur Erten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1687,51 +1687,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The evolutionary importance of cues in protective mimicry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Solan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aubier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 7, pp.283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1791,51 +1791,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas G Aubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Kokko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Joron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (1), pp.5122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1882,51 +1882,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mimicry among Unequally Defended Prey Should Be Mutualistic When Predators Sample Optimally</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas G Aubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Joron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas N Sherratt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1999,64 +1999,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas G Aubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Llaurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chazot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 71 (4), pp.826 - 844. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2480,51 +2480,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346154v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Maisonneuve" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G Aubier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evolut/qpaf030" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767117v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chazot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Braga" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aubier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Llaurens" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Willmott" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/735835" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916276v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian A Lerch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evolut/qpae147" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916211v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Galipaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evlett/qrad050" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792556v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Joron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17297" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04718806v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard B&#252;rger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R. Servedio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2022.2108" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284804v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W Kikuchi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William L Allen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Arbuckle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle S Briolat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.14192" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916191v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Kokko" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2022.0281" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03769779v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Sculfort" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Elias" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.08680" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916181v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Olazcuaga" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.14361" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800618v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.06789" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916096v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.57788" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916118v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas N Sherratt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/710568" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916131v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yagmur Erten" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000916" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998916v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Janicke" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Marie-Orleach" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Morrow" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/705825" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849069v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Solan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2019.00283" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363724v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-12860-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324543v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/690121" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01525954v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13182" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170164v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12790" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170102v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashehad A Ali" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda E Medlyn" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Y Crous" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B Reich" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1733" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346154v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Maisonneuve" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G Aubier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evolut/qpaf030" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916211v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Galipaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evlett/qrad050" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792556v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Joron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17297" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767117v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chazot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Braga" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aubier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Llaurens" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Willmott" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/735835" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916276v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian A Lerch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evolut/qpae147" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04718806v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard B&#252;rger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R. Servedio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2022.2108" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284804v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W Kikuchi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William L Allen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Arbuckle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle S Briolat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.14192" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916191v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Kokko" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2022.0281" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03769779v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Sculfort" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Elias" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.08680" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916181v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Olazcuaga" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.14361" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800618v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.06789" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916096v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.57788" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916118v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas N Sherratt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/710568" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916131v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yagmur Erten" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000916" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998916v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Janicke" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Marie-Orleach" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Morrow" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/705825" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849069v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Solan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2019.00283" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363724v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-12860-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324543v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/690121" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01525954v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13182" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170164v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12790" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170102v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashehad A Ali" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda E Medlyn" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Y Crous" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B Reich" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1733" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>