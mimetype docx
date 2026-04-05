--- v0 (2026-03-06)
+++ v1 (2026-04-05)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -201,2022 +201,2038 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regularity theory and geometry of unbalanced optimal transport</w:t>
+                <w:t xml:space="preserve">Regularity of solutions of the Stein equation and rates in the multivariate central limit theorem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gallouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberta Ghezzi</w:t>
+                <w:t xml:space="preserve">Guillaume Mijoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Xavier Vialard</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+                <w:t xml:space="preserve">Yvik Swan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...86 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01785397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metric extrapolation in the Wasserstein space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas O. Gallouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Natale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Todeschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Calculus of Variations and Partial Differential Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 64 (147), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00526-025-02996-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04647125v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From geodesic extrapolation to a variational BDF2 scheme for Wasserstein gradient flows</w:t>
+                <w:t xml:space="preserve">Regularity theory and geometry of unbalanced optimal transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gallouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriele Todeschi</w:t>
+                <w:t xml:space="preserve">Roberta Ghezzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Vialard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics of Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1090/mcom/3951⟩</w:t>
+              <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 289 (7), pp.111042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfa.2025.111042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03790981v3</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03498098v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence of a Lagrangian discretization for barotropic fluids and porous media flow</w:t>
+                <w:t xml:space="preserve">From geodesic extrapolation to a variational BDF2 scheme for Wasserstein gradient flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gallouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Natale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Todeschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/21M1422756⟩</w:t>
+              <w:t xml:space="preserve">Mathematics of Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 93, pp.2769-2810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/mcom/3951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03234144v2</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790981v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized compressible flows and solutions of the H(div) geodesic problem</w:t>
+                <w:t xml:space="preserve">Convergence of a Lagrangian discretization for barotropic fluids and porous media flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gallouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Merigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Natale</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Vialard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00205-019-01453-x⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/21M1422756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01815531v3</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03234144v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A variational finite volume scheme for Wasserstein gradient flows</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generalized compressible flows and solutions of the H(div) geodesic problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gallouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gabriele Todeschi</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Natale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Vialard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerische Mathematik</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00211-020-01153-9⟩</w:t>
+              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 235, pp.1707-1762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00205-019-01453-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02189050v2</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815531v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of multiphase porous media flows with minimizing movement and finite volume schemes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">A variational finite volume scheme for Wasserstein gradient flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gallouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Léonard Monsaingeon</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Todeschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0956792518000633⟩</w:t>
+              <w:t xml:space="preserve">Numerische Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 146 (3), pp 437 - 480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00211-020-01153-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01700952v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189050v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second order models for optimal transport and cubic splines on the Wasserstein space</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-David Benamou</w:t>
+                <w:t xml:space="preserve">Simulation of multiphase porous media flows with minimizing movement and finite volume schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gallouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Vialard</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Monsaingeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foundations of Computational Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10208-019-09425-z⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (6), pp.1123-1152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0956792518000633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01682107v2</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An unbalanced optimal transport splitting scheme for general advection-reaction-diffusion problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Second order models for optimal transport and cubic splines on the Wasserstein space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-David Benamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gallouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Leonard Monsaingeon</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Vialard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/cocv/2018001⟩</w:t>
+              <w:t xml:space="preserve">Foundations of Computational Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10208-019-09425-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01508911v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01682107v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Camassa-Holm equation as an incompressible Euler equation: a geometric point of view</w:t>
+                <w:t xml:space="preserve">An unbalanced optimal transport splitting scheme for general advection-reaction-diffusion problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gallouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Vialard</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonard Monsaingeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jde.2017.12.008⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cocv/2018001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01363647v3</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01508911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lagrangian Scheme à la Brenier for the Incompressible Euler Equations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Quentin Mérigot</w:t>
+                <w:t xml:space="preserve">The Camassa-Holm equation as an incompressible Euler equation: a geometric point of view</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gallouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Vialard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foundations of Computational Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10208-017-9355-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 264 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jde.2017.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01425826v2</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363647v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incompressible immiscible multiphase flows in porous media: a variational approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Leonard Monsaingeon</w:t>
+                <w:t xml:space="preserve">A Lagrangian Scheme à la Brenier for the Incompressible Euler Equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas O Gallouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Mérigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analysis &amp; PDE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2140/apde.2017.10.1845⟩</w:t>
+              <w:t xml:space="preserve">Foundations of Computational Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18, pp.835-865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10208-017-9355-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01345438v2</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01425826v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blow-up phenomena for gradient flows of discrete homogeneous functionals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas O. Gallouët</w:t>
+                <w:t xml:space="preserve">Incompressible immiscible multiphase flows in porous media: a variational approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Cancès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gallouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonard Monsaingeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematics and Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00245-017-9443-z⟩</w:t>
+              <w:t xml:space="preserve">Analysis &amp; PDE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (8), pp.1845-1876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2140/apde.2017.10.1845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01286518v2</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345438v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A JKO SPLITTING SCHEME FOR KANTOROVICH-FISHER-RAO GRADIENT FLOWS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Leonard Monsaingeon</w:t>
+                <w:t xml:space="preserve">Blow-up phenomena for gradient flows of discrete homogeneous functionals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas O. Gallouët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Mathematics and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00245-017-9443-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01273849v2</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01286518v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a pseudo-stationary state for a corrosion model: existence and numerical approximation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A JKO SPLITTING SCHEME FOR KANTOROVICH-FISHER-RAO GRADIENT FLOWS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gallouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonard Monsaingeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Real World Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49(2)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01147621v1</w:t>
+                <w:t xml:space="preserve">hal-01273849v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The gradient flow structure for incompressible immiscible two-phase flows in porous media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Cancès</w:t>
+                <w:t xml:space="preserve">Study of a pseudo-stationary state for a corrosion model: existence and numerical approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chainais-Hillairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gallouët</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léonard Monsaingeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crma.2015.09.021⟩</w:t>
+              <w:t xml:space="preserve">Nonlinear Analysis: Real World Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31, pp.38-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nonrwa.2016.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01122770v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01147621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the convexity of injectivity domains on nonfocal manifolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Figalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gallouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Rifford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 47 (2), pp.969--1000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00968354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle approximation of the one dimensional Keller-Segel equation, stability and rigidity of the blow-up.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gallouët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00968347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-00968347v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The gradient flow structure for incompressible immiscible two-phase flows in porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Cancès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gallouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Monsaingeon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 353 (11), pp.985-989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2015.09.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Transport : Regularity and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gallouët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">General Mathematics [math.GM]. Ecole normale supérieure de lyon - ENS LYON, 2012. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2012ENSL0797⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00793191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId64"/>
+      <w:footerReference w:type="default" r:id="rId65"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2363,51 +2379,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008630v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P. Bourne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas O. Gallou&#235;t" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Merigot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Natale" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498098v3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gallou&#235;t" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Ghezzi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Vialard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785397v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mijoule" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvik Swan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647125v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Todeschi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00526-025-02996-6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790981v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3951" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234144v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1422756" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815531v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-019-01453-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189050v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Canc&#232;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-020-01153-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700952v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Laborde" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Monsaingeon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956792518000633" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682107v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Benamou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-019-09425-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508911v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Monsaingeon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2018001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363647v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2017.12.008" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425826v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas O Gallou&#235;t" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin M&#233;rigot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-017-9355-y" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345438v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/apde.2017.10.1845" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286518v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calvez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-017-9443-z" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273849v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01147621v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chainais-Hillairet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2016.01.010" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122770v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2015.09.021" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00968354v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Figalli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Rifford" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00968347v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00793191v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ENSL0797" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008630v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P. Bourne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas O. Gallou&#235;t" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Merigot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Natale" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785397v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gallou&#235;t" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mijoule" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvik Swan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647125v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Todeschi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00526-025-02996-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498098v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Ghezzi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Vialard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2025.111042" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790981v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3951" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234144v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1422756" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815531v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-019-01453-x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189050v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Canc&#232;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-020-01153-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700952v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Laborde" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Monsaingeon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956792518000633" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682107v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Benamou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-019-09425-z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508911v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Monsaingeon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2018001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363647v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2017.12.008" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425826v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas O Gallou&#235;t" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin M&#233;rigot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-017-9355-y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345438v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/apde.2017.10.1845" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286518v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calvez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-017-9443-z" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273849v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01147621v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chainais-Hillairet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2016.01.010" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00968354v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Figalli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Rifford" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00968347v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122770v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2015.09.021" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00793191v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ENSL0797" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>