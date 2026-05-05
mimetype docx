--- v1 (2026-04-05)
+++ v2 (2026-05-05)
@@ -1820,204 +1820,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01147621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the convexity of injectivity domains on nonfocal manifolds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessio Figalli</w:t>
+                <w:t xml:space="preserve">Particle approximation of the one dimensional Keller-Segel equation, stability and rigidity of the blow-up.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gallouët</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Rifford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 47 (2), pp.969--1000</w:t>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00968354v1</w:t>
+                <w:t xml:space="preserve">hal-00968347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle approximation of the one dimensional Keller-Segel equation, stability and rigidity of the blow-up.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Calvez</w:t>
+                <w:t xml:space="preserve">On the convexity of injectivity domains on nonfocal manifolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Figalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gallouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Rifford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 47 (2), pp.969--1000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00968347v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00968354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The gradient flow structure for incompressible immiscible two-phase flows in porous media</w:t>
               </w:r>
@@ -2379,51 +2379,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008630v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P. Bourne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas O. Gallou&#235;t" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Merigot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Natale" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785397v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gallou&#235;t" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mijoule" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvik Swan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647125v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Todeschi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00526-025-02996-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498098v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Ghezzi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Vialard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2025.111042" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790981v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3951" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234144v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1422756" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815531v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-019-01453-x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189050v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Canc&#232;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-020-01153-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700952v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Laborde" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Monsaingeon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956792518000633" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682107v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Benamou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-019-09425-z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508911v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Monsaingeon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2018001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363647v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2017.12.008" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425826v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas O Gallou&#235;t" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin M&#233;rigot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-017-9355-y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345438v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/apde.2017.10.1845" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286518v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calvez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-017-9443-z" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273849v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01147621v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chainais-Hillairet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2016.01.010" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00968354v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Figalli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Rifford" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00968347v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122770v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2015.09.021" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00793191v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ENSL0797" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008630v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P. Bourne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas O. Gallou&#235;t" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Merigot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Natale" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785397v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gallou&#235;t" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mijoule" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvik Swan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647125v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Todeschi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00526-025-02996-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498098v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Ghezzi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Vialard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2025.111042" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790981v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3951" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234144v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1422756" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815531v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-019-01453-x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189050v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Canc&#232;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-020-01153-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700952v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Laborde" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Monsaingeon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956792518000633" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682107v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Benamou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-019-09425-z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508911v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Monsaingeon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2018001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363647v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2017.12.008" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425826v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas O Gallou&#235;t" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin M&#233;rigot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-017-9355-y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345438v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/apde.2017.10.1845" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286518v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calvez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-017-9443-z" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273849v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01147621v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chainais-Hillairet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2016.01.010" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00968347v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00968354v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Figalli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Rifford" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122770v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2015.09.021" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00793191v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ENSL0797" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>