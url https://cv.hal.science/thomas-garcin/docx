--- v0 (2026-03-28)
+++ v1 (2026-05-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thomas Garcin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hundred Years After, To Each Their Own Mishima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, https://electramagazine.fundacaoedp.pt/en/editions/issue-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Mishima pluriel et inédit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, https://www.nonfiction.fr/article-10297-un-mishima-pluriel-et-inedit.htm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire du théâtre classique japonais (Jean-Jacques Tschudin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, https://www.nonfiction.fr/article-6686-histoire-et-genres-du-theatre-japonais.htm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ombre et le signe, Barthes et Tanizaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, https://www.nonfiction.fr/article-5298-lombre-et-le-signe-barthes-et-tanizaki.htm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Mishima emprunté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, https://www.nonfiction.fr/article-4940-un-mishima-emprunte.htm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Maison franco-japonaise, un siècle d’échanges scientifiques et d’histoire intellectuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ebisu - Études Japonaises </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Centenaire de la Maison franco-japonaise, pp.11-23. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15d6y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: ‘Other Spaces’ and Dark Places: Reading Heterotopia in Japanese Literature and Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japan Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (5), pp.593 - 598. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09555803.2025.2571598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Between the Writerly and the Readerly: Utopia and Metafiction in Abe Kazushige's Individual Projection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japan Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (5), pp.691-709. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09555803.2024.2407769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">三島由紀夫—その受容と再活性化する批評 Mishima Yukio, réception et renouveau critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sawada Nao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nichifutsu bunka. 日仏文化 : Revue de collaboration culturelle franco-japonaise </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 94, pp.62-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mishima dramaturge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 917 (9), pp.804-820. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/criti.917.0804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traductions entre la France et le Japon : un changement de paradigme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 85, pp.49-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAKAI Cécile & SAWADA Nao (dir.), Pour une autre littérature mondiale : la traduction franco-japonaise en perspective Arles, Éditions Picquier, 2021, 222 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ebisu - Études Japonaises </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ebisu.7614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03639913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le détournement des stéréotypes dans Projection privée d’Abe Kazushige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impressions d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ideo.1630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Par-delà l’exotisme : lire et traduire Mishima en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Le Japon, culture globale ?, 888, pp.421-433. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/criti.888.0421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03632596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">三島を読み直すこと</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">三島研究</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 『豊穣の海』の時代, 20, pp. 98-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reading Manipulation In Runaway Horses by Mishima Yukio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poetics Today: International Journal for Theory and Analysis of Literature and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40 (4), pp.683-698. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1215/03335372-7739085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“We Are All Nihilists.” Mishima Yukio, Political Activism and the Student New Left</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ebisu - Études Japonaises </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 54, pp.147-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01943978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topoï de la mort violente et corps psychotique dans Yūkoku de Mishima Yukio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cipango - Cahiers d’études japonaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, n°22 (22), pp.197-229. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cipango.3065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps arrêté, temps augmenté et temps déréglé dans Yûkoku (Patriotisme, 1961) de Mishima Yukio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transtext(e)s Transcultures : Journal of Global Cultural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/transtexts.522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Other spaces’ and dark places: reading heterotopia in Japanese literature and culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Flores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japan Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37 (5), pp.593 - 727, 2025, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09555803.2025.2571598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exotisme et son double. Contrat de lecture et ironie dans Éloge de l’ombre et L’Empire des signes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le néo-japonisme, 1945-1975</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.95-110, 2025, 979-1037041289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface de l'ouvrage &amp;quot;écrits sur le théâtre&amp;quot; recueil d'essais de Mishima Yukio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préface de l'ouvrage "Mishima, écrits sur le théâtre"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akatombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-37927-1700</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MISHIMA ET LA PEINTURE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japon pluriel 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Picquier, pp. 411-416, 2019, Japon Pluriel 12, 978-2809713930</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02014837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mishima et la critique, une question de mise en scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps et message, de la structure de la traduction et de l'adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Picquier, pp. 245-260., 2019, Corps et Message au Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA FIGURE DE LA PROLEPSE DANS HONBA DE MISHIMA YUKIO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japon pluriel 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Picquier, pp. 245-254, 2016, Japon Pluriel 11, 978-2809712261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation of Death and Topoi in Mishima Yukio's Yûkoku (Patriotism)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adriana Teodorescu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Death Representations in Literature Forms and Theories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.228-245, 2015, 978-1-4438-7158-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01944097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le thème de la transgression et la place du lecteur dans honba (Chevaux échappés) de Mishima Yukio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japon Pluriel 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Picquier, pp. 157-166, 2014, Japon Pluriel 9, 978-2809709681</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mishima revisité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Siary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takemoto Toshio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, 2025, 9791037044099</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mishima Yukio, Ecrits sur le théâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Akatombo, 1, pp.167, 2023, 978-2-37927-1700</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">フランスにおける三島受容</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Fukuda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">三島小百科</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukio Mishima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Sastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récit autoritaire, thème de la pureté et place du lecteur dans Yûkoku (Patriotisme) et Honba (Chevaux échappés) de Mishima Yukio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Université de Lyon, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01944216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mishima Yukio, Les vacances d'un romancier 小説家の休暇 (extrait), L’Argilète n. 3, éditions Hermann, pp. 13-25.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId60"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thomas Garcin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Maison franco-japonaise, un siècle d’échanges scientifiques et d’histoire intellectuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ebisu - Études Japonaises </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Centenaire de la Maison franco-japonaise, pp.11-23. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15d6y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: ‘Other Spaces’ and Dark Places: Reading Heterotopia in Japanese Literature and Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japan Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (5), pp.593 - 598. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09555803.2025.2571598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Between the Writerly and the Readerly: Utopia and Metafiction in Abe Kazushige's Individual Projection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japan Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (5), pp.691-709. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09555803.2024.2407769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">三島由紀夫—その受容と再活性化する批評 Mishima Yukio, réception et renouveau critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sawada Nao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nichifutsu bunka. 日仏文化 : Revue de collaboration culturelle franco-japonaise </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 94, pp.62-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mishima dramaturge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 917 (9), pp.804-820. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/criti.917.0804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traductions entre la France et le Japon : un changement de paradigme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 85, pp.49-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAKAI Cécile & SAWADA Nao (dir.), Pour une autre littérature mondiale : la traduction franco-japonaise en perspective Arles, Éditions Picquier, 2021, 222 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ebisu - Études Japonaises </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ebisu.7614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03639913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le détournement des stéréotypes dans Projection privée d’Abe Kazushige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impressions d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ideo.1630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Par-delà l’exotisme : lire et traduire Mishima en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Le Japon, culture globale ?, 888, pp.421-433. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/criti.888.0421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03632596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reading Manipulation In Runaway Horses by Mishima Yukio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poetics Today: International Journal for Theory and Analysis of Literature and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40 (4), pp.683-698. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1215/03335372-7739085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">三島を読み直すこと</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">三島研究</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 『豊穣の海』の時代, 20, pp. 98-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“We Are All Nihilists.” Mishima Yukio, Political Activism and the Student New Left</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ebisu - Études Japonaises </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 54, pp.147-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01943978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topoï de la mort violente et corps psychotique dans Yūkoku de Mishima Yukio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cipango - Cahiers d’études japonaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, n°22 (22), pp.197-229. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cipango.3065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps arrêté, temps augmenté et temps déréglé dans Yûkoku (Patriotisme, 1961) de Mishima Yukio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transtext(e)s Transcultures : Journal of Global Cultural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/transtexts.522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Other spaces’ and dark places: reading heterotopia in Japanese literature and culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Flores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japan Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37 (5), pp.593 - 727, 2025, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09555803.2025.2571598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Japon pluriel 15, Dit et non-dit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Mithout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Terrail Lormel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémi Godefroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Japon pluriel, 978-2-8097-1725-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05504269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mishima revisité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Siary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takemoto Toshio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, 2025, 9791037044099</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mishima Yukio, Ecrits sur le théâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Akatombo, 1, pp.167, 2023, 978-2-37927-1700</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exotisme et son double. Contrat de lecture et ironie dans Éloge de l’ombre et L’Empire des signes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le néo-japonisme, 1945-1975</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.95-110, 2025, 979-1037041289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface de l'ouvrage &amp;quot;écrits sur le théâtre&amp;quot; recueil d'essais de Mishima Yukio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préface de l'ouvrage "Mishima, écrits sur le théâtre"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akatombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-37927-1700</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MISHIMA ET LA PEINTURE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japon pluriel 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Picquier, pp. 411-416, 2019, Japon Pluriel 12, 978-2809713930</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02014837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mishima et la critique, une question de mise en scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps et message, de la structure de la traduction et de l'adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Picquier, pp. 245-260., 2019, Corps et Message au Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA FIGURE DE LA PROLEPSE DANS HONBA DE MISHIMA YUKIO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japon pluriel 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Picquier, pp. 245-254, 2016, Japon Pluriel 11, 978-2809712261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation of Death and Topoi in Mishima Yukio's Yûkoku (Patriotism)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adriana Teodorescu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Death Representations in Literature Forms and Theories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.228-245, 2015, 978-1-4438-7158-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01944097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le thème de la transgression et la place du lecteur dans honba (Chevaux échappés) de Mishima Yukio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japon Pluriel 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Picquier, pp. 157-166, 2014, Japon Pluriel 9, 978-2809709681</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">フランスにおける三島受容</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Fukuda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">三島小百科</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mishima Yukio, Les vacances d'un romancier 小説家の休暇 (extrait), L’Argilète n. 3, éditions Hermann, pp. 13-25.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hundred Years After, To Each Their Own Mishima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, https://electramagazine.fundacaoedp.pt/en/editions/issue-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Mishima pluriel et inédit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, https://www.nonfiction.fr/article-10297-un-mishima-pluriel-et-inedit.htm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire du théâtre classique japonais (Jean-Jacques Tschudin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, https://www.nonfiction.fr/article-6686-histoire-et-genres-du-theatre-japonais.htm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ombre et le signe, Barthes et Tanizaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, https://www.nonfiction.fr/article-5298-lombre-et-le-signe-barthes-et-tanizaki.htm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Mishima emprunté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, https://www.nonfiction.fr/article-4940-un-mishima-emprunte.htm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récit autoritaire, thème de la pureté et place du lecteur dans Yûkoku (Patriotisme) et Honba (Chevaux échappés) de Mishima Yukio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Université de Lyon, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01944216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukio Mishima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Sastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId65"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244092v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Garcin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219640v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222240v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283451v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294603v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434769v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15d6y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374984v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Flores" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09555803.2025.2571598" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711647v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09555803.2024.2407769" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015632v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawada Nao" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294581v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.917.0804" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437782v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639913v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebisu.7614" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283448v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideo.1630" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03632596v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.888.0421" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979834v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448399v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/03335372-7739085" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943978v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128463v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cipango.3065" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128472v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transtexts.522" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375025v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015894v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103386v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://atelier-akatombo.com/le-theatre-selon-mishima" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02014837v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128414v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128432v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944097v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/death-representations-in-literature" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979849v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371356v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Siary" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takemoto Toshio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103214v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294728v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Fukuda" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364375v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Sastre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01944216v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015830v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434769v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Garcin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15d6y" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374984v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Flores" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09555803.2025.2571598" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711647v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09555803.2024.2407769" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015632v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawada Nao" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294581v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.917.0804" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437782v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639913v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebisu.7614" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283448v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideo.1630" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03632596v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.888.0421" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448399v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/03335372-7739085" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979834v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943978v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128463v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cipango.3065" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128472v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transtexts.522" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375025v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504269v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Mithout" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Terrail Lormel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi Godefroy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-picquier.com/produit/japon-pluriel-15-dit-non-dit/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371356v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Siary" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takemoto Toshio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103214v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015894v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103386v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://atelier-akatombo.com/le-theatre-selon-mishima" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02014837v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128414v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128432v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944097v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/death-representations-in-literature" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979849v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294728v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Fukuda" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015830v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244092v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219640v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222240v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283451v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294603v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01944216v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364375v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Sastre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>