--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thomas Garcin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Maison franco-japonaise, un siècle d’échanges scientifiques et d’histoire intellectuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ebisu - Études Japonaises </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Centenaire de la Maison franco-japonaise, pp.11-23. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15d6y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: ‘Other Spaces’ and Dark Places: Reading Heterotopia in Japanese Literature and Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japan Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (5), pp.593 - 598. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09555803.2025.2571598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Between the Writerly and the Readerly: Utopia and Metafiction in Abe Kazushige's Individual Projection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japan Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (5), pp.691-709. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09555803.2024.2407769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">三島由紀夫—その受容と再活性化する批評 Mishima Yukio, réception et renouveau critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sawada Nao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nichifutsu bunka. 日仏文化 : Revue de collaboration culturelle franco-japonaise </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 94, pp.62-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mishima dramaturge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 917 (9), pp.804-820. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/criti.917.0804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traductions entre la France et le Japon : un changement de paradigme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 85, pp.49-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAKAI Cécile & SAWADA Nao (dir.), Pour une autre littérature mondiale : la traduction franco-japonaise en perspective Arles, Éditions Picquier, 2021, 222 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ebisu - Études Japonaises </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ebisu.7614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03639913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le détournement des stéréotypes dans Projection privée d’Abe Kazushige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impressions d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ideo.1630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Par-delà l’exotisme : lire et traduire Mishima en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Le Japon, culture globale ?, 888, pp.421-433. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/criti.888.0421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03632596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reading Manipulation In Runaway Horses by Mishima Yukio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poetics Today: International Journal for Theory and Analysis of Literature and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40 (4), pp.683-698. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1215/03335372-7739085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">三島を読み直すこと</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">三島研究</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 『豊穣の海』の時代, 20, pp. 98-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“We Are All Nihilists.” Mishima Yukio, Political Activism and the Student New Left</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ebisu - Études Japonaises </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 54, pp.147-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01943978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topoï de la mort violente et corps psychotique dans Yūkoku de Mishima Yukio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cipango - Cahiers d’études japonaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, n°22 (22), pp.197-229. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cipango.3065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps arrêté, temps augmenté et temps déréglé dans Yûkoku (Patriotisme, 1961) de Mishima Yukio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transtext(e)s Transcultures : Journal of Global Cultural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/transtexts.522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Other spaces’ and dark places: reading heterotopia in Japanese literature and culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Flores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japan Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37 (5), pp.593 - 727, 2025, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09555803.2025.2571598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Japon pluriel 15, Dit et non-dit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Mithout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Terrail Lormel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémi Godefroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Japon pluriel, 978-2-8097-1725-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05504269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mishima revisité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Siary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takemoto Toshio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, 2025, 9791037044099</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mishima Yukio, Ecrits sur le théâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Akatombo, 1, pp.167, 2023, 978-2-37927-1700</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exotisme et son double. Contrat de lecture et ironie dans Éloge de l’ombre et L’Empire des signes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le néo-japonisme, 1945-1975</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.95-110, 2025, 979-1037041289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface de l'ouvrage &amp;quot;écrits sur le théâtre&amp;quot; recueil d'essais de Mishima Yukio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préface de l'ouvrage "Mishima, écrits sur le théâtre"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akatombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-37927-1700</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MISHIMA ET LA PEINTURE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japon pluriel 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Picquier, pp. 411-416, 2019, Japon Pluriel 12, 978-2809713930</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02014837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mishima et la critique, une question de mise en scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps et message, de la structure de la traduction et de l'adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Picquier, pp. 245-260., 2019, Corps et Message au Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA FIGURE DE LA PROLEPSE DANS HONBA DE MISHIMA YUKIO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japon pluriel 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Picquier, pp. 245-254, 2016, Japon Pluriel 11, 978-2809712261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation of Death and Topoi in Mishima Yukio's Yûkoku (Patriotism)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adriana Teodorescu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Death Representations in Literature Forms and Theories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.228-245, 2015, 978-1-4438-7158-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01944097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le thème de la transgression et la place du lecteur dans honba (Chevaux échappés) de Mishima Yukio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japon Pluriel 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Picquier, pp. 157-166, 2014, Japon Pluriel 9, 978-2809709681</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">フランスにおける三島受容</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Fukuda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">三島小百科</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mishima Yukio, Les vacances d'un romancier 小説家の休暇 (extrait), L’Argilète n. 3, éditions Hermann, pp. 13-25.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hundred Years After, To Each Their Own Mishima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, https://electramagazine.fundacaoedp.pt/en/editions/issue-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Mishima pluriel et inédit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, https://www.nonfiction.fr/article-10297-un-mishima-pluriel-et-inedit.htm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire du théâtre classique japonais (Jean-Jacques Tschudin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, https://www.nonfiction.fr/article-6686-histoire-et-genres-du-theatre-japonais.htm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ombre et le signe, Barthes et Tanizaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, https://www.nonfiction.fr/article-5298-lombre-et-le-signe-barthes-et-tanizaki.htm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Mishima emprunté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, https://www.nonfiction.fr/article-4940-un-mishima-emprunte.htm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récit autoritaire, thème de la pureté et place du lecteur dans Yûkoku (Patriotisme) et Honba (Chevaux échappés) de Mishima Yukio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Université de Lyon, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01944216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukio Mishima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Sastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId65"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thomas Garcin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Maison franco-japonaise, un siècle d’échanges scientifiques et d’histoire intellectuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ebisu - Études Japonaises </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Centenaire de la Maison franco-japonaise, pp.11-23. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15d6y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: ‘Other Spaces’ and Dark Places: Reading Heterotopia in Japanese Literature and Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japan Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (5), pp.593 - 598. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09555803.2025.2571598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Between the Writerly and the Readerly: Utopia and Metafiction in Abe Kazushige's Individual Projection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japan Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (5), pp.691-709. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09555803.2024.2407769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">三島由紀夫—その受容と再活性化する批評 Mishima Yukio, réception et renouveau critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sawada Nao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nichifutsu bunka. 日仏文化 : Revue de collaboration culturelle franco-japonaise </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 94, pp.62-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mishima dramaturge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 917 (9), pp.804-820. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/criti.917.0804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traductions entre la France et le Japon : un changement de paradigme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 85, pp.49-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAKAI Cécile & SAWADA Nao (dir.), Pour une autre littérature mondiale : la traduction franco-japonaise en perspective Arles, Éditions Picquier, 2021, 222 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ebisu - Études Japonaises </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ebisu.7614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03639913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le détournement des stéréotypes dans Projection privée d’Abe Kazushige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impressions d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ideo.1630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Par-delà l’exotisme : lire et traduire Mishima en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Le Japon, culture globale ?, 888, pp.421-433. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/criti.888.0421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03632596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reading Manipulation In Runaway Horses by Mishima Yukio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poetics Today: International Journal for Theory and Analysis of Literature and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40 (4), pp.683-698. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1215/03335372-7739085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">三島を読み直すこと</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">三島研究</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 『豊穣の海』の時代, 20, pp. 98-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“We Are All Nihilists.” Mishima Yukio, Political Activism and the Student New Left</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ebisu - Études Japonaises </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 54, pp.147-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01943978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topoï de la mort violente et corps psychotique dans Yūkoku de Mishima Yukio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cipango - Cahiers d’études japonaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, n°22 (22), pp.197-229. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cipango.3065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps arrêté, temps augmenté et temps déréglé dans Yûkoku (Patriotisme, 1961) de Mishima Yukio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transtext(e)s Transcultures : Journal of Global Cultural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/transtexts.522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Other spaces’ and dark places: reading heterotopia in Japanese literature and culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Flores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japan Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37 (5), pp.593 - 727, 2025, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09555803.2025.2571598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Japon pluriel 15, Dit et non-dit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Mithout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Terrail Lormel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémi Godefroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Japon pluriel, 978-2-8097-1725-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05504269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mishima revisité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Siary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takemoto Toshio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, 2025, 9791037044099</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mishima Yukio, Ecrits sur le théâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Akatombo, 1, pp.167, 2023, 978-2-37927-1700</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exotisme et son double. Contrat de lecture et ironie dans Éloge de l’ombre et L’Empire des signes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le néo-japonisme, 1945-1975</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.95-110, 2025, 979-1037041289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface de l'ouvrage &amp;quot;écrits sur le théâtre&amp;quot; recueil d'essais de Mishima Yukio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préface de l'ouvrage "Mishima, écrits sur le théâtre"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akatombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-37927-1700</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MISHIMA ET LA PEINTURE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japon pluriel 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Picquier, pp. 411-416, 2019, Japon Pluriel 12, 978-2809713930</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02014837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mishima et la critique, une question de mise en scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps et message, de la structure de la traduction et de l'adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Picquier, pp. 245-260., 2019, Corps et Message au Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA FIGURE DE LA PROLEPSE DANS HONBA DE MISHIMA YUKIO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japon pluriel 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Picquier, pp. 245-254, 2016, Japon Pluriel 11, 978-2809712261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation of Death and Topoi in Mishima Yukio's Yûkoku (Patriotism)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adriana Teodorescu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Death Representations in Literature Forms and Theories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.228-245, 2015, 978-1-4438-7158-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01944097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le thème de la transgression et la place du lecteur dans honba (Chevaux échappés) de Mishima Yukio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japon Pluriel 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Picquier, pp. 157-166, 2014, Japon Pluriel 9, 978-2809709681</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">フランスにおける三島受容</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Fukuda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">三島小百科</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mishima Yukio, Les vacances d'un romancier 小説家の休暇 (extrait), L’Argilète n. 3, éditions Hermann, pp. 13-25.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hundred Years After, To Each Their Own Mishima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, https://electramagazine.fundacaoedp.pt/en/editions/issue-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Mishima pluriel et inédit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, https://www.nonfiction.fr/article-10297-un-mishima-pluriel-et-inedit.htm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire du théâtre classique japonais (Jean-Jacques Tschudin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, https://www.nonfiction.fr/article-6686-histoire-et-genres-du-theatre-japonais.htm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ombre et le signe, Barthes et Tanizaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, https://www.nonfiction.fr/article-5298-lombre-et-le-signe-barthes-et-tanizaki.htm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Mishima emprunté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, https://www.nonfiction.fr/article-4940-un-mishima-emprunte.htm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récit autoritaire, thème de la pureté et place du lecteur dans Yûkoku (Patriotisme) et Honba (Chevaux échappés) de Mishima Yukio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Université de Lyon, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01944216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukio Mishima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Sastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId65"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>