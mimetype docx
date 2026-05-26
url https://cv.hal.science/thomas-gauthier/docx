--- v0 (2026-03-07)
+++ v1 (2026-05-26)
@@ -106,325 +106,325 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast dynamics of carrier relaxation determining the quasi-1D and non-1D electronic behaviors in carbon nanostructures</w:t>
+                <w:t xml:space="preserve">Pressure-induced phase transitions in (EDO-TTF) 2 SbF 6 single crystals revealed by ultrafast optical spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Godai Noyama</w:t>
+                <w:t xml:space="preserve">Thomas Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Gauthier</w:t>
+                <w:t xml:space="preserve">Nicolas Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yusuke Arashida</w:t>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yui Iwasaki</w:t>
+                <w:t xml:space="preserve">Roman Bertoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riyo Nagao</w:t>
+                <w:t xml:space="preserve">Xiangfeng Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon Trends</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20, pp.100510. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112 (10), pp.104323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cartre.2025.100510⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/pwjb-87c2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05105335v1</w:t>
+                <w:t xml:space="preserve">hal-05342114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure-induced phase transitions in (EDO-TTF) 2 SbF 6 single crystals revealed by ultrafast optical spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Ultrafast dynamics of carrier relaxation determining the quasi-1D and non-1D electronic behaviors in carbon nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Godai Noyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+                <w:t xml:space="preserve">Yusuke Arashida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman Bertoni</w:t>
+                <w:t xml:space="preserve">Yui Iwasaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiangfeng Shao</w:t>
+                <w:t xml:space="preserve">Riyo Nagao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 112 (10), pp.104323. </w:t>
+              <w:t xml:space="preserve">Carbon Trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20, pp.100510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/pwjb-87c2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cartre.2025.100510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05342114v1</w:t>
+                <w:t xml:space="preserve">hal-05105335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation of canonical heights of subvarieties for polarized endomorphisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -465,295 +465,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05111948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast spectroscopy of coherent phonons across the pressure driven insulator to metal phase transition in V2O3</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Photoinduced dynamics during electronic transfer from narrow to wide bandgap layers in one-dimensional heterostructured materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Saida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Janod</w:t>
+                <w:t xml:space="preserve">Hiroo Suzuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satoshi Ohmura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryo Shikata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.6.043037⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.4600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-48880-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04767523v1</w:t>
+                <w:t xml:space="preserve">hal-04599989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoinduced dynamics during electronic transfer from narrow to wide bandgap layers in one-dimensional heterostructured materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuri Saida</w:t>
+                <w:t xml:space="preserve">Ultrafast spectroscopy of coherent phonons across the pressure driven insulator to metal phase transition in V2O3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Gauthier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hiroo Suzuki</w:t>
+                <w:t xml:space="preserve">Nicolas Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satoshi Ohmura</w:t>
+                <w:t xml:space="preserve">Gaël Privault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Bertoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryo Shikata</w:t>
+                <w:t xml:space="preserve">Etienne Janod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (1), pp.4600. </w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (4), pp.043037. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-48880-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.6.043037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04599989v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -771,51 +771,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the impact of high pressure and dimensionality on the ultrafast photo-induced dynamics of quantum materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physics [physics]. Université de Rennes, 2025. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2025URENS036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -874,51 +874,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast photo-induced dynamics triggered by electron transfer in 1D van der Waals heterostructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR UP 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -943,51 +943,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast photo-induced dynamics triggered by electron transfer in 1D van der Waals heterostructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JMC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1038,277 +1038,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast photo-induced dynamics of molecular materials under high pressure.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+                <w:t xml:space="preserve">Coherent structural dynamics in V2O3 under hydrostatic pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janod Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corraze Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tranchant Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danylo Babich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cario Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOURNÉE SCIENTIFIQUE SFP-SCF BRETAGNE &amp; PAYS DE LOIRE 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">GdRUP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04258698v1</w:t>
+                <w:t xml:space="preserve">hal-04414513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent structural dynamics in V2O3 under hydrostatic pressure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cario Laurent</w:t>
+                <w:t xml:space="preserve">Ultrafast photo-induced dynamics of molecular materials under high pressure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Bertoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Privault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GdRUP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">JOURNÉE SCIENTIFIQUE SFP-SCF BRETAGNE &amp; PAYS DE LOIRE 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04414513v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04258698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1326,51 +1326,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the impact of high pressure and dimensionality on the ultrafast photo-induced dynamics of quantum materials [Defense 26.09.2025]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1557,51 +1557,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105335v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godai Noyama" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gauthier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Arashida" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yui Iwasaki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riyo Nagao" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cartre.2025.100510" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342114v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Godin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Trzop" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Bertoni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangfeng Shao" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/pwjb-87c2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111948v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vigny" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jtnb.1310" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767523v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Privault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Janod" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.043037" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599989v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Saida" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroo Suzuki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Ohmura" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Shikata" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-48880-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05404420v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025URENS036" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006856v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006843v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258698v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414513v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janod Etienne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corraze Benoit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tranchant Julien" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danylo Babich" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cario Laurent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778680v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342114v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gauthier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Godin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Trzop" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Bertoni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangfeng Shao" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/pwjb-87c2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105335v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godai Noyama" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Arashida" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yui Iwasaki" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riyo Nagao" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cartre.2025.100510" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111948v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vigny" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jtnb.1310" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599989v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Saida" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroo Suzuki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Ohmura" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Shikata" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-48880-3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767523v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Privault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Janod" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.043037" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05404420v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025URENS036" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006856v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006843v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414513v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janod Etienne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corraze Benoit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tranchant Julien" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danylo Babich" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cario Laurent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258698v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778680v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>